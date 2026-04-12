--- v0 (2025-10-15)
+++ v1 (2026-04-12)
@@ -7,364 +7,549 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="77BA293D" w14:textId="6DCDE855" w:rsidR="006A6014" w:rsidRDefault="00A92175" w:rsidP="0032706C">
+    <w:p w14:paraId="41FE9CC7" w14:textId="253625E4" w:rsidR="006A6014" w:rsidRDefault="00A92175" w:rsidP="00C64C31">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[ORGANIZATION]</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1" w:rsidRPr="00C64C31">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert name of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C64C31">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ORGANIZATION</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-      </w:pPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="49C13738" w14:textId="3BCCFC7A" w:rsidR="0032706C" w:rsidRDefault="0032706C" w:rsidP="0032706C">
+    <w:p w14:paraId="49C13738" w14:textId="3BCCFC7A" w:rsidR="0032706C" w:rsidRPr="007B37E1" w:rsidRDefault="0032706C" w:rsidP="007B37E1">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B37E1">
+        <w:t>Conflict of Interest Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD14A91" w14:textId="77777777" w:rsidR="006A6014" w:rsidRPr="00021216" w:rsidRDefault="006A6014" w:rsidP="0032706C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00021216">
+    </w:p>
+    <w:p w14:paraId="49C1373A" w14:textId="5E8BCC5F" w:rsidR="0032706C" w:rsidRPr="00252701" w:rsidRDefault="0032706C" w:rsidP="0032706C">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00252701">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The purpose of the following policy and procedures is to prevent the personal interest of staff members, officers, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00655BE6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">directors of </w:t>
+      </w:r>
+      <w:r w:rsidR="00681A0E" w:rsidRPr="00681A0E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:r w:rsidR="00681A0E" w:rsidRPr="00681A0E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ORGANIZATION</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name</w:t>
+      </w:r>
+      <w:r w:rsidR="00681A0E" w:rsidRPr="00681A0E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00681A0E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00252701">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>from interfering with the perfo</w:t>
+      </w:r>
+      <w:r w:rsidR="00655BE6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rmance of their duties </w:t>
+      </w:r>
+      <w:r w:rsidR="00655BE6" w:rsidRPr="00681A0E">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ORGANIZATION</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00252701">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or resulting in personal financial, professional, and/or political gain on the part of such persons at the expense of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ORGANIZATION</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00252701">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E71F9EC" w14:textId="0807A65B" w:rsidR="007B37E1" w:rsidRPr="007B37E1" w:rsidRDefault="0032706C" w:rsidP="007B37E1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007B37E1">
+        <w:t>Definitions</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B37E1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C1373B" w14:textId="1408D13C" w:rsidR="0032706C" w:rsidRPr="00252701" w:rsidRDefault="0032706C" w:rsidP="0032706C">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B37E1">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="26"/>
-[...8 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Conflict of Interest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00252701">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (also Conflict) means a conflict, or the appearance of a conflict between the private interests and official responsibilities of a person in a position of trust. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00252701">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00252701">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a position of trust include staff members, officers, and directors of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ORGANIZATION</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00252701">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B37E1">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="26"/>
-[...11 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Governing Board</w:t>
+      </w:r>
+      <w:r w:rsidR="00655BE6">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (also b</w:t>
+      </w:r>
       <w:r w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">The purpose of the following policy and procedures is to prevent the personal interest of staff members, officers, and </w:t>
+        <w:t xml:space="preserve">oard) means the board of directors.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B37E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00252701">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mea</w:t>
       </w:r>
       <w:r w:rsidR="00655BE6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">directors of </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>ns an individual member of the b</w:t>
       </w:r>
       <w:r w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>from interfering with the perfo</w:t>
+        <w:t xml:space="preserve">oard of </w:t>
       </w:r>
       <w:r w:rsidR="00655BE6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">rmance of their duties </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">to </w:t>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00252701">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">irectors.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B37E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Staff membe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00252701">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">means a person who receives all or part of his/her income from the payroll of </w:t>
       </w:r>
       <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[ORGANIZATION]</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, or resulting in personal financial, professional, and/or political gain on the part of such persons at the expense of </w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
       </w:r>
       <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[ORGANIZATION]</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> (also Conflict) means a conflict, or the appearance of a conflict between the private interests and official responsibilities of a person in a position of trust.  Persons in a position of trust include staff members, officers, and directors of </w:t>
+        <w:t>ORGANIZATION</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name</w:t>
       </w:r>
       <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[ORGANIZATION]</w:t>
-[...94 lines deleted...]
-        <w:t>[ORGANIZATION]</w:t>
+        <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49C1373C" w14:textId="77777777" w:rsidR="0032706C" w:rsidRPr="00252701" w:rsidRDefault="0032706C" w:rsidP="0032706C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00252701">
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="007B37E1">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
         </w:rPr>
         <w:t>Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49C1373D" w14:textId="77777777" w:rsidR="0032706C" w:rsidRPr="00252701" w:rsidRDefault="0032706C" w:rsidP="0032706C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1062"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -466,239 +651,367 @@
     </w:p>
     <w:p w14:paraId="49C13741" w14:textId="77777777" w:rsidR="0032706C" w:rsidRPr="00252701" w:rsidRDefault="0032706C" w:rsidP="0032706C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A staff member in a supervisory capacity is related to another staff member whom he/she supervises.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C13742" w14:textId="7CEB0A23" w:rsidR="0032706C" w:rsidRPr="00252701" w:rsidRDefault="0032706C" w:rsidP="0032706C">
+    <w:p w14:paraId="49C13742" w14:textId="6519CB54" w:rsidR="0032706C" w:rsidRPr="00252701" w:rsidRDefault="0032706C" w:rsidP="0032706C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A director or staff m</w:t>
       </w:r>
       <w:r w:rsidR="00655BE6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ember receives payment from </w:t>
       </w:r>
       <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[ORGANIZATION]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ORGANIZATION</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00655BE6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">for any </w:t>
       </w:r>
       <w:r w:rsidR="00655BE6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">contract, </w:t>
       </w:r>
       <w:r w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>subcontract, goods, or services other than as part of his/her regular job responsibilities or as reimbursement for reasonable expenses incurred as provided in the bylaws and board policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C13743" w14:textId="38F6D1D7" w:rsidR="0032706C" w:rsidRPr="00252701" w:rsidRDefault="0032706C" w:rsidP="0032706C">
+    <w:p w14:paraId="49C13743" w14:textId="14C33CF3" w:rsidR="0032706C" w:rsidRPr="00252701" w:rsidRDefault="0032706C" w:rsidP="0032706C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A director or staff member is a member of the govern</w:t>
       </w:r>
       <w:r w:rsidR="00655BE6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ing body of a contributor to </w:t>
       </w:r>
       <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[ORGANIZATION]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ORGANIZATION</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C13744" w14:textId="0B390695" w:rsidR="0032706C" w:rsidRPr="00252701" w:rsidRDefault="0032706C" w:rsidP="0032706C">
+    <w:p w14:paraId="49C13744" w14:textId="57BFC343" w:rsidR="0032706C" w:rsidRPr="00252701" w:rsidRDefault="0032706C" w:rsidP="0032706C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A director or staff member may have personal, financial, professional, or poli</w:t>
       </w:r>
       <w:r w:rsidR="00655BE6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">tical gain at the expense of </w:t>
       </w:r>
       <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[ORGANIZATION]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ORGANIZATION</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C13745" w14:textId="0DCD84F7" w:rsidR="0032706C" w:rsidRPr="00252701" w:rsidRDefault="0032706C" w:rsidP="0032706C">
+    <w:p w14:paraId="49C13745" w14:textId="353FEA52" w:rsidR="0032706C" w:rsidRPr="00252701" w:rsidRDefault="0032706C" w:rsidP="0032706C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">A director or staff member engages in activities that may cause a loss of public credibility in </w:t>
       </w:r>
       <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[ORGANIZATION]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ORGANIZATION</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or create a public impression of impropriety.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49C13746" w14:textId="4A8A1E88" w:rsidR="0032706C" w:rsidRPr="00252701" w:rsidRDefault="0032706C" w:rsidP="0032706C">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
@@ -777,79 +1090,149 @@
         <w:tab/>
         <w:t xml:space="preserve">An interested director, officer, or staff member shall not participate in any discussion or debate of the </w:t>
       </w:r>
       <w:r w:rsidR="006A6014">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>board of d</w:t>
       </w:r>
       <w:r w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>irectors, or of any committee thereof, in which the subject of discussion is a contract, transaction, or situation in which there may be a conflict of interest.</w:t>
       </w:r>
       <w:r w:rsidR="005D5AF7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49AF975A" w14:textId="77777777" w:rsidR="004A469E" w:rsidRDefault="004A469E" w:rsidP="004A469E">
+    <w:p w14:paraId="49AF975A" w14:textId="230AF1EB" w:rsidR="004A469E" w:rsidRDefault="004A469E" w:rsidP="004A469E">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005D5AF7" w:rsidRPr="005D5AF7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>No director, officer, or staff member shall participate in the selection, award, or administration of a procurement transaction in which federal or state funds are used, where to his/her knowledge, any of the following has a financial interest in that transaction: (1) the staff member, officer, or director; (2) any member of his/her immediate family; (3) his/her partner; (4) an organization in which any of the above is an officer, director, or employee; or (5) a person or organization with whom any of the above is negotiating or has any arrangement concerning prospective employment.</w:t>
+        <w:t>No director, officer, or staff member shall participate in the selection, award, or administration of a procurement transaction in which federal or state funds are used, where to his/her knowledge, any of the following has a financial interest in that transaction: (</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="005D5AF7" w:rsidRPr="005D5AF7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) the staff member, officer, or director; (</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="005D5AF7" w:rsidRPr="005D5AF7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) any member of his/her immediate family; (</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="005D5AF7" w:rsidRPr="005D5AF7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) his/her partner; (</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="005D5AF7" w:rsidRPr="005D5AF7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) an organization in which any of the above is an officer, director, or employee; or (</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="005D5AF7" w:rsidRPr="005D5AF7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) a person or organization with whom any of the above is negotiating or has any arrangement concerning prospective employment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74E411F8" w14:textId="77777777" w:rsidR="002153C7" w:rsidRDefault="004A469E" w:rsidP="002153C7">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -888,221 +1271,340 @@
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="0032706C" w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>oard in full knowledge of such interest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CA324D2" w14:textId="77777777" w:rsidR="002153C7" w:rsidRDefault="002153C7" w:rsidP="002153C7">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0032706C" w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The disinterested directors are authorized to impose by majority vote other reasonable sanctions as necessary to recover associated costs against a director, officer, or staff member for failure to disclose a conflict of interest as described in Paragraph 1 or for any appearance of a conflict.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D924044" w14:textId="77777777" w:rsidR="002153C7" w:rsidRDefault="002153C7" w:rsidP="002153C7">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>7.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002153C7">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Appeal from sanctions imposed pursuant to Paragraph 5 and 6 above shall be prescribed by law in those courts of the State of North Carolina with jurisdiction over both the parties and the subject matter of the appeal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E6BE90" w14:textId="77777777" w:rsidR="002153C7" w:rsidRDefault="002153C7" w:rsidP="002153C7">
+    <w:p w14:paraId="26E6BE90" w14:textId="41B167F9" w:rsidR="002153C7" w:rsidRDefault="002153C7" w:rsidP="002153C7">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0032706C" w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>In the event that</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">In the event that </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ORGANIZATION</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
       <w:r w:rsidR="0032706C" w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> has incurred costs or attorney fees as a result of legal action, litigation, or appeal brought by or on behalf of an interested director or staff member due to a conflict of interest and consequent sanctions and in the event that </w:t>
       </w:r>
       <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[ORGANIZATION]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ORGANIZATION</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="0032706C" w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> has incurred costs or attorney fees as a result of legal action, litigation, or appeal brought by or on behalf of an interested director or staff member due to a conflict of interest and consequent sanctions and in the event that </w:t>
+        <w:t xml:space="preserve"> prevails in such legal action, litigation, or appeal, </w:t>
       </w:r>
       <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[ORGANIZATION]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ORGANIZATION</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="0032706C" w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> prevails in such legal action, litigation, or appeal, </w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> shall be entitled to recover all of its costs and attorney fees from the unsuccessful party.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C1374D" w14:textId="7FD1F384" w:rsidR="0032706C" w:rsidRDefault="002153C7" w:rsidP="002153C7">
+    <w:p w14:paraId="49C1374D" w14:textId="15D99216" w:rsidR="0032706C" w:rsidRDefault="002153C7" w:rsidP="002153C7">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0032706C" w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">A copy of this policy shall be given to all directors, officers, and staff members upon commencement of such person’s relationship with </w:t>
       </w:r>
       <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[ORGANIZATION]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ORGANIZATION</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92175" w:rsidRPr="00A92175">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="0032706C" w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.  Each board member, officer, and staff member shall sign and date the policy at the beginning of his or her term of service or employment and each year thereafter.  Failure to sign does not nullify the policy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49C1374E" w14:textId="77777777" w:rsidR="0032706C" w:rsidRPr="0032706C" w:rsidRDefault="0032706C" w:rsidP="0032706C">
       <w:pPr>
         <w:spacing w:after="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00252701">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Signed:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49C1374F" w14:textId="77777777" w:rsidR="0032706C" w:rsidRPr="0032706C" w:rsidRDefault="0032706C" w:rsidP="0032706C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
@@ -1343,248 +1845,261 @@
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00021216">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> remind board and staff members of the policy </w:t>
       </w:r>
       <w:r w:rsidR="00655BE6">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>annually by email</w:t>
       </w:r>
       <w:r w:rsidR="002A0E4E">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and shall require board and staff members to disclose annually any interests that may give rise to conflict.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C13755" w14:textId="77777777" w:rsidR="00252701" w:rsidRPr="0045639A" w:rsidRDefault="00252701" w:rsidP="0032706C">
+    <w:p w14:paraId="49C13755" w14:textId="4A50ACFA" w:rsidR="00252701" w:rsidRPr="0045639A" w:rsidRDefault="00252701" w:rsidP="0032706C">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045639A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Use the section below to disclose any interests that may give rise to conflict:</w:t>
+        <w:t xml:space="preserve">Use the </w:t>
+      </w:r>
+      <w:r w:rsidR="007B37E1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>space</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045639A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> below to disclose any interests that may give rise to conflict:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00252701" w:rsidRPr="0045639A" w:rsidSect="00021216">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="864" w:bottom="720" w:left="864" w:header="360" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49C13758" w14:textId="77777777" w:rsidR="00C96511" w:rsidRDefault="00C96511" w:rsidP="00C96511">
+    <w:p w14:paraId="27A9C93C" w14:textId="77777777" w:rsidR="000842A0" w:rsidRDefault="000842A0" w:rsidP="00C96511">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49C13759" w14:textId="77777777" w:rsidR="00C96511" w:rsidRDefault="00C96511" w:rsidP="00C96511">
+    <w:p w14:paraId="21E94AF6" w14:textId="77777777" w:rsidR="000842A0" w:rsidRDefault="000842A0" w:rsidP="00C96511">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
     <w:altName w:val="Lato"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="49C1375D" w14:textId="46003CC3" w:rsidR="0032706C" w:rsidRPr="0032706C" w:rsidRDefault="0032706C" w:rsidP="0032706C">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:after="20"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49C13756" w14:textId="77777777" w:rsidR="00C96511" w:rsidRDefault="00C96511" w:rsidP="00C96511">
+    <w:p w14:paraId="381CE4BB" w14:textId="77777777" w:rsidR="000842A0" w:rsidRDefault="000842A0" w:rsidP="00C96511">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49C13757" w14:textId="77777777" w:rsidR="00C96511" w:rsidRDefault="00C96511" w:rsidP="00C96511">
+    <w:p w14:paraId="0A9BF389" w14:textId="77777777" w:rsidR="000842A0" w:rsidRDefault="000842A0" w:rsidP="00C96511">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="49C1375A" w14:textId="77777777" w:rsidR="00C96511" w:rsidRDefault="00C96511" w:rsidP="00C96511">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="49C1375B" w14:textId="75347B9C" w:rsidR="0032706C" w:rsidRDefault="0032706C" w:rsidP="0032706C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0965151C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E52C7F4"/>
     <w:lvl w:ilvl="0" w:tplc="F3F8FE90">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1668,72 +2183,70 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2ACE5871"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6628866A"/>
     <w:lvl w:ilvl="0" w:tplc="FB0E139A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="463" w:hanging="360"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="93"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="58F2C2F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="823" w:hanging="361"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:eastAsia="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="89"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BE16035A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
@@ -2020,145 +2533,154 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6102"/>
         </w:tabs>
         <w:ind w:left="6102" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6822"/>
         </w:tabs>
         <w:ind w:left="6822" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1980986889">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="14771118">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1872766783">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="664407058">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C96511"/>
     <w:rsid w:val="00021216"/>
+    <w:rsid w:val="000842A0"/>
+    <w:rsid w:val="000949C5"/>
     <w:rsid w:val="002153C7"/>
     <w:rsid w:val="00252701"/>
     <w:rsid w:val="002A0E4E"/>
     <w:rsid w:val="0032706C"/>
+    <w:rsid w:val="00357BB6"/>
+    <w:rsid w:val="003816AB"/>
     <w:rsid w:val="003F0D8A"/>
     <w:rsid w:val="0045639A"/>
     <w:rsid w:val="004645A6"/>
     <w:rsid w:val="004A469E"/>
     <w:rsid w:val="004D30DD"/>
+    <w:rsid w:val="00505AF7"/>
     <w:rsid w:val="005D5AF7"/>
     <w:rsid w:val="00655BE6"/>
     <w:rsid w:val="00681A0E"/>
     <w:rsid w:val="006A6014"/>
     <w:rsid w:val="00722675"/>
+    <w:rsid w:val="007B37E1"/>
+    <w:rsid w:val="007C7803"/>
     <w:rsid w:val="00991040"/>
     <w:rsid w:val="009A021C"/>
     <w:rsid w:val="00A92175"/>
     <w:rsid w:val="00B00DEF"/>
+    <w:rsid w:val="00C64C31"/>
     <w:rsid w:val="00C96511"/>
     <w:rsid w:val="00CE4851"/>
+    <w:rsid w:val="00D94CCA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="49C13738"/>
   <w15:docId w15:val="{12A93A4A-BDC4-4C80-BA3F-E53F9F9B6079}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Lato" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Lato" w:cstheme="minorBidi"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2503,50 +3025,89 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B37E1"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B37E1"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -2666,56 +3227,82 @@
     <w:rsid w:val="004D30DD"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
     <w:name w:val="Body Text Indent Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004D30DD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005D5AF7"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007B37E1"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007B37E1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -2954,50 +3541,65 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FC6DEE3BCA33994CAAF03543C5E94D6F" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="eba59d2187f102db22c69ddbec8fbe82">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="72977650-f6f6-476b-921e-69f44c014349" xmlns:ns3="3229208d-bb1c-40cb-9d1f-28ade7270dc8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6586c22981b3a09e6d2abbd0618f9b8a" ns2:_="" ns3:_="">
     <xsd:import namespace="72977650-f6f6-476b-921e-69f44c014349"/>
     <xsd:import namespace="3229208d-bb1c-40cb-9d1f-28ade7270dc8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="72977650-f6f6-476b-921e-69f44c014349" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -3118,142 +3720,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06D7F119-C58B-4927-8CF1-F979D47ECB2F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{014AEC1B-79D5-4991-9A4E-2CB255C64BF0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D22AD41F-0D9D-4818-89E0-359CF32D7752}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="72977650-f6f6-476b-921e-69f44c014349"/>
     <ds:schemaRef ds:uri="3229208d-bb1c-40cb-9d1f-28ade7270dc8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>801</Words>
-  <Characters>4569</Characters>
+  <Words>894</Words>
+  <Characters>4632</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>10</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>69</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5360</CharactersWithSpaces>
+  <CharactersWithSpaces>5533</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Conflict of Interest policy sample version</dc:title>
   <dc:subject/>
   <dc:creator>North Carolina Center for Nonprofits</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FC6DEE3BCA33994CAAF03543C5E94D6F</vt:lpwstr>
   </property>
 </Properties>
 </file>