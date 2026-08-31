--- v0 (2025-10-07)
+++ v1 (2026-08-31)
@@ -8,86 +8,86 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect.sharepoint.com/sites/OSBMbudgetexecution/Shared Documents/Grant Reporting - Gov Ops/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="29" documentId="8_{7B723A8F-FC08-4F92-ADE0-3BB6E3A9CAB2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5027C3C2-CC0C-41CA-A6AF-F416535B5A81}"/>
+  <xr:revisionPtr revIDLastSave="8" documentId="8_{DC5DDC75-7F0E-436C-A7F9-82FD2C5C1D7A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CD551B4D-9C19-46B0-85F1-6E086AC4F8BD}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="22780" windowHeight="14540" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-57710" yWindow="-14000" windowWidth="38620" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="grants_OSBM" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">grants_OSBM!$A$1:$H$42</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4294957454" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="117">
   <si>
     <t xml:space="preserve">Office of State Budget and Management 984-236-0600. </t>
   </si>
   <si>
     <t xml:space="preserve">
  Instructions at https://www.osbm.nc.gov/budget/common-agency-requests/agency-reporting-grant-applicationsawards</t>
   </si>
   <si>
     <t>Please indicate if Notification is for a GRANT APPLICATION or GRANT AWARD</t>
   </si>
   <si>
     <t>Department ...…………………..……………...…….………..</t>
   </si>
   <si>
     <r>
       <t>Division</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
@@ -240,53 +240,50 @@
   <si>
     <t>Is there a maintenance of effort (MOE) requirement? …..</t>
   </si>
   <si>
     <t>If yes, what is the MOE? …………………...……………..</t>
   </si>
   <si>
     <t>Is an additional General Fund appropriation required to meet the state match requirement? ……….......…..……..</t>
   </si>
   <si>
     <t>Will any of these funds be passed through to local govern-
 ments or non-state entities? ……......……....……………..</t>
   </si>
   <si>
     <t>If yes, identify affected entities by type ……..………….</t>
   </si>
   <si>
     <t>Will additional state funds be required to continue the 
 program if grant expires or is reduced? ……….………..</t>
   </si>
   <si>
     <t>If yes, is this a requirement of the grant? ……....……..</t>
   </si>
   <si>
     <t>Are new FTEs funded through the grant?…….……..……</t>
-  </si>
-[...1 lines deleted...]
-    <t>SFY 2024-25</t>
   </si>
   <si>
     <t>SFY 2025-26</t>
   </si>
   <si>
     <t>SFY 2026-27</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
   <si>
     <t>Authorized</t>
   </si>
   <si>
     <t>Proposed</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">If yes, give the number by type for each year:   </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <rFont val="Calibri"/>
@@ -545,98 +542,101 @@
   <si>
     <t>private non-profit AND other state agency</t>
   </si>
   <si>
     <t>local govt AND private non-profit AND other state agency</t>
   </si>
   <si>
     <t>General Fund</t>
   </si>
   <si>
     <t>Special or Trust Fund</t>
   </si>
   <si>
     <t>In-Kind</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>SFY 2027-28</t>
   </si>
   <si>
     <t>State Bureau of Investigations</t>
   </si>
   <si>
-    <t>Notification of Grant Application/Award, FY 2025-26</t>
-[...1 lines deleted...]
-  <si>
     <t>Division of Employment and Independence for People with Disabilities</t>
   </si>
   <si>
     <t>North Carolina State Highway Patrol</t>
   </si>
   <si>
     <t>NC School for the Deaf</t>
   </si>
   <si>
     <t>Governor Morehead School</t>
   </si>
   <si>
     <t>Eastern NC School for the Deaf</t>
   </si>
   <si>
+    <t>SFY 2028-29</t>
+  </si>
+  <si>
+    <t>Notification of Grant Application/Award, FY 2026-27</t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve">For 2025-26
+      <t xml:space="preserve">For 2026-27
 Complete </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="8"/>
         <color indexed="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>either</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Authorized or Proposed</t>
     </r>
   </si>
   <si>
-    <t>SFY 2028-29</t>
+    <t>SFY 2029-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="mm/dd/yy;@"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
@@ -1013,51 +1013,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -1151,151 +1151,148 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="23" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="15" fontId="19" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...64 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Sheet1" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1308,211 +1305,211 @@
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>419100</xdr:colOff>
           <xdr:row>3</xdr:row>
           <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>127000</xdr:colOff>
           <xdr:row>3</xdr:row>
-          <xdr:rowOff>285750</xdr:rowOff>
+          <xdr:rowOff>292100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1026" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1026"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="FF0000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="10"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="32004" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Application</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData fLocksWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>469900</xdr:colOff>
+          <xdr:colOff>472440</xdr:colOff>
           <xdr:row>3</xdr:row>
-          <xdr:rowOff>88900</xdr:rowOff>
+          <xdr:rowOff>91440</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>209550</xdr:colOff>
+          <xdr:colOff>215900</xdr:colOff>
           <xdr:row>3</xdr:row>
-          <xdr:rowOff>285750</xdr:rowOff>
+          <xdr:rowOff>292100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1028" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1028"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:solidFill>
                 <a:srgbClr val="FF0000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="10"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="32004" rIns="0" bIns="32004" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="en-US" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Grant Award</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>123379</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>74544</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1499774</xdr:colOff>
+      <xdr:colOff>1497234</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>203247</xdr:rowOff>
+      <xdr:rowOff>200707</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="363575" y="74544"/>
           <a:ext cx="1376395" cy="609094"/>
         </a:xfrm>
@@ -1801,1375 +1798,1375 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.osbm.nc.gov/budget/common-agency-requests/agency-reporting-grant-applicationsawards" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Application">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M127"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="B132" sqref="B132"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.54296875" style="3" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="9" width="16.26953125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="3.5546875" style="3" customWidth="1"/>
+    <col min="2" max="2" width="49.21875" style="18" customWidth="1"/>
+    <col min="3" max="3" width="17.21875" style="39" customWidth="1"/>
+    <col min="4" max="5" width="16.77734375" style="39" customWidth="1"/>
+    <col min="6" max="6" width="15.44140625" style="39" customWidth="1"/>
+    <col min="7" max="7" width="16.21875" style="41" customWidth="1"/>
+    <col min="8" max="8" width="15.44140625" style="41" customWidth="1"/>
+    <col min="9" max="9" width="16.21875" style="2" customWidth="1"/>
     <col min="10" max="10" width="16" style="2" customWidth="1"/>
-    <col min="11" max="16384" width="9.1796875" style="2"/>
+    <col min="11" max="16384" width="9.21875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="5"/>
-      <c r="B1" s="51" t="s">
-[...7 lines deleted...]
-      <c r="H1" s="51"/>
+      <c r="B1" s="73" t="s">
+        <v>114</v>
+      </c>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
     </row>
     <row r="2" spans="1:8" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5"/>
-      <c r="B2" s="52" t="s">
+      <c r="B2" s="74" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="52"/>
-[...4 lines deleted...]
-      <c r="H2" s="52"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
+      <c r="H2" s="74"/>
     </row>
     <row r="3" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="7"/>
-      <c r="B3" s="53" t="s">
+      <c r="B3" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="53"/>
-[...4 lines deleted...]
-      <c r="H3" s="53"/>
+      <c r="C3" s="75"/>
+      <c r="D3" s="75"/>
+      <c r="E3" s="75"/>
+      <c r="F3" s="75"/>
+      <c r="G3" s="75"/>
+      <c r="H3" s="75"/>
     </row>
     <row r="4" spans="1:8" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="5"/>
-      <c r="B4" s="57" t="s">
+      <c r="B4" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="57"/>
+      <c r="C4" s="76"/>
       <c r="D4" s="22"/>
       <c r="E4" s="22"/>
       <c r="F4" s="22"/>
       <c r="G4" s="22"/>
       <c r="H4" s="23"/>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="5"/>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="24"/>
       <c r="E5" s="24"/>
       <c r="F5" s="24"/>
       <c r="G5" s="24"/>
       <c r="H5" s="23"/>
     </row>
     <row r="6" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="6">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="58"/>
-[...1 lines deleted...]
-      <c r="E6" s="56"/>
+      <c r="C6" s="59"/>
+      <c r="D6" s="57"/>
+      <c r="E6" s="55"/>
       <c r="F6" s="25"/>
       <c r="G6" s="26"/>
       <c r="H6" s="26"/>
     </row>
     <row r="7" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="6">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="58"/>
-[...1 lines deleted...]
-      <c r="E7" s="56"/>
+      <c r="C7" s="59"/>
+      <c r="D7" s="54"/>
+      <c r="E7" s="55"/>
       <c r="F7" s="26"/>
       <c r="G7" s="26"/>
       <c r="H7" s="26"/>
     </row>
     <row r="8" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="6"/>
       <c r="B8" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="58"/>
-[...1 lines deleted...]
-      <c r="E8" s="56"/>
+      <c r="C8" s="59"/>
+      <c r="D8" s="77"/>
+      <c r="E8" s="55"/>
       <c r="F8" s="26"/>
       <c r="G8" s="26"/>
       <c r="H8" s="26"/>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="6">
         <v>3</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="54"/>
-[...1 lines deleted...]
-      <c r="E9" s="56"/>
+      <c r="C9" s="56"/>
+      <c r="D9" s="57"/>
+      <c r="E9" s="55"/>
       <c r="F9" s="25"/>
       <c r="G9" s="26"/>
       <c r="H9" s="26"/>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="6">
         <v>4</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="54"/>
-[...1 lines deleted...]
-      <c r="E10" s="56"/>
+      <c r="C10" s="56"/>
+      <c r="D10" s="57"/>
+      <c r="E10" s="55"/>
       <c r="F10" s="25"/>
       <c r="G10" s="26"/>
       <c r="H10" s="26"/>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="6">
         <v>5</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="C11" s="69"/>
-[...1 lines deleted...]
-      <c r="E11" s="56"/>
+      <c r="C11" s="58"/>
+      <c r="D11" s="57"/>
+      <c r="E11" s="55"/>
       <c r="F11" s="25"/>
       <c r="G11" s="26"/>
       <c r="H11" s="26"/>
     </row>
-    <row r="12" spans="1:8" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" ht="25.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="6">
         <v>6</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="C12" s="58"/>
-[...1 lines deleted...]
-      <c r="E12" s="56"/>
+      <c r="C12" s="59"/>
+      <c r="D12" s="54"/>
+      <c r="E12" s="55"/>
       <c r="F12" s="26"/>
       <c r="G12" s="26"/>
       <c r="H12" s="26"/>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="6">
         <v>7</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="54"/>
-[...1 lines deleted...]
-      <c r="E13" s="56"/>
+      <c r="C13" s="56"/>
+      <c r="D13" s="60"/>
+      <c r="E13" s="55"/>
       <c r="F13" s="26"/>
       <c r="G13" s="26"/>
       <c r="H13" s="26"/>
     </row>
     <row r="14" spans="1:8" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="6">
         <v>8</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="C14" s="70"/>
-[...1 lines deleted...]
-      <c r="E14" s="72"/>
+      <c r="C14" s="61"/>
+      <c r="D14" s="62"/>
+      <c r="E14" s="63"/>
       <c r="F14" s="25"/>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="6">
         <v>9</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="C15" s="73"/>
-[...1 lines deleted...]
-      <c r="E15" s="56"/>
+      <c r="C15" s="64"/>
+      <c r="D15" s="60"/>
+      <c r="E15" s="55"/>
       <c r="F15" s="25"/>
       <c r="G15" s="26"/>
       <c r="H15" s="26"/>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" s="6">
         <v>10</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="C16" s="73"/>
-[...1 lines deleted...]
-      <c r="E16" s="56"/>
+      <c r="C16" s="64"/>
+      <c r="D16" s="60"/>
+      <c r="E16" s="55"/>
       <c r="F16" s="25"/>
       <c r="G16" s="26"/>
       <c r="H16" s="26"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="6">
         <v>11</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="C17" s="73"/>
-[...1 lines deleted...]
-      <c r="E17" s="74"/>
+      <c r="C17" s="64"/>
+      <c r="D17" s="60"/>
+      <c r="E17" s="65"/>
       <c r="F17" s="27"/>
       <c r="G17" s="26"/>
       <c r="H17" s="26"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="6">
         <v>12</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="C18" s="54"/>
-[...1 lines deleted...]
-      <c r="E18" s="56"/>
+      <c r="C18" s="56"/>
+      <c r="D18" s="60"/>
+      <c r="E18" s="55"/>
       <c r="F18" s="27"/>
       <c r="G18" s="26"/>
       <c r="H18" s="26"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="6">
         <v>13</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="C19" s="54"/>
-[...1 lines deleted...]
-      <c r="E19" s="56"/>
+      <c r="C19" s="56"/>
+      <c r="D19" s="57"/>
+      <c r="E19" s="55"/>
       <c r="F19" s="25"/>
       <c r="G19" s="26"/>
       <c r="H19" s="26"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="6">
         <v>14</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C20" s="54"/>
-[...1 lines deleted...]
-      <c r="E20" s="56"/>
+      <c r="C20" s="56"/>
+      <c r="D20" s="57"/>
+      <c r="E20" s="55"/>
       <c r="F20" s="28"/>
       <c r="G20" s="26"/>
       <c r="H20" s="26"/>
     </row>
     <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="6">
         <v>15</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="C21" s="54"/>
-[...1 lines deleted...]
-      <c r="E21" s="56"/>
+      <c r="C21" s="56"/>
+      <c r="D21" s="57"/>
+      <c r="E21" s="55"/>
       <c r="F21" s="28"/>
       <c r="G21" s="26"/>
       <c r="H21" s="26"/>
     </row>
     <row r="22" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="6">
         <v>16</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C22" s="54"/>
-[...1 lines deleted...]
-      <c r="E22" s="56"/>
+      <c r="C22" s="56"/>
+      <c r="D22" s="57"/>
+      <c r="E22" s="55"/>
       <c r="F22" s="26"/>
       <c r="G22" s="26"/>
       <c r="H22" s="26"/>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
       <c r="K22" s="4"/>
       <c r="L22" s="4"/>
       <c r="M22" s="4"/>
     </row>
     <row r="23" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="6">
         <v>17</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="C23" s="62"/>
-[...1 lines deleted...]
-      <c r="E23" s="56"/>
+      <c r="C23" s="53"/>
+      <c r="D23" s="54"/>
+      <c r="E23" s="55"/>
       <c r="F23" s="26"/>
       <c r="G23" s="26"/>
       <c r="H23" s="26"/>
     </row>
-    <row r="24" spans="1:13" ht="25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13" ht="25.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="6">
         <v>18</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="C24" s="62"/>
-[...1 lines deleted...]
-      <c r="E24" s="56"/>
+      <c r="C24" s="53"/>
+      <c r="D24" s="54"/>
+      <c r="E24" s="55"/>
       <c r="F24" s="26"/>
       <c r="G24" s="26"/>
       <c r="H24" s="26"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A25" s="6">
         <v>19</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C25" s="54"/>
-[...1 lines deleted...]
-      <c r="E25" s="56"/>
+      <c r="C25" s="56"/>
+      <c r="D25" s="57"/>
+      <c r="E25" s="55"/>
       <c r="F25" s="25"/>
       <c r="G25" s="26"/>
       <c r="H25" s="26"/>
     </row>
     <row r="26" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="6">
         <v>20</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="C26" s="62"/>
-[...1 lines deleted...]
-      <c r="E26" s="56"/>
+      <c r="C26" s="53"/>
+      <c r="D26" s="54"/>
+      <c r="E26" s="55"/>
       <c r="F26" s="25"/>
       <c r="G26" s="26"/>
       <c r="H26" s="26"/>
     </row>
     <row r="27" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="6">
         <v>21</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="C27" s="54"/>
-[...1 lines deleted...]
-      <c r="E27" s="56"/>
+      <c r="C27" s="56"/>
+      <c r="D27" s="57"/>
+      <c r="E27" s="55"/>
       <c r="F27" s="25"/>
       <c r="G27" s="26"/>
       <c r="H27" s="26"/>
     </row>
     <row r="28" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="6">
         <v>22</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="C28" s="54"/>
-[...1 lines deleted...]
-      <c r="E28" s="56"/>
+      <c r="C28" s="56"/>
+      <c r="D28" s="57"/>
+      <c r="E28" s="55"/>
       <c r="F28" s="25"/>
       <c r="G28" s="26"/>
       <c r="H28" s="26"/>
     </row>
     <row r="29" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="6">
         <v>23</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="C29" s="54"/>
-[...1 lines deleted...]
-      <c r="E29" s="56"/>
+      <c r="C29" s="56"/>
+      <c r="D29" s="60"/>
+      <c r="E29" s="55"/>
       <c r="F29" s="25"/>
       <c r="G29" s="26"/>
       <c r="H29" s="26"/>
     </row>
     <row r="30" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="6">
         <v>24</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="C30" s="54"/>
-[...1 lines deleted...]
-      <c r="E30" s="56"/>
+      <c r="C30" s="56"/>
+      <c r="D30" s="57"/>
+      <c r="E30" s="55"/>
       <c r="F30" s="26"/>
       <c r="G30" s="26"/>
       <c r="H30" s="26"/>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A31" s="6">
         <v>25</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="C31" s="54"/>
-[...1 lines deleted...]
-      <c r="E31" s="56"/>
+      <c r="C31" s="56"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="55"/>
       <c r="F31" s="25"/>
       <c r="G31" s="26"/>
       <c r="H31" s="26"/>
     </row>
     <row r="32" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="6">
         <v>26</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="C32" s="54"/>
-[...1 lines deleted...]
-      <c r="E32" s="56"/>
+      <c r="C32" s="56"/>
+      <c r="D32" s="57"/>
+      <c r="E32" s="55"/>
       <c r="F32" s="25"/>
       <c r="G32" s="26"/>
       <c r="H32" s="26"/>
     </row>
-    <row r="33" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="6"/>
       <c r="B33" s="13"/>
       <c r="C33" s="29"/>
-      <c r="D33" s="76" t="s">
+      <c r="D33" s="67" t="s">
         <v>115</v>
       </c>
-      <c r="E33" s="64"/>
+      <c r="E33" s="68"/>
       <c r="F33" s="30"/>
       <c r="G33" s="31"/>
       <c r="H33" s="31"/>
     </row>
-    <row r="34" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="6"/>
       <c r="B34" s="13"/>
-      <c r="C34" s="75" t="s">
+      <c r="C34" s="51" t="s">
         <v>30</v>
       </c>
-      <c r="D34" s="77" t="s">
+      <c r="D34" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="E34" s="78" t="s">
+      <c r="E34" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="F34" s="75" t="s">
-[...5 lines deleted...]
-      <c r="H34" s="75" t="s">
+      <c r="F34" s="51" t="s">
+        <v>106</v>
+      </c>
+      <c r="G34" s="51" t="s">
+        <v>113</v>
+      </c>
+      <c r="H34" s="51" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="35" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="6"/>
       <c r="B35" s="14"/>
       <c r="C35" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="D35" s="33" t="s">
         <v>33</v>
       </c>
-      <c r="D35" s="33" t="s">
+      <c r="E35" s="34" t="s">
         <v>34</v>
       </c>
-      <c r="E35" s="34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F35" s="32" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G35" s="32" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H35" s="32" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="6">
         <v>27</v>
       </c>
       <c r="B36" s="13" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C36" s="35"/>
       <c r="D36" s="36"/>
       <c r="E36" s="36"/>
       <c r="F36" s="35"/>
       <c r="G36" s="35"/>
       <c r="H36" s="35"/>
     </row>
-    <row r="37" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="6"/>
       <c r="B37" s="15" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C37" s="35"/>
       <c r="D37" s="36"/>
       <c r="E37" s="36"/>
       <c r="F37" s="35"/>
       <c r="G37" s="35"/>
       <c r="H37" s="35"/>
     </row>
-    <row r="38" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="6">
         <v>28</v>
       </c>
       <c r="B38" s="16" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C38" s="37"/>
       <c r="D38" s="38"/>
       <c r="E38" s="38"/>
       <c r="F38" s="37"/>
       <c r="G38" s="37"/>
       <c r="H38" s="37"/>
     </row>
-    <row r="39" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="6">
         <v>29</v>
       </c>
       <c r="B39" s="16" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C39" s="37"/>
       <c r="D39" s="38"/>
       <c r="E39" s="38"/>
       <c r="F39" s="37"/>
       <c r="G39" s="37"/>
       <c r="H39" s="37"/>
     </row>
     <row r="40" spans="1:8" ht="155.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="6">
         <v>30</v>
       </c>
       <c r="B40" s="9" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      <c r="H40" s="68"/>
+        <v>39</v>
+      </c>
+      <c r="C40" s="59"/>
+      <c r="D40" s="71"/>
+      <c r="E40" s="71"/>
+      <c r="F40" s="71"/>
+      <c r="G40" s="71"/>
+      <c r="H40" s="72"/>
     </row>
     <row r="41" spans="1:8" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="6">
         <v>31</v>
       </c>
       <c r="B41" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C41" s="59"/>
+      <c r="D41" s="69"/>
+      <c r="E41" s="69"/>
+      <c r="F41" s="69"/>
+      <c r="G41" s="69"/>
+      <c r="H41" s="70"/>
+    </row>
+    <row r="42" spans="1:8" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A42" s="66" t="s">
         <v>41</v>
       </c>
-      <c r="C41" s="58"/>
-[...16 lines deleted...]
-      <c r="H42" s="61"/>
+      <c r="B42" s="66"/>
+      <c r="C42" s="66"/>
+      <c r="D42" s="66"/>
+      <c r="E42" s="66"/>
+      <c r="F42" s="66"/>
+      <c r="G42" s="66"/>
+      <c r="H42" s="66"/>
     </row>
     <row r="43" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B43" s="17"/>
       <c r="F43" s="40"/>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.3">
       <c r="F44" s="40"/>
     </row>
     <row r="45" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
       <c r="C45" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F45" s="40"/>
     </row>
     <row r="46" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
       <c r="B46" s="19"/>
       <c r="C46" s="42" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D46" s="43"/>
       <c r="E46" s="43"/>
       <c r="F46" s="44"/>
     </row>
     <row r="47" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
       <c r="B47" s="20"/>
       <c r="C47" s="41"/>
       <c r="D47" s="43"/>
       <c r="E47" s="43"/>
       <c r="F47" s="43"/>
     </row>
     <row r="48" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
       <c r="B48" s="21"/>
       <c r="C48" s="41" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D48" s="43"/>
       <c r="E48" s="43"/>
       <c r="F48" s="43"/>
     </row>
     <row r="49" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B49" s="21"/>
       <c r="C49" s="41" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D49" s="43"/>
       <c r="E49" s="43"/>
       <c r="F49" s="43"/>
     </row>
     <row r="50" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B50" s="21"/>
       <c r="C50" s="41" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D50" s="43"/>
       <c r="E50" s="43"/>
       <c r="F50" s="43"/>
     </row>
     <row r="51" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B51" s="21"/>
       <c r="C51" s="41" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D51" s="43"/>
       <c r="E51" s="43"/>
       <c r="F51" s="43"/>
     </row>
     <row r="52" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B52" s="21"/>
       <c r="C52" s="41" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D52" s="43"/>
       <c r="E52" s="43"/>
       <c r="F52" s="43"/>
     </row>
     <row r="53" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B53" s="21"/>
       <c r="C53" s="41" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D53" s="43"/>
       <c r="E53" s="43"/>
       <c r="F53" s="43"/>
     </row>
     <row r="54" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B54" s="21"/>
       <c r="C54" s="41" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D54" s="43"/>
       <c r="E54" s="43"/>
       <c r="F54" s="43"/>
     </row>
     <row r="55" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B55" s="21"/>
       <c r="C55" s="41" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D55" s="43"/>
       <c r="E55" s="43"/>
       <c r="F55" s="43"/>
     </row>
     <row r="56" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B56" s="21"/>
       <c r="C56" s="41" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D56" s="43"/>
       <c r="E56" s="43"/>
       <c r="F56" s="43"/>
     </row>
     <row r="57" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B57" s="21"/>
       <c r="C57" s="41" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D57" s="43"/>
       <c r="E57" s="43"/>
       <c r="F57" s="43"/>
     </row>
     <row r="58" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B58" s="21"/>
       <c r="C58" s="41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D58" s="43"/>
       <c r="E58" s="43"/>
       <c r="F58" s="43"/>
     </row>
     <row r="59" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B59" s="21"/>
       <c r="C59" s="41" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D59" s="43"/>
       <c r="E59" s="43"/>
       <c r="F59" s="43"/>
     </row>
     <row r="60" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B60" s="21"/>
       <c r="C60" s="41" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D60" s="43"/>
       <c r="E60" s="43"/>
       <c r="F60" s="43"/>
     </row>
     <row r="61" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B61" s="21"/>
       <c r="C61" s="41" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D61" s="43"/>
       <c r="E61" s="43"/>
       <c r="F61" s="43"/>
     </row>
     <row r="62" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B62" s="21"/>
       <c r="C62" s="41" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D62" s="43"/>
       <c r="E62" s="43"/>
       <c r="F62" s="43"/>
     </row>
     <row r="63" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B63" s="21"/>
       <c r="C63" s="41" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D63" s="43"/>
       <c r="E63" s="43"/>
       <c r="F63" s="43"/>
     </row>
     <row r="64" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B64" s="21"/>
       <c r="C64" s="41" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D64" s="43"/>
       <c r="E64" s="43"/>
       <c r="F64" s="43"/>
     </row>
     <row r="65" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B65" s="21"/>
       <c r="C65" s="41" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D65" s="43"/>
       <c r="E65" s="43"/>
       <c r="F65" s="43"/>
     </row>
     <row r="66" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B66" s="21"/>
       <c r="C66" s="41" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D66" s="43"/>
       <c r="E66" s="43"/>
       <c r="F66" s="43"/>
     </row>
     <row r="67" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B67" s="21"/>
       <c r="C67" s="41" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="D67" s="43"/>
       <c r="E67" s="43"/>
       <c r="F67" s="43"/>
     </row>
     <row r="68" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B68" s="21"/>
       <c r="C68" s="41" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D68" s="43"/>
       <c r="E68" s="43"/>
       <c r="F68" s="43"/>
     </row>
     <row r="69" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B69" s="21"/>
       <c r="C69" s="41" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="D69" s="43"/>
       <c r="E69" s="43"/>
       <c r="F69" s="43"/>
     </row>
     <row r="70" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B70" s="21"/>
       <c r="C70" s="41" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D70" s="43"/>
       <c r="E70" s="43"/>
       <c r="F70" s="43"/>
     </row>
     <row r="71" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B71" s="21"/>
       <c r="C71" s="41" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D71" s="43"/>
       <c r="E71" s="43"/>
       <c r="F71" s="43"/>
     </row>
     <row r="72" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B72" s="21"/>
       <c r="C72" s="41" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="D72" s="43"/>
       <c r="E72" s="43"/>
       <c r="F72" s="43"/>
     </row>
     <row r="73" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B73" s="21"/>
       <c r="C73" s="41" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="D73" s="43"/>
       <c r="E73" s="43"/>
       <c r="F73" s="43"/>
     </row>
     <row r="74" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B74" s="21"/>
       <c r="C74" s="41" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D74" s="43"/>
       <c r="E74" s="43"/>
       <c r="F74" s="43"/>
     </row>
     <row r="75" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B75" s="21"/>
       <c r="C75" s="41" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D75" s="43"/>
       <c r="E75" s="43"/>
       <c r="F75" s="43"/>
     </row>
     <row r="76" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B76" s="21"/>
       <c r="C76" s="41" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D76" s="43"/>
       <c r="E76" s="43"/>
       <c r="F76" s="43"/>
     </row>
     <row r="77" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B77" s="21"/>
       <c r="C77" s="41" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D77" s="43"/>
       <c r="E77" s="43"/>
       <c r="F77" s="43"/>
     </row>
     <row r="78" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B78" s="21"/>
       <c r="C78" s="41" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D78" s="43"/>
       <c r="E78" s="43"/>
       <c r="F78" s="43"/>
     </row>
     <row r="79" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B79" s="21"/>
       <c r="C79" s="41" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D79" s="43"/>
       <c r="E79" s="43"/>
       <c r="F79" s="43"/>
     </row>
     <row r="80" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B80" s="21"/>
       <c r="C80" s="41" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D80" s="43"/>
       <c r="E80" s="43"/>
       <c r="F80" s="43"/>
     </row>
     <row r="81" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B81" s="19"/>
       <c r="C81" s="41" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D81" s="43"/>
       <c r="E81" s="43"/>
       <c r="F81" s="43"/>
     </row>
     <row r="82" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B82" s="19"/>
       <c r="C82" s="50" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D82" s="43"/>
       <c r="E82" s="43"/>
       <c r="F82" s="43"/>
     </row>
     <row r="83" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B83" s="19"/>
       <c r="C83" s="41" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D83" s="43"/>
       <c r="E83" s="43"/>
       <c r="F83" s="43"/>
     </row>
     <row r="84" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="B84" s="19"/>
       <c r="C84" s="45"/>
       <c r="D84" s="43"/>
       <c r="E84" s="43"/>
       <c r="F84" s="43"/>
     </row>
     <row r="85" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C85" s="43"/>
       <c r="D85" s="43"/>
       <c r="E85" s="43"/>
       <c r="F85" s="43"/>
     </row>
     <row r="86" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C86" s="43" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D86" s="43"/>
       <c r="E86" s="43"/>
       <c r="F86" s="43"/>
     </row>
     <row r="87" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C87" s="46" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D87" s="43"/>
       <c r="E87" s="43"/>
       <c r="F87" s="43"/>
     </row>
     <row r="88" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C88" s="46" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D88" s="43"/>
       <c r="E88" s="43"/>
       <c r="F88" s="43"/>
     </row>
     <row r="89" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C89" s="47" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="D89" s="43"/>
       <c r="E89" s="43"/>
       <c r="F89" s="43"/>
     </row>
     <row r="90" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C90" s="46" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D90" s="43"/>
       <c r="E90" s="43"/>
       <c r="F90" s="43"/>
     </row>
     <row r="91" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C91" s="46" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="D91" s="43"/>
       <c r="E91" s="43"/>
       <c r="F91" s="43"/>
     </row>
     <row r="92" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C92" s="46" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D92" s="43"/>
       <c r="E92" s="43"/>
       <c r="F92" s="43"/>
     </row>
     <row r="93" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C93" s="46" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="D93" s="43"/>
       <c r="E93" s="43"/>
       <c r="F93" s="43"/>
     </row>
     <row r="94" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C94" s="46" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D94" s="43"/>
       <c r="E94" s="43"/>
       <c r="F94" s="43"/>
     </row>
     <row r="95" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C95" s="46" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D95" s="43"/>
       <c r="E95" s="43"/>
       <c r="F95" s="43"/>
     </row>
     <row r="96" spans="2:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C96" s="46" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D96" s="43"/>
       <c r="E96" s="43"/>
       <c r="F96" s="43"/>
     </row>
     <row r="97" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C97" s="46" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D97" s="43"/>
       <c r="E97" s="43"/>
       <c r="F97" s="43"/>
     </row>
     <row r="98" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C98" s="46" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="D98" s="43"/>
       <c r="E98" s="43"/>
       <c r="F98" s="43"/>
     </row>
     <row r="99" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C99" s="48"/>
       <c r="D99" s="43"/>
       <c r="E99" s="43"/>
       <c r="F99" s="43"/>
     </row>
     <row r="100" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C100" s="48"/>
       <c r="D100" s="43"/>
       <c r="E100" s="43"/>
       <c r="F100" s="43"/>
     </row>
     <row r="101" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C101" s="43" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D101" s="43"/>
       <c r="E101" s="43"/>
       <c r="F101" s="43"/>
     </row>
     <row r="102" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C102" s="48" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D102" s="43"/>
       <c r="E102" s="43"/>
       <c r="F102" s="43"/>
     </row>
     <row r="103" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C103" s="44" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D103" s="43"/>
       <c r="E103" s="43"/>
       <c r="F103" s="43"/>
     </row>
     <row r="104" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C104" s="44" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D104" s="43"/>
       <c r="E104" s="43"/>
       <c r="F104" s="43"/>
     </row>
     <row r="105" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C105" s="43"/>
       <c r="D105" s="43"/>
       <c r="E105" s="43"/>
       <c r="F105" s="43"/>
     </row>
     <row r="106" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C106" s="43" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D106" s="43"/>
       <c r="E106" s="43"/>
       <c r="F106" s="43"/>
     </row>
     <row r="107" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C107" s="43" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D107" s="43"/>
       <c r="E107" s="43"/>
       <c r="F107" s="43"/>
     </row>
     <row r="108" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C108" s="43"/>
       <c r="D108" s="43"/>
       <c r="E108" s="43"/>
       <c r="F108" s="43"/>
     </row>
     <row r="109" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C109" s="43" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D109" s="43"/>
       <c r="E109" s="43"/>
       <c r="F109" s="43"/>
     </row>
     <row r="110" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C110" s="43" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D110" s="43"/>
       <c r="E110" s="43"/>
       <c r="F110" s="43"/>
     </row>
     <row r="111" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C111" s="43"/>
       <c r="D111" s="43"/>
       <c r="E111" s="43"/>
       <c r="F111" s="43"/>
     </row>
     <row r="112" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C112" s="48" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D112" s="43"/>
       <c r="E112" s="43"/>
       <c r="F112" s="43"/>
     </row>
     <row r="113" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C113" s="48" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D113" s="43"/>
       <c r="E113" s="43"/>
       <c r="F113" s="43"/>
     </row>
     <row r="114" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C114" s="48" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D114" s="43"/>
       <c r="E114" s="43"/>
       <c r="F114" s="43"/>
     </row>
     <row r="115" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C115" s="48" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D115" s="43"/>
       <c r="E115" s="43"/>
       <c r="F115" s="43"/>
     </row>
     <row r="116" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C116" s="48" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D116" s="49"/>
       <c r="E116" s="43"/>
       <c r="F116" s="43"/>
     </row>
     <row r="117" spans="3:6" ht="13.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C117" s="48" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D117" s="49"/>
       <c r="E117" s="43"/>
       <c r="F117" s="43"/>
     </row>
     <row r="118" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C118" s="48" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D118" s="43"/>
       <c r="E118" s="43"/>
       <c r="F118" s="43"/>
     </row>
     <row r="119" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C119" s="43"/>
       <c r="D119" s="43"/>
       <c r="E119" s="43"/>
       <c r="F119" s="43"/>
     </row>
     <row r="120" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C120" s="43" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D120" s="43"/>
       <c r="E120" s="43"/>
       <c r="F120" s="43"/>
     </row>
     <row r="121" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C121" s="43" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D121" s="43"/>
       <c r="E121" s="43"/>
       <c r="F121" s="43"/>
     </row>
     <row r="122" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C122" s="43"/>
       <c r="D122" s="43"/>
       <c r="E122" s="43"/>
       <c r="F122" s="43"/>
     </row>
     <row r="123" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C123" s="44" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D123" s="43"/>
       <c r="E123" s="43"/>
       <c r="F123" s="43"/>
     </row>
     <row r="124" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C124" s="44" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D124" s="43"/>
       <c r="E124" s="43"/>
       <c r="F124" s="43"/>
     </row>
     <row r="125" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C125" s="44" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D125" s="43"/>
       <c r="E125" s="43"/>
       <c r="F125" s="43"/>
     </row>
     <row r="126" spans="3:6" hidden="1" x14ac:dyDescent="0.3">
       <c r="C126" s="44" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="127" spans="3:6" ht="21" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <protectedRanges>
     <protectedRange sqref="C36:H41" name="Range3"/>
     <protectedRange sqref="C6:C7 C9:C32" name="Range1"/>
   </protectedRanges>
   <mergeCells count="35">
+    <mergeCell ref="B1:H1"/>
+    <mergeCell ref="B2:H2"/>
+    <mergeCell ref="B3:H3"/>
+    <mergeCell ref="C9:E9"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="C7:E7"/>
+    <mergeCell ref="C8:E8"/>
+    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="C26:E26"/>
+    <mergeCell ref="C27:E27"/>
+    <mergeCell ref="C28:E28"/>
+    <mergeCell ref="C29:E29"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="C30:E30"/>
+    <mergeCell ref="C31:E31"/>
+    <mergeCell ref="C32:E32"/>
+    <mergeCell ref="C41:H41"/>
+    <mergeCell ref="C40:H40"/>
     <mergeCell ref="C23:E23"/>
     <mergeCell ref="C24:E24"/>
     <mergeCell ref="C25:E25"/>
     <mergeCell ref="C19:E19"/>
     <mergeCell ref="C10:E10"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="C20:E20"/>
     <mergeCell ref="C21:E21"/>
     <mergeCell ref="C22:E22"/>
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="C16:E16"/>
     <mergeCell ref="C17:E17"/>
     <mergeCell ref="C18:E18"/>
-    <mergeCell ref="A42:H42"/>
-[...17 lines deleted...]
-    <mergeCell ref="C8:E8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <dataValidations count="18">
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C20:E20" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>5</formula1>
       <formula2>5</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C21:E21" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>2</formula1>
       <formula2>6</formula2>
     </dataValidation>
     <dataValidation type="date" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C15:E15" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>47664</formula1>
     </dataValidation>
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C16:E17" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>33055</formula1>
       <formula2>47664</formula2>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C22:E22" xr:uid="{00000000-0002-0000-0000-000004000000}">
       <formula1>$C$106:$C$108</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C30:E32 C27:E28 C25:E25 C19:E19" xr:uid="{00000000-0002-0000-0000-000005000000}">
       <formula1>$C$106:$C$107</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Choose application type from drop-down list" sqref="C18:E18" xr:uid="{00000000-0002-0000-0000-000006000000}">
@@ -3214,132 +3211,106 @@
   <hyperlinks>
     <hyperlink ref="B3:G3" r:id="rId1" display="https://www.osbm.nc.gov/budget/common-agency-requests/agency-reporting-grant-applicationsawards" xr:uid="{33CC1815-05C1-4B3A-A00A-89579FDBD795}"/>
   </hyperlinks>
   <printOptions gridLines="1"/>
   <pageMargins left="0.75" right="0.75" top="0.25" bottom="0.25" header="0.5" footer="0.5"/>
   <pageSetup scale="82" fitToHeight="0" orientation="landscape" horizontalDpi="4294967293" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId3"/>
   <legacyDrawing r:id="rId4"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1026" r:id="rId5" name="Check Box 2">
               <controlPr locked="0" defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>419100</xdr:colOff>
                     <xdr:row>3</xdr:row>
                     <xdr:rowOff>76200</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>127000</xdr:colOff>
+                    <xdr:colOff>129540</xdr:colOff>
                     <xdr:row>3</xdr:row>
-                    <xdr:rowOff>285750</xdr:rowOff>
+                    <xdr:rowOff>289560</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1028" r:id="rId6" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>469900</xdr:colOff>
+                    <xdr:colOff>472440</xdr:colOff>
                     <xdr:row>3</xdr:row>
-                    <xdr:rowOff>88900</xdr:rowOff>
+                    <xdr:rowOff>91440</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>209550</xdr:colOff>
+                    <xdr:colOff>213360</xdr:colOff>
                     <xdr:row>3</xdr:row>
-                    <xdr:rowOff>285750</xdr:rowOff>
+                    <xdr:rowOff>289560</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...26 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c811ab18-8f9e-41cc-b00d-50bea92da2cd" xmlns:ns3="8191f7c7-7d47-49d7-8172-264d3bf0e2f6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8601bc45c77535a197c5a2bee5a96509" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010088536433ECD3D943B7FCFD8045FE93EC" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="19ea7f9b279ae92c4bad39ffa239fe3a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c811ab18-8f9e-41cc-b00d-50bea92da2cd" xmlns:ns3="8191f7c7-7d47-49d7-8172-264d3bf0e2f6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d3f765e1150218471208aefeec9f326f" ns2:_="" ns3:_="">
     <xsd:import namespace="c811ab18-8f9e-41cc-b00d-50bea92da2cd"/>
     <xsd:import namespace="8191f7c7-7d47-49d7-8172-264d3bf0e2f6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:Fiscal_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -3577,110 +3548,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="8191f7c7-7d47-49d7-8172-264d3bf0e2f6">
+      <UserInfo>
+        <DisplayName>Walker, Kristin L</DisplayName>
+        <AccountId>45</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Grozav, Anca</DisplayName>
+        <AccountId>69</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Fiscal_x0020_Year xmlns="c811ab18-8f9e-41cc-b00d-50bea92da2cd">
+      <Value>Unspecified</Value>
+    </Fiscal_x0020_Year>
+    <TaxCatchAll xmlns="8191f7c7-7d47-49d7-8172-264d3bf0e2f6" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c811ab18-8f9e-41cc-b00d-50bea92da2cd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B M D A A B Q S w M E F A A C A A g A w n A s V q F C A Y G j A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n f y b G k F I W b i U x I R q 3 T a n Q C B + G F s v d X H g k r y B G U X c u 5 8 1 b z N y v N 5 G N b R N d T O 9 s B y l i m K L I g O 5 K C 1 W K B n + M V y i T Y q v 0 S V U m m m R w y e j K F N X e n x N C Q g g 4 L H D X V 4 R T y s g h 3 x S 6 N q 1 C H 9 n + l 2 M L z i v Q B k m x f 4 2 R H D P G 8 J J y T A W Z o c g t f A U + 7 X 2 2 P 1 C s h 8 Y P v Z E G 4 l 0 h y B w F e X + Q D 1 B L A w Q U A A I A C A D C c C x W D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A w n A s V i i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A w n A s V q F C A Y G j A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A M J w L F Y P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A O 8 A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A w n A s V i i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 A E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A O w I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A 2 g A A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A B g X 0 B 6 Z 5 4 1 B g W H K p H d H j 0 M A A A A A A g A A A A A A A 2 Y A A M A A A A A Q A A A A E S w x v V n H l T / k J S h f r Y v n q Q A A A A A E g A A A o A A A A B A A A A D B c a x H 8 E Y s F D h O j k x U h e u 7 U A A A A D I T G r i L N F m 7 P Q V 6 P Z g a o T r y E v 8 3 7 Y T Z 6 i Y d 0 X n v S T Y + X C p X 2 3 N 4 g 0 9 7 a P 6 I B a B t o 4 B / D l W 9 T L M u c 4 g X y I C 7 S g y + i R Q p q a V g l 1 z v K p d b / X j W F A A A A D v w 1 j D T b B / k U l D C O 5 X v g r O s k D L v < / D a t a M a s h u p > 
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B M D A A B Q S w M E F A A C A A g A w n A s V q F C A Y G j A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 N D o I w G E S v Q r q n f y b G k F I W b i U x I R q 3 T a n Q C B + G F s v d X H g k r y B G U X c u 5 8 1 b z N y v N 5 G N b R N d T O 9 s B y l i m K L I g O 5 K C 1 W K B n + M V y i T Y q v 0 S V U m m m R w y e j K F N X e n x N C Q g g 4 L H D X V 4 R T y s g h 3 x S 6 N q 1 C H 9 n + l 2 M L z i v Q B k m x f 4 2 R H D P G 8 J J y T A W Z o c g t f A U + 7 X 2 2 P 1 C s h 8 Y P v Z E G 4 l 0 h y B w F e X + Q D 1 B L A w Q U A A I A C A D C c C x W D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A w n A s V i i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A w n A s V q F C A Y G j A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A M J w L F Y P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A O 8 A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A w n A s V i i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 A E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A O w I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A 2 g A A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A B g X 0 B 6 Z 5 4 1 B g W H K p H d H j 0 M A A A A A A g A A A A A A A 2 Y A A M A A A A A Q A A A A E S w x v V n H l T / k J S h f r Y v n q Q A A A A A E g A A A o A A A A B A A A A D B c a x H 8 E Y s F D h O j k x U h e u 7 U A A A A D I T G r i L N F m 7 P Q V 6 P Z g a o T r y E v 8 3 7 Y T Z 6 i Y d 0 X n v S T Y + X C p X 2 3 N 4 g 0 9 7 a P 6 I B a B t o 4 B / D l W 9 T L M u c 4 g X y I C 7 S g y + i R Q p q a V g l 1 z v K p d b / X j W F A A A A D v w 1 j D T b B / k U l D C O 5 X v g r O s k D L v < / D a t a M a s h u p > 
-[...1 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25E29184-C80A-42E8-B81F-70DB23850C61}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D6A2C7D3-8AF4-476E-9B57-D31DE2A14EDF}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEEDB8CD-90CB-429E-88F4-C3328B9B2F42}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25E29184-C80A-42E8-B81F-70DB23850C61}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="c811ab18-8f9e-41cc-b00d-50bea92da2cd"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="8191f7c7-7d47-49d7-8172-264d3bf0e2f6"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="c811ab18-8f9e-41cc-b00d-50bea92da2cd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B41D8B33-A337-4E78-96BF-38C51DCEFB41}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1743B2BB-B32D-4C3E-8754-4ACDB4C5A080}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1743B2BB-B32D-4C3E-8754-4ACDB4C5A080}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B41D8B33-A337-4E78-96BF-38C51DCEFB41}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -3706,27 +3688,33 @@
   <dc:subject/>
   <dc:creator>Chris Konvalinka</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Fiscal Year">
     <vt:lpwstr>;#Unspecified;#</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010088536433ECD3D943B7FCFD8045FE93EC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="SV_QUERY_LIST_4F35BF76-6C0D-4D9B-82B2-816C12CF3733">
+    <vt:lpwstr>empty_477D106A-C0D6-4607-AEBD-E2C9D60EA279</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SV_HIDDEN_GRID_QUERY_LIST_4F35BF76-6C0D-4D9B-82B2-816C12CF3733">
+    <vt:lpwstr>empty_477D106A-C0D6-4607-AEBD-E2C9D60EA279</vt:lpwstr>
+  </property>
 </Properties>
 </file>