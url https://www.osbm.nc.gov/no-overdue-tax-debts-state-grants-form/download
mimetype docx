--- v0 (2025-10-15)
+++ v1 (2026-04-12)
@@ -2,256 +2,249 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4A543B46" w14:textId="01E51E00" w:rsidR="001002A6" w:rsidRPr="002B0A2B" w:rsidRDefault="00B11028" w:rsidP="001002A6">
+    <w:p w14:paraId="4A543B46" w14:textId="01E51E00" w:rsidR="001002A6" w:rsidRPr="00D31E21" w:rsidRDefault="00B11028" w:rsidP="00D31E21">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31E21">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="006610A9" w:rsidRPr="00D31E21">
+        <w:t>ppendix C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31E21">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="001002A6" w:rsidRPr="00D31E21">
+        <w:t>State Grant Certification – No Overdue Tax Debts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C72D2B6" w14:textId="77777777" w:rsidR="001002A6" w:rsidRPr="002B0A2B" w:rsidRDefault="001002A6" w:rsidP="001002A6">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b w:val="0"/>
-[...11 lines deleted...]
-        <w:t>A</w:t>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0A2B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0A4144" w14:textId="770E7291" w:rsidR="001002A6" w:rsidRPr="002B0A2B" w:rsidRDefault="00D31E21" w:rsidP="001002A6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Put on </w:t>
+      </w:r>
+      <w:r w:rsidR="001002A6" w:rsidRPr="002B0A2B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>Entity’s Letterhead</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3076D3E7" w14:textId="77777777" w:rsidR="001002A6" w:rsidRPr="002B0A2B" w:rsidRDefault="001002A6" w:rsidP="001002A6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59AC04AE" w14:textId="3849C243" w:rsidR="001002A6" w:rsidRPr="002B0A2B" w:rsidRDefault="001002A6" w:rsidP="001002A6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0A2B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31E21">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0A2B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>Date of Certification (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B0A2B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>mmddyyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D31E21">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> format</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0A2B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t>)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="373C7728" w14:textId="77777777" w:rsidR="001002A6" w:rsidRPr="002B0A2B" w:rsidRDefault="001002A6" w:rsidP="001002A6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B3FB3F" w14:textId="0EF25AEF" w:rsidR="001002A6" w:rsidRPr="002B0A2B" w:rsidRDefault="001002A6" w:rsidP="001002A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0A2B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>To:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0A2B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="006610A9" w:rsidRPr="002B0A2B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b w:val="0"/>
-[...131 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...37 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Office of State Budget and Management, Director</w:t>
+      </w:r>
       <w:r w:rsidRPr="002B0A2B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Chief Fiscal Officer</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0A2B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002B0A2B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -366,186 +359,303 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0A2B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sworn Statement:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A12BF02" w14:textId="77777777" w:rsidR="001002A6" w:rsidRPr="002B0A2B" w:rsidRDefault="001002A6" w:rsidP="001002A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C3686CA" w14:textId="60E6BD7D" w:rsidR="001002A6" w:rsidRPr="002B0A2B" w:rsidRDefault="001002A6" w:rsidP="001002A6">
+    <w:p w14:paraId="7C3686CA" w14:textId="122CE92B" w:rsidR="001002A6" w:rsidRPr="002B0A2B" w:rsidRDefault="001002A6" w:rsidP="001002A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00915AE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Name of </w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31E21">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00915AE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name of </w:t>
       </w:r>
       <w:r w:rsidR="00915AE7" w:rsidRPr="00915AE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Authorizing Official]</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0A2B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00915AE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[Name of Second Authorizing Official]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31E21">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00915AE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Name of Second Authorizing Official]</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0A2B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> being duly sworn, say that we are the </w:t>
       </w:r>
       <w:r w:rsidR="00915AE7" w:rsidRPr="00915AE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[Title of Authorizing Official]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31E21">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:r w:rsidR="00915AE7" w:rsidRPr="00915AE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Title of Authorizing Official]</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0A2B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00915AE7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[Title of the Second Authorizing Official]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31E21">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00915AE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Title of the Second Authorizing Official]</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0A2B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, respectively, of </w:t>
       </w:r>
       <w:r w:rsidR="00915AE7" w:rsidRPr="003E189A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
+      <w:r w:rsidR="00D31E21">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
       <w:r w:rsidRPr="003E189A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>name of organization]</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0A2B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidRPr="003E189A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[City]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31E21">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E189A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>City]</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0A2B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the State of </w:t>
       </w:r>
       <w:r w:rsidRPr="003E189A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[Name of State]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31E21">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E189A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Name of State]</w:t>
       </w:r>
       <w:r w:rsidR="003E189A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="002B0A2B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and that the foregoing certification is true, accurate and complete to the best of our knowledge and was made and subscribed by us.  We also acknowledge and understand that any misuse of State funds will be reported to the appropriate authorities for further action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52DDF622" w14:textId="77777777" w:rsidR="001002A6" w:rsidRPr="002B0A2B" w:rsidRDefault="001002A6" w:rsidP="001002A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -581,155 +691,189 @@
     <w:p w14:paraId="13357BCE" w14:textId="04FDF42C" w:rsidR="001002A6" w:rsidRPr="002B0A2B" w:rsidRDefault="001002A6" w:rsidP="000E3B5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0A2B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>______________________________</w:t>
       </w:r>
       <w:r w:rsidR="00837643" w:rsidRPr="002B0A2B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F270E8" w14:textId="19729A62" w:rsidR="000E3B5C" w:rsidRPr="002B0A2B" w:rsidRDefault="00064802" w:rsidP="00064802">
+    <w:p w14:paraId="46F270E8" w14:textId="5AAD90FB" w:rsidR="000E3B5C" w:rsidRPr="002B0A2B" w:rsidRDefault="00064802" w:rsidP="00064802">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0A2B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
+      <w:r w:rsidR="00D31E21">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
       <w:r w:rsidR="00837643" w:rsidRPr="002B0A2B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t xml:space="preserve">Name &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0A2B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>Title of Authorizing Official]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="131E6357" w14:textId="77777777" w:rsidR="00837643" w:rsidRPr="002B0A2B" w:rsidRDefault="00837643" w:rsidP="000E3B5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18586E0A" w14:textId="77777777" w:rsidR="00837643" w:rsidRPr="002B0A2B" w:rsidRDefault="00837643" w:rsidP="000E3B5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05AECEFC" w14:textId="77777777" w:rsidR="00837643" w:rsidRPr="002B0A2B" w:rsidRDefault="00837643" w:rsidP="000E3B5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DE2590F" w14:textId="0F1454BA" w:rsidR="001002A6" w:rsidRPr="002B0A2B" w:rsidRDefault="001002A6" w:rsidP="000E3B5C">
-[...13 lines deleted...]
-        <w:t>______________________________</w:t>
+    <w:p w14:paraId="5DE2590F" w14:textId="7C280A23" w:rsidR="001002A6" w:rsidRPr="002B0A2B" w:rsidRDefault="001002A6" w:rsidP="000E3B5C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B0A2B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="00B16D65" w:rsidRPr="002B0A2B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B0A2B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
       </w:r>
       <w:r w:rsidR="00837643" w:rsidRPr="002B0A2B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7F7A0D" w14:textId="61867BCE" w:rsidR="001002A6" w:rsidRPr="002B0A2B" w:rsidRDefault="001002A6" w:rsidP="000E3B5C">
+    <w:p w14:paraId="4F7F7A0D" w14:textId="4949301C" w:rsidR="001002A6" w:rsidRPr="002B0A2B" w:rsidRDefault="001002A6" w:rsidP="000E3B5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B0A2B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31E21">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
       </w:r>
       <w:r w:rsidR="00837643" w:rsidRPr="002B0A2B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t xml:space="preserve">Name &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="002B0A2B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
         <w:t>Title of Second Authorizing Official]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="687A2A40" w14:textId="77777777" w:rsidR="001002A6" w:rsidRPr="002B0A2B" w:rsidRDefault="001002A6" w:rsidP="001002A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -848,136 +992,136 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="154D8573" w14:textId="77777777" w:rsidR="001002A6" w:rsidRPr="002B0A2B" w:rsidRDefault="001002A6" w:rsidP="001002A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001002A6" w:rsidRPr="002B0A2B" w:rsidSect="00A97FA0">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="254"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47A5F03C" w14:textId="77777777" w:rsidR="002038A0" w:rsidRDefault="00B11028">
+    <w:p w14:paraId="269CFDC6" w14:textId="77777777" w:rsidR="008F3146" w:rsidRDefault="008F3146">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0269960C" w14:textId="77777777" w:rsidR="002038A0" w:rsidRDefault="00B11028">
+    <w:p w14:paraId="436398E1" w14:textId="77777777" w:rsidR="008F3146" w:rsidRDefault="008F3146">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5ED4A1FF" w14:textId="77777777" w:rsidR="00867ACA" w:rsidRDefault="001002A6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">         </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A055B27" w14:textId="77777777" w:rsidR="002038A0" w:rsidRDefault="00B11028">
+    <w:p w14:paraId="1737A334" w14:textId="77777777" w:rsidR="008F3146" w:rsidRDefault="008F3146">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EA17BA8" w14:textId="77777777" w:rsidR="002038A0" w:rsidRDefault="00B11028">
+    <w:p w14:paraId="69744FBB" w14:textId="77777777" w:rsidR="008F3146" w:rsidRDefault="008F3146">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="596E46BA" w14:textId="77777777" w:rsidR="00867ACA" w:rsidRDefault="001002A6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t xml:space="preserve">- </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
@@ -987,59 +1131,58 @@
     </w:r>
     <w:r w:rsidR="000E3B5C">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D6A5017"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B0821CA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
-      <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -1136,130 +1279,141 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="5760" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1500535849">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001002A6"/>
     <w:rsid w:val="000364FD"/>
     <w:rsid w:val="00064802"/>
     <w:rsid w:val="000E3B5C"/>
     <w:rsid w:val="001002A6"/>
     <w:rsid w:val="001873FE"/>
     <w:rsid w:val="0019449B"/>
     <w:rsid w:val="002038A0"/>
     <w:rsid w:val="002B0A2B"/>
     <w:rsid w:val="00306A60"/>
+    <w:rsid w:val="003A0980"/>
     <w:rsid w:val="003E189A"/>
+    <w:rsid w:val="00421CF3"/>
     <w:rsid w:val="00454F58"/>
+    <w:rsid w:val="005408C3"/>
     <w:rsid w:val="006610A9"/>
+    <w:rsid w:val="006F69D8"/>
     <w:rsid w:val="0072679F"/>
+    <w:rsid w:val="007D2862"/>
     <w:rsid w:val="007E5006"/>
     <w:rsid w:val="00837643"/>
     <w:rsid w:val="00867ACA"/>
+    <w:rsid w:val="008F3146"/>
     <w:rsid w:val="00915AE7"/>
+    <w:rsid w:val="00A3514C"/>
     <w:rsid w:val="00A91644"/>
+    <w:rsid w:val="00AD76C4"/>
     <w:rsid w:val="00B04AC3"/>
     <w:rsid w:val="00B11028"/>
+    <w:rsid w:val="00B16D65"/>
     <w:rsid w:val="00C13CEF"/>
     <w:rsid w:val="00C14807"/>
+    <w:rsid w:val="00D31E21"/>
     <w:rsid w:val="00E07F88"/>
     <w:rsid w:val="00E20EC0"/>
+    <w:rsid w:val="00F81724"/>
     <w:rsid w:val="00F85177"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3A2B4F0F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2D6C3059-FEA1-4C3F-B79B-0011D8E9FDDE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1628,107 +1782,103 @@
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001002A6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="001002A6"/>
+    <w:rsid w:val="00D31E21"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
       <w:spacing w:before="240" w:after="60"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="32"/>
-      <w:szCs w:val="32"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="001002A6"/>
+    <w:rsid w:val="00D31E21"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:b/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="32"/>
-      <w:szCs w:val="32"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="001002A6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="001002A6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
@@ -1788,52 +1938,53 @@
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
     <w:rsid w:val="001002A6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -2098,69 +2249,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>201</Words>
-  <Characters>1149</Characters>
+  <Words>196</Words>
+  <Characters>1174</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1348</CharactersWithSpaces>
+  <CharactersWithSpaces>1398</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Sample No Overdue Tax Certification</dc:title>
   <dc:subject/>
   <dc:creator>Leskovec, John F</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>