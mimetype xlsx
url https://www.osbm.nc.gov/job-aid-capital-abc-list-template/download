--- v1 (2026-01-10)
+++ v2 (2026-11-06)
@@ -1,508 +1,2042 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30626"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect-my.sharepoint.com/personal/marcia_evans_osbm_nc_gov1/Documents/Website/Budget Instructions/Change/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect.sharepoint.com/sites/OSBMBudgetDevelopment/Shared Documents/2027-2029 Long Session Budget Development/Budget Instructions/Job Aids/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{118EF4EB-FF10-44F3-9BC4-D1DEFF89BC8A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{25315E37-665B-4067-A15F-1F2B955BB9A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4E8C0AF4-1AF8-48BB-8F57-F550ED8F4944}"/>
+    <workbookView minimized="1" xWindow="1500" yWindow="1500" windowWidth="17280" windowHeight="9960" tabRatio="594" firstSheet="1" activeTab="1" xr2:uid="{4E8C0AF4-1AF8-48BB-8F57-F550ED8F4944}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="8" r:id="rId1"/>
-    <sheet name="Capital Requests" sheetId="4" r:id="rId2"/>
-[...2 lines deleted...]
-    <sheet name="Lookup" sheetId="2" state="hidden" r:id="rId5"/>
+    <sheet name="Capital Improvement Plan" sheetId="13" r:id="rId2"/>
+    <sheet name="Capital Improvement Plan - R&amp;R" sheetId="14" r:id="rId3"/>
+    <sheet name="1" sheetId="10" r:id="rId4"/>
+    <sheet name="Wkst II Fund 2" sheetId="7" state="hidden" r:id="rId5"/>
+    <sheet name="2" sheetId="12" r:id="rId6"/>
+    <sheet name="3" sheetId="41" r:id="rId7"/>
+    <sheet name="4" sheetId="42" r:id="rId8"/>
+    <sheet name="5" sheetId="43" r:id="rId9"/>
+    <sheet name="6" sheetId="44" r:id="rId10"/>
+    <sheet name="7" sheetId="45" r:id="rId11"/>
+    <sheet name="8" sheetId="46" r:id="rId12"/>
+    <sheet name="9" sheetId="47" r:id="rId13"/>
+    <sheet name="10" sheetId="48" r:id="rId14"/>
+    <sheet name="11" sheetId="49" r:id="rId15"/>
+    <sheet name="12" sheetId="50" r:id="rId16"/>
+    <sheet name="13" sheetId="51" r:id="rId17"/>
+    <sheet name="14" sheetId="52" r:id="rId18"/>
+    <sheet name="15" sheetId="53" r:id="rId19"/>
+    <sheet name="16" sheetId="54" r:id="rId20"/>
+    <sheet name="17" sheetId="55" r:id="rId21"/>
+    <sheet name="18" sheetId="56" r:id="rId22"/>
+    <sheet name="19" sheetId="57" r:id="rId23"/>
+    <sheet name="20" sheetId="58" r:id="rId24"/>
+    <sheet name="21" sheetId="59" r:id="rId25"/>
+    <sheet name="22" sheetId="60" r:id="rId26"/>
+    <sheet name="23" sheetId="61" r:id="rId27"/>
+    <sheet name="24" sheetId="62" r:id="rId28"/>
+    <sheet name="25" sheetId="63" r:id="rId29"/>
+    <sheet name="Summary" sheetId="11" r:id="rId30"/>
+    <sheet name="Lookup" sheetId="2" state="hidden" r:id="rId31"/>
   </sheets>
   <definedNames>
-    <definedName name="ID" localSheetId="1" hidden="1">"88ce41fa-7a4d-4cee-babe-ace62ae69ab4"</definedName>
+    <definedName name="ID" localSheetId="1" hidden="1">"664a2d44-d4dd-4dac-8154-0282e28d0701"</definedName>
+    <definedName name="ID" localSheetId="2" hidden="1">"664a2d44-d4dd-4dac-8154-0282e28d0701"</definedName>
     <definedName name="ID" localSheetId="0" hidden="1">"1e0df012-0ae0-4fe5-95c0-ccc46785e76b"</definedName>
-    <definedName name="ID" localSheetId="4" hidden="1">"755d5b3e-44a9-4b2c-8f18-e113fb27c28f"</definedName>
-[...1 lines deleted...]
-    <definedName name="ID" localSheetId="2" hidden="1">"77cd78fd-db06-4166-b936-5e0453952653"</definedName>
+    <definedName name="ID" localSheetId="30" hidden="1">"755d5b3e-44a9-4b2c-8f18-e113fb27c28f"</definedName>
+    <definedName name="ID" localSheetId="4" hidden="1">"77cd78fd-db06-4166-b936-5e0453952653"</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M6" i="6" l="1"/>
-[...52 lines deleted...]
-  <c r="Q29" i="4" l="1"/>
+  <c r="M11" i="13" l="1"/>
+  <c r="M12" i="13"/>
+  <c r="M13" i="13"/>
+  <c r="C15" i="11" a="1"/>
+  <c r="C16" i="11" a="1"/>
+  <c r="C17" i="11" a="1"/>
+  <c r="C18" i="11" a="1"/>
+  <c r="C19" i="11" a="1"/>
+  <c r="C20" i="11" a="1"/>
+  <c r="C21" i="11" a="1"/>
+  <c r="C22" i="11" a="1"/>
+  <c r="C23" i="11" a="1"/>
+  <c r="C24" i="11" a="1"/>
+  <c r="C25" i="11" a="1"/>
+  <c r="C26" i="11" a="1"/>
+  <c r="C27" i="11" a="1"/>
+  <c r="C28" i="11" a="1"/>
+  <c r="C29" i="11" a="1"/>
+  <c r="C30" i="11" a="1"/>
+  <c r="C31" i="11" a="1"/>
+  <c r="C32" i="11" a="1"/>
+  <c r="C33" i="11" a="1"/>
+  <c r="C34" i="11" a="1"/>
+  <c r="C35" i="11" a="1"/>
+  <c r="C36" i="11" a="1"/>
+  <c r="C37" i="11" a="1"/>
+  <c r="D15" i="11" a="1"/>
+  <c r="D16" i="11" a="1"/>
+  <c r="D17" i="11" a="1"/>
+  <c r="D18" i="11" a="1"/>
+  <c r="D19" i="11" a="1"/>
+  <c r="D20" i="11" a="1"/>
+  <c r="D21" i="11" a="1"/>
+  <c r="D22" i="11" a="1"/>
+  <c r="D23" i="11" a="1"/>
+  <c r="D24" i="11" a="1"/>
+  <c r="D25" i="11" a="1"/>
+  <c r="D26" i="11" a="1"/>
+  <c r="D27" i="11" a="1"/>
+  <c r="D28" i="11" a="1"/>
+  <c r="D29" i="11" a="1"/>
+  <c r="D30" i="11" a="1"/>
+  <c r="D31" i="11" a="1"/>
+  <c r="D32" i="11" a="1"/>
+  <c r="D33" i="11" a="1"/>
+  <c r="D34" i="11" a="1"/>
+  <c r="D35" i="11" a="1"/>
+  <c r="D36" i="11" a="1"/>
+  <c r="D37" i="11" a="1"/>
+  <c r="E15" i="11" a="1"/>
+  <c r="E16" i="11" a="1"/>
+  <c r="E17" i="11" a="1"/>
+  <c r="E18" i="11" a="1"/>
+  <c r="E19" i="11" a="1"/>
+  <c r="E20" i="11" a="1"/>
+  <c r="E21" i="11" a="1"/>
+  <c r="E22" i="11" a="1"/>
+  <c r="E23" i="11" a="1"/>
+  <c r="E24" i="11" a="1"/>
+  <c r="E25" i="11" a="1"/>
+  <c r="E26" i="11" a="1"/>
+  <c r="E27" i="11" a="1"/>
+  <c r="E28" i="11" a="1"/>
+  <c r="E29" i="11" a="1"/>
+  <c r="E30" i="11" a="1"/>
+  <c r="E31" i="11" a="1"/>
+  <c r="E32" i="11" a="1"/>
+  <c r="E33" i="11" a="1"/>
+  <c r="E34" i="11" a="1"/>
+  <c r="E35" i="11" a="1"/>
+  <c r="E36" i="11" a="1"/>
+  <c r="E37" i="11" a="1"/>
+  <c r="F15" i="11" a="1"/>
+  <c r="F16" i="11" a="1"/>
+  <c r="F17" i="11" a="1"/>
+  <c r="F18" i="11" a="1"/>
+  <c r="F19" i="11" a="1"/>
+  <c r="F20" i="11" a="1"/>
+  <c r="F21" i="11" a="1"/>
+  <c r="F22" i="11" a="1"/>
+  <c r="F23" i="11" a="1"/>
+  <c r="F24" i="11" a="1"/>
+  <c r="F25" i="11" a="1"/>
+  <c r="F26" i="11" a="1"/>
+  <c r="F27" i="11" a="1"/>
+  <c r="F28" i="11" a="1"/>
+  <c r="F29" i="11" a="1"/>
+  <c r="F30" i="11" a="1"/>
+  <c r="F31" i="11" a="1"/>
+  <c r="F32" i="11" a="1"/>
+  <c r="F33" i="11" a="1"/>
+  <c r="F34" i="11" a="1"/>
+  <c r="F35" i="11" a="1"/>
+  <c r="F36" i="11" a="1"/>
+  <c r="F37" i="11" a="1"/>
+  <c r="G15" i="11" a="1"/>
+  <c r="G17" i="11" a="1"/>
+  <c r="G18" i="11" a="1"/>
+  <c r="G19" i="11" a="1"/>
+  <c r="G20" i="11" a="1"/>
+  <c r="G22" i="11" a="1"/>
+  <c r="G23" i="11" a="1"/>
+  <c r="G24" i="11" a="1"/>
+  <c r="G25" i="11" a="1"/>
+  <c r="G26" i="11" a="1"/>
+  <c r="G27" i="11" a="1"/>
+  <c r="G28" i="11" a="1"/>
+  <c r="G29" i="11" a="1"/>
+  <c r="G30" i="11" a="1"/>
+  <c r="G31" i="11" a="1"/>
+  <c r="G32" i="11" a="1"/>
+  <c r="G33" i="11" a="1"/>
+  <c r="G34" i="11" a="1"/>
+  <c r="G35" i="11" a="1"/>
+  <c r="G36" i="11" a="1"/>
+  <c r="G37" i="11" a="1"/>
+  <c r="D14" i="11" a="1"/>
+  <c r="H52" i="63"/>
+  <c r="G51" i="63"/>
+  <c r="G53" i="63" s="1"/>
+  <c r="F51" i="63"/>
+  <c r="F53" i="63" s="1"/>
+  <c r="E51" i="63"/>
+  <c r="E53" i="63" s="1"/>
+  <c r="D51" i="63"/>
+  <c r="D53" i="63" s="1"/>
+  <c r="C51" i="63"/>
+  <c r="H49" i="63"/>
+  <c r="H48" i="63"/>
+  <c r="H47" i="63"/>
+  <c r="H25" i="63"/>
+  <c r="G25" i="63"/>
+  <c r="F25" i="63"/>
+  <c r="E25" i="63"/>
+  <c r="D25" i="63"/>
+  <c r="C25" i="63"/>
+  <c r="I24" i="63"/>
+  <c r="I23" i="63"/>
+  <c r="I25" i="63" s="1"/>
+  <c r="H52" i="62"/>
+  <c r="G51" i="62"/>
+  <c r="G53" i="62" s="1"/>
+  <c r="F51" i="62"/>
+  <c r="F53" i="62" s="1"/>
+  <c r="E51" i="62"/>
+  <c r="E53" i="62" s="1"/>
+  <c r="D51" i="62"/>
+  <c r="D53" i="62" s="1"/>
+  <c r="C51" i="62"/>
+  <c r="H49" i="62"/>
+  <c r="H48" i="62"/>
+  <c r="H47" i="62"/>
+  <c r="H25" i="62"/>
+  <c r="G25" i="62"/>
+  <c r="F25" i="62"/>
+  <c r="E25" i="62"/>
+  <c r="D25" i="62"/>
+  <c r="C25" i="62"/>
+  <c r="I24" i="62"/>
+  <c r="I23" i="62"/>
+  <c r="I25" i="62" s="1"/>
+  <c r="H52" i="61"/>
+  <c r="G51" i="61"/>
+  <c r="G53" i="61" s="1"/>
+  <c r="F51" i="61"/>
+  <c r="F53" i="61" s="1"/>
+  <c r="E51" i="61"/>
+  <c r="E53" i="61" s="1"/>
+  <c r="D51" i="61"/>
+  <c r="D53" i="61" s="1"/>
+  <c r="C51" i="61"/>
+  <c r="H49" i="61"/>
+  <c r="H48" i="61"/>
+  <c r="H47" i="61"/>
+  <c r="H25" i="61"/>
+  <c r="G25" i="61"/>
+  <c r="F25" i="61"/>
+  <c r="E25" i="61"/>
+  <c r="D25" i="61"/>
+  <c r="C25" i="61"/>
+  <c r="I24" i="61"/>
+  <c r="I23" i="61"/>
+  <c r="I25" i="61" s="1"/>
+  <c r="H52" i="60"/>
+  <c r="G51" i="60"/>
+  <c r="G53" i="60" s="1"/>
+  <c r="F51" i="60"/>
+  <c r="F53" i="60" s="1"/>
+  <c r="E51" i="60"/>
+  <c r="E53" i="60" s="1"/>
+  <c r="D51" i="60"/>
+  <c r="D53" i="60" s="1"/>
+  <c r="C51" i="60"/>
+  <c r="H49" i="60"/>
+  <c r="H48" i="60"/>
+  <c r="H47" i="60"/>
+  <c r="H25" i="60"/>
+  <c r="G25" i="60"/>
+  <c r="F25" i="60"/>
+  <c r="E25" i="60"/>
+  <c r="D25" i="60"/>
+  <c r="C25" i="60"/>
+  <c r="I24" i="60"/>
+  <c r="I23" i="60"/>
+  <c r="I25" i="60" s="1"/>
+  <c r="H52" i="59"/>
+  <c r="G51" i="59"/>
+  <c r="G53" i="59" s="1"/>
+  <c r="F51" i="59"/>
+  <c r="F53" i="59" s="1"/>
+  <c r="E51" i="59"/>
+  <c r="E53" i="59" s="1"/>
+  <c r="D51" i="59"/>
+  <c r="D53" i="59" s="1"/>
+  <c r="C51" i="59"/>
+  <c r="H49" i="59"/>
+  <c r="H48" i="59"/>
+  <c r="H47" i="59"/>
+  <c r="H25" i="59"/>
+  <c r="G25" i="59"/>
+  <c r="F25" i="59"/>
+  <c r="E25" i="59"/>
+  <c r="D25" i="59"/>
+  <c r="C25" i="59"/>
+  <c r="I24" i="59"/>
+  <c r="I23" i="59"/>
+  <c r="I25" i="59" s="1"/>
+  <c r="H52" i="58"/>
+  <c r="G51" i="58"/>
+  <c r="G53" i="58" s="1"/>
+  <c r="F51" i="58"/>
+  <c r="F53" i="58" s="1"/>
+  <c r="E51" i="58"/>
+  <c r="E53" i="58" s="1"/>
+  <c r="D51" i="58"/>
+  <c r="D53" i="58" s="1"/>
+  <c r="C51" i="58"/>
+  <c r="H49" i="58"/>
+  <c r="H48" i="58"/>
+  <c r="H47" i="58"/>
+  <c r="H25" i="58"/>
+  <c r="G25" i="58"/>
+  <c r="F25" i="58"/>
+  <c r="E25" i="58"/>
+  <c r="D25" i="58"/>
+  <c r="C25" i="58"/>
+  <c r="I24" i="58"/>
+  <c r="I23" i="58"/>
+  <c r="I25" i="58" s="1"/>
+  <c r="H52" i="57"/>
+  <c r="G51" i="57"/>
+  <c r="G53" i="57" s="1"/>
+  <c r="F51" i="57"/>
+  <c r="F53" i="57" s="1"/>
+  <c r="E51" i="57"/>
+  <c r="E53" i="57" s="1"/>
+  <c r="D51" i="57"/>
+  <c r="D53" i="57" s="1"/>
+  <c r="C51" i="57"/>
+  <c r="H49" i="57"/>
+  <c r="H48" i="57"/>
+  <c r="H47" i="57"/>
+  <c r="H25" i="57"/>
+  <c r="G25" i="57"/>
+  <c r="F25" i="57"/>
+  <c r="E25" i="57"/>
+  <c r="D25" i="57"/>
+  <c r="C25" i="57"/>
+  <c r="I24" i="57"/>
+  <c r="I23" i="57"/>
+  <c r="I25" i="57" s="1"/>
+  <c r="H52" i="56"/>
+  <c r="G51" i="56"/>
+  <c r="G53" i="56" s="1"/>
+  <c r="F51" i="56"/>
+  <c r="F53" i="56" s="1"/>
+  <c r="E51" i="56"/>
+  <c r="E53" i="56" s="1"/>
+  <c r="D51" i="56"/>
+  <c r="D53" i="56" s="1"/>
+  <c r="C51" i="56"/>
+  <c r="H49" i="56"/>
+  <c r="H48" i="56"/>
+  <c r="H47" i="56"/>
+  <c r="H25" i="56"/>
+  <c r="G25" i="56"/>
+  <c r="F25" i="56"/>
+  <c r="E25" i="56"/>
+  <c r="D25" i="56"/>
+  <c r="C25" i="56"/>
+  <c r="I24" i="56"/>
+  <c r="I23" i="56"/>
+  <c r="I25" i="56" s="1"/>
+  <c r="H52" i="55"/>
+  <c r="G51" i="55"/>
+  <c r="G53" i="55" s="1"/>
+  <c r="F51" i="55"/>
+  <c r="F53" i="55" s="1"/>
+  <c r="E51" i="55"/>
+  <c r="E53" i="55" s="1"/>
+  <c r="D51" i="55"/>
+  <c r="D53" i="55" s="1"/>
+  <c r="C51" i="55"/>
+  <c r="H49" i="55"/>
+  <c r="H48" i="55"/>
+  <c r="H47" i="55"/>
+  <c r="H25" i="55"/>
+  <c r="G25" i="55"/>
+  <c r="F25" i="55"/>
+  <c r="E25" i="55"/>
+  <c r="D25" i="55"/>
+  <c r="C25" i="55"/>
+  <c r="I24" i="55"/>
+  <c r="I23" i="55"/>
+  <c r="I25" i="55" s="1"/>
+  <c r="H52" i="54"/>
+  <c r="G51" i="54"/>
+  <c r="G53" i="54" s="1"/>
+  <c r="F51" i="54"/>
+  <c r="F53" i="54" s="1"/>
+  <c r="E51" i="54"/>
+  <c r="E53" i="54" s="1"/>
+  <c r="D51" i="54"/>
+  <c r="D53" i="54" s="1"/>
+  <c r="C51" i="54"/>
+  <c r="H49" i="54"/>
+  <c r="H48" i="54"/>
+  <c r="H47" i="54"/>
+  <c r="H25" i="54"/>
+  <c r="G25" i="54"/>
+  <c r="F25" i="54"/>
+  <c r="E25" i="54"/>
+  <c r="D25" i="54"/>
+  <c r="C25" i="54"/>
+  <c r="I24" i="54"/>
+  <c r="I23" i="54"/>
+  <c r="I25" i="54" s="1"/>
+  <c r="H52" i="53"/>
+  <c r="G51" i="53"/>
+  <c r="G53" i="53" s="1"/>
+  <c r="F51" i="53"/>
+  <c r="F53" i="53" s="1"/>
+  <c r="E51" i="53"/>
+  <c r="E53" i="53" s="1"/>
+  <c r="D51" i="53"/>
+  <c r="D53" i="53" s="1"/>
+  <c r="C51" i="53"/>
+  <c r="H49" i="53"/>
+  <c r="H48" i="53"/>
+  <c r="H47" i="53"/>
+  <c r="H25" i="53"/>
+  <c r="G25" i="53"/>
+  <c r="F25" i="53"/>
+  <c r="E25" i="53"/>
+  <c r="D25" i="53"/>
+  <c r="C25" i="53"/>
+  <c r="I24" i="53"/>
+  <c r="I23" i="53"/>
+  <c r="I25" i="53" s="1"/>
+  <c r="H52" i="52"/>
+  <c r="G51" i="52"/>
+  <c r="G53" i="52" s="1"/>
+  <c r="F51" i="52"/>
+  <c r="F53" i="52" s="1"/>
+  <c r="E51" i="52"/>
+  <c r="E53" i="52" s="1"/>
+  <c r="D51" i="52"/>
+  <c r="D53" i="52" s="1"/>
+  <c r="C51" i="52"/>
+  <c r="H49" i="52"/>
+  <c r="H48" i="52"/>
+  <c r="H47" i="52"/>
+  <c r="H25" i="52"/>
+  <c r="G25" i="52"/>
+  <c r="F25" i="52"/>
+  <c r="E25" i="52"/>
+  <c r="D25" i="52"/>
+  <c r="C25" i="52"/>
+  <c r="I24" i="52"/>
+  <c r="I25" i="52" s="1"/>
+  <c r="I23" i="52"/>
+  <c r="H52" i="51"/>
+  <c r="G51" i="51"/>
+  <c r="G53" i="51" s="1"/>
+  <c r="F51" i="51"/>
+  <c r="F53" i="51" s="1"/>
+  <c r="E51" i="51"/>
+  <c r="E53" i="51" s="1"/>
+  <c r="D51" i="51"/>
+  <c r="D53" i="51" s="1"/>
+  <c r="C51" i="51"/>
+  <c r="H49" i="51"/>
+  <c r="H48" i="51"/>
+  <c r="H47" i="51"/>
+  <c r="I25" i="51"/>
+  <c r="H25" i="51"/>
+  <c r="G25" i="51"/>
+  <c r="F25" i="51"/>
+  <c r="E25" i="51"/>
+  <c r="D25" i="51"/>
+  <c r="C25" i="51"/>
+  <c r="I24" i="51"/>
+  <c r="I23" i="51"/>
+  <c r="H52" i="50"/>
+  <c r="G51" i="50"/>
+  <c r="G53" i="50" s="1"/>
+  <c r="F51" i="50"/>
+  <c r="F53" i="50" s="1"/>
+  <c r="E51" i="50"/>
+  <c r="E53" i="50" s="1"/>
+  <c r="D51" i="50"/>
+  <c r="D53" i="50" s="1"/>
+  <c r="C51" i="50"/>
+  <c r="H49" i="50"/>
+  <c r="H48" i="50"/>
+  <c r="H47" i="50"/>
+  <c r="I25" i="50"/>
+  <c r="H25" i="50"/>
+  <c r="G25" i="50"/>
+  <c r="F25" i="50"/>
+  <c r="E25" i="50"/>
+  <c r="D25" i="50"/>
+  <c r="C25" i="50"/>
+  <c r="I24" i="50"/>
+  <c r="I23" i="50"/>
+  <c r="H52" i="49"/>
+  <c r="H51" i="49"/>
+  <c r="G51" i="49"/>
+  <c r="G53" i="49" s="1"/>
+  <c r="F51" i="49"/>
+  <c r="F53" i="49" s="1"/>
+  <c r="E51" i="49"/>
+  <c r="E53" i="49" s="1"/>
+  <c r="D51" i="49"/>
+  <c r="D53" i="49" s="1"/>
+  <c r="C51" i="49"/>
+  <c r="C53" i="49" s="1"/>
+  <c r="H53" i="49" s="1"/>
+  <c r="H49" i="49"/>
+  <c r="H48" i="49"/>
+  <c r="H47" i="49"/>
+  <c r="I25" i="49"/>
+  <c r="H25" i="49"/>
+  <c r="G25" i="49"/>
+  <c r="F25" i="49"/>
+  <c r="E25" i="49"/>
+  <c r="D25" i="49"/>
+  <c r="C25" i="49"/>
+  <c r="I24" i="49"/>
+  <c r="I23" i="49"/>
+  <c r="H52" i="48"/>
+  <c r="G51" i="48"/>
+  <c r="G53" i="48" s="1"/>
+  <c r="F51" i="48"/>
+  <c r="F53" i="48" s="1"/>
+  <c r="E51" i="48"/>
+  <c r="E53" i="48" s="1"/>
+  <c r="D51" i="48"/>
+  <c r="D53" i="48" s="1"/>
+  <c r="C51" i="48"/>
+  <c r="H49" i="48"/>
+  <c r="H48" i="48"/>
+  <c r="H47" i="48"/>
+  <c r="H25" i="48"/>
+  <c r="G25" i="48"/>
+  <c r="F25" i="48"/>
+  <c r="E25" i="48"/>
+  <c r="D25" i="48"/>
+  <c r="C25" i="48"/>
+  <c r="I24" i="48"/>
+  <c r="I23" i="48"/>
+  <c r="I25" i="48" s="1"/>
+  <c r="H52" i="47"/>
+  <c r="G51" i="47"/>
+  <c r="G53" i="47" s="1"/>
+  <c r="F51" i="47"/>
+  <c r="F53" i="47" s="1"/>
+  <c r="E51" i="47"/>
+  <c r="E53" i="47" s="1"/>
+  <c r="D51" i="47"/>
+  <c r="D53" i="47" s="1"/>
+  <c r="C51" i="47"/>
+  <c r="H49" i="47"/>
+  <c r="H48" i="47"/>
+  <c r="H47" i="47"/>
+  <c r="H25" i="47"/>
+  <c r="G25" i="47"/>
+  <c r="F25" i="47"/>
+  <c r="E25" i="47"/>
+  <c r="D25" i="47"/>
+  <c r="C25" i="47"/>
+  <c r="I24" i="47"/>
+  <c r="I23" i="47"/>
+  <c r="I25" i="47" s="1"/>
+  <c r="G21" i="11" s="1" a="1"/>
+  <c r="H52" i="46"/>
+  <c r="G51" i="46"/>
+  <c r="G53" i="46" s="1"/>
+  <c r="F51" i="46"/>
+  <c r="F53" i="46" s="1"/>
+  <c r="E51" i="46"/>
+  <c r="E53" i="46" s="1"/>
+  <c r="D51" i="46"/>
+  <c r="D53" i="46" s="1"/>
+  <c r="C51" i="46"/>
+  <c r="H49" i="46"/>
+  <c r="H48" i="46"/>
+  <c r="H47" i="46"/>
+  <c r="H25" i="46"/>
+  <c r="G25" i="46"/>
+  <c r="F25" i="46"/>
+  <c r="E25" i="46"/>
+  <c r="D25" i="46"/>
+  <c r="C25" i="46"/>
+  <c r="I24" i="46"/>
+  <c r="I23" i="46"/>
+  <c r="I25" i="46" s="1"/>
+  <c r="H52" i="45"/>
+  <c r="G51" i="45"/>
+  <c r="G53" i="45" s="1"/>
+  <c r="F51" i="45"/>
+  <c r="F53" i="45" s="1"/>
+  <c r="E51" i="45"/>
+  <c r="E53" i="45" s="1"/>
+  <c r="D51" i="45"/>
+  <c r="D53" i="45" s="1"/>
+  <c r="C51" i="45"/>
+  <c r="H49" i="45"/>
+  <c r="H48" i="45"/>
+  <c r="H47" i="45"/>
+  <c r="H25" i="45"/>
+  <c r="G25" i="45"/>
+  <c r="F25" i="45"/>
+  <c r="E25" i="45"/>
+  <c r="D25" i="45"/>
+  <c r="C25" i="45"/>
+  <c r="I24" i="45"/>
+  <c r="I23" i="45"/>
+  <c r="I25" i="45" s="1"/>
+  <c r="H52" i="44"/>
+  <c r="G51" i="44"/>
+  <c r="G53" i="44" s="1"/>
+  <c r="F51" i="44"/>
+  <c r="F53" i="44" s="1"/>
+  <c r="E51" i="44"/>
+  <c r="E53" i="44" s="1"/>
+  <c r="D51" i="44"/>
+  <c r="D53" i="44" s="1"/>
+  <c r="C51" i="44"/>
+  <c r="H49" i="44"/>
+  <c r="H48" i="44"/>
+  <c r="H47" i="44"/>
+  <c r="H25" i="44"/>
+  <c r="G25" i="44"/>
+  <c r="F25" i="44"/>
+  <c r="E25" i="44"/>
+  <c r="D25" i="44"/>
+  <c r="C25" i="44"/>
+  <c r="I24" i="44"/>
+  <c r="I23" i="44"/>
+  <c r="I25" i="44" s="1"/>
+  <c r="H52" i="43"/>
+  <c r="G51" i="43"/>
+  <c r="G53" i="43" s="1"/>
+  <c r="F51" i="43"/>
+  <c r="F53" i="43" s="1"/>
+  <c r="E51" i="43"/>
+  <c r="E53" i="43" s="1"/>
+  <c r="D51" i="43"/>
+  <c r="D53" i="43" s="1"/>
+  <c r="C51" i="43"/>
+  <c r="H49" i="43"/>
+  <c r="H48" i="43"/>
+  <c r="H47" i="43"/>
+  <c r="H25" i="43"/>
+  <c r="G25" i="43"/>
+  <c r="F25" i="43"/>
+  <c r="E25" i="43"/>
+  <c r="D25" i="43"/>
+  <c r="C25" i="43"/>
+  <c r="I24" i="43"/>
+  <c r="I23" i="43"/>
+  <c r="I25" i="43" s="1"/>
+  <c r="H52" i="42"/>
+  <c r="G51" i="42"/>
+  <c r="G53" i="42" s="1"/>
+  <c r="F51" i="42"/>
+  <c r="F53" i="42" s="1"/>
+  <c r="E51" i="42"/>
+  <c r="E53" i="42" s="1"/>
+  <c r="D51" i="42"/>
+  <c r="D53" i="42" s="1"/>
+  <c r="C51" i="42"/>
+  <c r="H49" i="42"/>
+  <c r="H48" i="42"/>
+  <c r="H47" i="42"/>
+  <c r="H25" i="42"/>
+  <c r="G25" i="42"/>
+  <c r="F25" i="42"/>
+  <c r="E25" i="42"/>
+  <c r="D25" i="42"/>
+  <c r="C25" i="42"/>
+  <c r="I24" i="42"/>
+  <c r="I23" i="42"/>
+  <c r="I25" i="42" s="1"/>
+  <c r="G16" i="11" s="1" a="1"/>
+  <c r="H52" i="41"/>
+  <c r="G51" i="41"/>
+  <c r="G53" i="41" s="1"/>
+  <c r="F51" i="41"/>
+  <c r="F53" i="41" s="1"/>
+  <c r="E51" i="41"/>
+  <c r="E53" i="41" s="1"/>
+  <c r="D51" i="41"/>
+  <c r="D53" i="41" s="1"/>
+  <c r="C51" i="41"/>
+  <c r="H49" i="41"/>
+  <c r="H48" i="41"/>
+  <c r="H47" i="41"/>
+  <c r="H25" i="41"/>
+  <c r="G25" i="41"/>
+  <c r="F25" i="41"/>
+  <c r="E25" i="41"/>
+  <c r="D25" i="41"/>
+  <c r="C25" i="41"/>
+  <c r="I24" i="41"/>
+  <c r="I23" i="41"/>
+  <c r="I25" i="41" s="1"/>
+  <c r="M99" i="14"/>
+  <c r="M98" i="14"/>
+  <c r="M97" i="14"/>
+  <c r="M96" i="14"/>
+  <c r="M95" i="14"/>
+  <c r="M94" i="14"/>
+  <c r="M93" i="14"/>
+  <c r="M92" i="14"/>
+  <c r="M91" i="14"/>
+  <c r="M90" i="14"/>
+  <c r="M89" i="14"/>
+  <c r="M88" i="14"/>
+  <c r="M87" i="14"/>
+  <c r="M86" i="14"/>
+  <c r="M85" i="14"/>
+  <c r="M84" i="14"/>
+  <c r="M83" i="14"/>
+  <c r="M82" i="14"/>
+  <c r="M81" i="14"/>
+  <c r="M80" i="14"/>
+  <c r="M79" i="14"/>
+  <c r="M78" i="14"/>
+  <c r="M77" i="14"/>
+  <c r="M76" i="14"/>
+  <c r="M75" i="14"/>
+  <c r="M74" i="14"/>
+  <c r="M73" i="14"/>
+  <c r="M72" i="14"/>
+  <c r="M71" i="14"/>
+  <c r="M70" i="14"/>
+  <c r="M69" i="14"/>
+  <c r="M68" i="14"/>
+  <c r="M67" i="14"/>
+  <c r="M66" i="14"/>
+  <c r="M65" i="14"/>
+  <c r="M64" i="14"/>
+  <c r="M63" i="14"/>
+  <c r="M62" i="14"/>
+  <c r="M61" i="14"/>
+  <c r="M60" i="14"/>
+  <c r="M59" i="14"/>
+  <c r="M58" i="14"/>
+  <c r="M57" i="14"/>
+  <c r="M56" i="14"/>
+  <c r="M55" i="14"/>
+  <c r="M54" i="14"/>
+  <c r="M53" i="14"/>
+  <c r="M52" i="14"/>
+  <c r="M51" i="14"/>
+  <c r="M50" i="14"/>
+  <c r="M49" i="14"/>
+  <c r="M48" i="14"/>
+  <c r="M47" i="14"/>
+  <c r="M46" i="14"/>
+  <c r="M45" i="14"/>
+  <c r="M44" i="14"/>
+  <c r="M43" i="14"/>
+  <c r="M42" i="14"/>
+  <c r="M41" i="14"/>
+  <c r="M40" i="14"/>
+  <c r="M39" i="14"/>
+  <c r="M38" i="14"/>
+  <c r="M37" i="14"/>
+  <c r="M36" i="14"/>
+  <c r="M35" i="14"/>
+  <c r="M34" i="14"/>
+  <c r="M33" i="14"/>
+  <c r="M32" i="14"/>
+  <c r="M31" i="14"/>
+  <c r="M30" i="14"/>
+  <c r="M29" i="14"/>
+  <c r="M28" i="14"/>
+  <c r="M27" i="14"/>
+  <c r="M26" i="14"/>
+  <c r="M25" i="14"/>
+  <c r="M24" i="14"/>
+  <c r="M23" i="14"/>
+  <c r="M22" i="14"/>
+  <c r="M21" i="14"/>
+  <c r="M20" i="14"/>
+  <c r="M19" i="14"/>
+  <c r="M18" i="14"/>
+  <c r="M17" i="14"/>
+  <c r="M16" i="14"/>
+  <c r="M15" i="14"/>
+  <c r="M14" i="14"/>
+  <c r="M13" i="14"/>
+  <c r="M12" i="14"/>
+  <c r="M11" i="14"/>
+  <c r="M10" i="14"/>
+  <c r="M100" i="13"/>
+  <c r="C53" i="63" l="1"/>
+  <c r="H53" i="63" s="1"/>
+  <c r="H51" i="63"/>
+  <c r="C53" i="62"/>
+  <c r="H53" i="62" s="1"/>
+  <c r="H51" i="62"/>
+  <c r="C53" i="61"/>
+  <c r="H53" i="61" s="1"/>
+  <c r="H51" i="61"/>
+  <c r="C53" i="60"/>
+  <c r="H53" i="60" s="1"/>
+  <c r="H51" i="60"/>
+  <c r="C53" i="59"/>
+  <c r="H53" i="59" s="1"/>
+  <c r="H51" i="59"/>
+  <c r="C53" i="58"/>
+  <c r="H53" i="58" s="1"/>
+  <c r="H51" i="58"/>
+  <c r="C53" i="57"/>
+  <c r="H53" i="57" s="1"/>
+  <c r="H51" i="57"/>
+  <c r="C53" i="56"/>
+  <c r="H53" i="56" s="1"/>
+  <c r="H51" i="56"/>
+  <c r="C53" i="55"/>
+  <c r="H53" i="55" s="1"/>
+  <c r="H51" i="55"/>
+  <c r="C53" i="54"/>
+  <c r="H53" i="54" s="1"/>
+  <c r="H51" i="54"/>
+  <c r="C53" i="53"/>
+  <c r="H53" i="53" s="1"/>
+  <c r="H51" i="53"/>
+  <c r="C53" i="52"/>
+  <c r="H53" i="52" s="1"/>
+  <c r="H51" i="52"/>
+  <c r="C53" i="51"/>
+  <c r="H53" i="51" s="1"/>
+  <c r="H51" i="51"/>
+  <c r="C53" i="50"/>
+  <c r="H53" i="50" s="1"/>
+  <c r="H51" i="50"/>
+  <c r="C53" i="48"/>
+  <c r="H53" i="48" s="1"/>
+  <c r="H51" i="48"/>
+  <c r="H51" i="47"/>
+  <c r="C53" i="47"/>
+  <c r="H53" i="47" s="1"/>
+  <c r="C53" i="46"/>
+  <c r="H53" i="46" s="1"/>
+  <c r="H51" i="46"/>
+  <c r="C53" i="45"/>
+  <c r="H53" i="45" s="1"/>
+  <c r="H51" i="45"/>
+  <c r="C53" i="44"/>
+  <c r="H53" i="44" s="1"/>
+  <c r="H51" i="44"/>
+  <c r="C53" i="43"/>
+  <c r="H53" i="43" s="1"/>
+  <c r="H51" i="43"/>
+  <c r="H51" i="42"/>
+  <c r="C53" i="42"/>
+  <c r="H53" i="42" s="1"/>
+  <c r="H51" i="41"/>
+  <c r="C53" i="41"/>
+  <c r="H53" i="41" s="1"/>
+  <c r="M14" i="13"/>
+  <c r="M15" i="13"/>
+  <c r="M16" i="13"/>
+  <c r="M17" i="13"/>
+  <c r="M18" i="13"/>
+  <c r="M19" i="13"/>
+  <c r="M20" i="13"/>
+  <c r="M21" i="13"/>
+  <c r="M22" i="13"/>
+  <c r="M23" i="13"/>
+  <c r="M24" i="13"/>
+  <c r="M25" i="13"/>
+  <c r="M26" i="13"/>
+  <c r="M27" i="13"/>
+  <c r="M28" i="13"/>
+  <c r="M29" i="13"/>
+  <c r="M30" i="13"/>
+  <c r="M31" i="13"/>
+  <c r="M32" i="13"/>
+  <c r="M33" i="13"/>
+  <c r="M34" i="13"/>
+  <c r="M35" i="13"/>
+  <c r="M36" i="13"/>
+  <c r="M37" i="13"/>
+  <c r="M38" i="13"/>
+  <c r="M39" i="13"/>
+  <c r="M40" i="13"/>
+  <c r="M41" i="13"/>
+  <c r="M42" i="13"/>
+  <c r="M43" i="13"/>
+  <c r="M44" i="13"/>
+  <c r="M45" i="13"/>
+  <c r="M46" i="13"/>
+  <c r="M47" i="13"/>
+  <c r="M48" i="13"/>
+  <c r="M49" i="13"/>
+  <c r="M50" i="13"/>
+  <c r="M51" i="13"/>
+  <c r="M52" i="13"/>
+  <c r="M53" i="13"/>
+  <c r="M54" i="13"/>
+  <c r="M55" i="13"/>
+  <c r="M56" i="13"/>
+  <c r="M57" i="13"/>
+  <c r="M58" i="13"/>
+  <c r="M59" i="13"/>
+  <c r="M60" i="13"/>
+  <c r="M61" i="13"/>
+  <c r="M62" i="13"/>
+  <c r="M63" i="13"/>
+  <c r="M64" i="13"/>
+  <c r="M65" i="13"/>
+  <c r="M66" i="13"/>
+  <c r="M67" i="13"/>
+  <c r="M68" i="13"/>
+  <c r="M69" i="13"/>
+  <c r="M70" i="13"/>
+  <c r="M71" i="13"/>
+  <c r="M72" i="13"/>
+  <c r="M73" i="13"/>
+  <c r="M74" i="13"/>
+  <c r="M75" i="13"/>
+  <c r="M76" i="13"/>
+  <c r="M77" i="13"/>
+  <c r="M78" i="13"/>
+  <c r="M79" i="13"/>
+  <c r="M80" i="13"/>
+  <c r="M81" i="13"/>
+  <c r="M82" i="13"/>
+  <c r="M83" i="13"/>
+  <c r="M84" i="13"/>
+  <c r="M85" i="13"/>
+  <c r="M86" i="13"/>
+  <c r="M87" i="13"/>
+  <c r="M88" i="13"/>
+  <c r="M89" i="13"/>
+  <c r="M90" i="13"/>
+  <c r="M91" i="13"/>
+  <c r="M92" i="13"/>
+  <c r="M93" i="13"/>
+  <c r="M94" i="13"/>
+  <c r="M95" i="13"/>
+  <c r="M96" i="13"/>
+  <c r="M97" i="13"/>
+  <c r="M98" i="13"/>
+  <c r="M99" i="13"/>
+  <c r="D13" i="11" a="1"/>
+  <c r="C13" i="11" a="1"/>
+  <c r="H52" i="12" l="1"/>
+  <c r="G51" i="12"/>
+  <c r="G53" i="12" s="1"/>
+  <c r="F51" i="12"/>
+  <c r="F53" i="12" s="1"/>
+  <c r="E51" i="12"/>
+  <c r="E53" i="12" s="1"/>
+  <c r="D51" i="12"/>
+  <c r="D53" i="12" s="1"/>
+  <c r="C51" i="12"/>
+  <c r="H49" i="12"/>
+  <c r="H48" i="12"/>
+  <c r="H47" i="12"/>
+  <c r="H25" i="12"/>
+  <c r="G25" i="12"/>
+  <c r="F25" i="12"/>
+  <c r="E25" i="12"/>
+  <c r="D25" i="12"/>
+  <c r="C25" i="12"/>
+  <c r="I24" i="12"/>
+  <c r="I23" i="12"/>
+  <c r="I25" i="12" s="1"/>
+  <c r="G51" i="10"/>
+  <c r="F51" i="10"/>
+  <c r="F53" i="10" s="1"/>
+  <c r="E51" i="10"/>
+  <c r="E53" i="10" s="1"/>
+  <c r="D51" i="10"/>
+  <c r="D53" i="10" s="1"/>
+  <c r="C51" i="10"/>
+  <c r="G14" i="11" a="1"/>
+  <c r="E14" i="11" a="1"/>
+  <c r="F14" i="11" a="1"/>
+  <c r="C14" i="11" a="1"/>
+  <c r="H51" i="12" l="1"/>
+  <c r="H51" i="10"/>
+  <c r="C53" i="10"/>
+  <c r="C53" i="12"/>
+  <c r="H53" i="12" s="1"/>
+  <c r="H49" i="10"/>
+  <c r="H48" i="10"/>
+  <c r="H47" i="10"/>
+  <c r="H52" i="10"/>
+  <c r="G53" i="10"/>
+  <c r="H25" i="10"/>
+  <c r="G25" i="10"/>
+  <c r="F25" i="10"/>
+  <c r="E25" i="10"/>
+  <c r="D25" i="10"/>
+  <c r="F13" i="11" s="1" a="1"/>
+  <c r="C25" i="10"/>
+  <c r="E13" i="11" s="1" a="1"/>
+  <c r="I24" i="10"/>
+  <c r="I23" i="10"/>
+  <c r="I25" i="10" l="1"/>
+  <c r="G13" i="11" s="1" a="1"/>
+  <c r="H53" i="10"/>
   <c r="T31" i="7" l="1"/>
   <c r="R31" i="7"/>
   <c r="Q31" i="7"/>
   <c r="P31" i="7"/>
   <c r="N31" i="7"/>
   <c r="M31" i="7"/>
   <c r="S7" i="7"/>
   <c r="S31" i="7"/>
   <c r="O7" i="7"/>
   <c r="O31" i="7" s="1"/>
-  <c r="L30" i="6"/>
-  <c r="K30" i="6"/>
+  <c r="G37" i="11"/>
+  <c r="F37" i="11"/>
+  <c r="E37" i="11"/>
+  <c r="D37" i="11"/>
+  <c r="C37" i="11"/>
+  <c r="G36" i="11"/>
+  <c r="F36" i="11"/>
+  <c r="E36" i="11"/>
+  <c r="D36" i="11"/>
+  <c r="C36" i="11"/>
+  <c r="G35" i="11"/>
+  <c r="F35" i="11"/>
+  <c r="E35" i="11"/>
+  <c r="D35" i="11"/>
+  <c r="C35" i="11"/>
+  <c r="G34" i="11"/>
+  <c r="F34" i="11"/>
+  <c r="E34" i="11"/>
+  <c r="D34" i="11"/>
+  <c r="C34" i="11"/>
+  <c r="G33" i="11"/>
+  <c r="F33" i="11"/>
+  <c r="E33" i="11"/>
+  <c r="D33" i="11"/>
+  <c r="C33" i="11"/>
+  <c r="G32" i="11"/>
+  <c r="F32" i="11"/>
+  <c r="E32" i="11"/>
+  <c r="D32" i="11"/>
+  <c r="C32" i="11"/>
+  <c r="G31" i="11"/>
+  <c r="F31" i="11"/>
+  <c r="E31" i="11"/>
+  <c r="D31" i="11"/>
+  <c r="C31" i="11"/>
+  <c r="G30" i="11"/>
+  <c r="F30" i="11"/>
+  <c r="E30" i="11"/>
+  <c r="D30" i="11"/>
+  <c r="C30" i="11"/>
+  <c r="G29" i="11"/>
+  <c r="F29" i="11"/>
+  <c r="E29" i="11"/>
+  <c r="D29" i="11"/>
+  <c r="C29" i="11"/>
+  <c r="G28" i="11"/>
+  <c r="F28" i="11"/>
+  <c r="E28" i="11"/>
+  <c r="D28" i="11"/>
+  <c r="C28" i="11"/>
+  <c r="G27" i="11"/>
+  <c r="F27" i="11"/>
+  <c r="E27" i="11"/>
+  <c r="D27" i="11"/>
+  <c r="C27" i="11"/>
+  <c r="G26" i="11"/>
+  <c r="F26" i="11"/>
+  <c r="E26" i="11"/>
+  <c r="D26" i="11"/>
+  <c r="C26" i="11"/>
+  <c r="G25" i="11"/>
+  <c r="F25" i="11"/>
+  <c r="E25" i="11"/>
+  <c r="D25" i="11"/>
+  <c r="C25" i="11"/>
+  <c r="G24" i="11"/>
+  <c r="F24" i="11"/>
+  <c r="E24" i="11"/>
+  <c r="D24" i="11"/>
+  <c r="C24" i="11"/>
+  <c r="G23" i="11"/>
+  <c r="F23" i="11"/>
+  <c r="E23" i="11"/>
+  <c r="D23" i="11"/>
+  <c r="C23" i="11"/>
+  <c r="G22" i="11"/>
+  <c r="F22" i="11"/>
+  <c r="E22" i="11"/>
+  <c r="D22" i="11"/>
+  <c r="C22" i="11"/>
+  <c r="G21" i="11"/>
+  <c r="F21" i="11"/>
+  <c r="E21" i="11"/>
+  <c r="D21" i="11"/>
+  <c r="C21" i="11"/>
+  <c r="G20" i="11"/>
+  <c r="F20" i="11"/>
+  <c r="E20" i="11"/>
+  <c r="D20" i="11"/>
+  <c r="C20" i="11"/>
+  <c r="G19" i="11"/>
+  <c r="F19" i="11"/>
+  <c r="E19" i="11"/>
+  <c r="D19" i="11"/>
+  <c r="C19" i="11"/>
+  <c r="G18" i="11"/>
+  <c r="F18" i="11"/>
+  <c r="E18" i="11"/>
+  <c r="D18" i="11"/>
+  <c r="C18" i="11"/>
+  <c r="G17" i="11"/>
+  <c r="F17" i="11"/>
+  <c r="E17" i="11"/>
+  <c r="D17" i="11"/>
+  <c r="C17" i="11"/>
+  <c r="G16" i="11"/>
+  <c r="F16" i="11"/>
+  <c r="E16" i="11"/>
+  <c r="D16" i="11"/>
+  <c r="C16" i="11"/>
+  <c r="G15" i="11"/>
+  <c r="F15" i="11"/>
+  <c r="E15" i="11"/>
+  <c r="D15" i="11"/>
+  <c r="C15" i="11"/>
+  <c r="G14" i="11"/>
+  <c r="F14" i="11"/>
+  <c r="E14" i="11"/>
+  <c r="D14" i="11"/>
+  <c r="C14" i="11"/>
+  <c r="G13" i="11"/>
+  <c r="G38" i="11" s="1"/>
+  <c r="F13" i="11"/>
+  <c r="F38" i="11" s="1"/>
+  <c r="E13" i="11"/>
+  <c r="E38" i="11" s="1"/>
+  <c r="D13" i="11"/>
+  <c r="C13" i="11"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>McRee, Lanier T</author>
   </authors>
   <commentList>
     <comment ref="J5" authorId="0" shapeId="0" xr:uid="{865EC9C7-11DB-438E-9FB5-AE70A8CE677B}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>McRee, Lanier T:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Maybe we could have a list of priorities to select!</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
+<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
+<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
+  <metadataTypes count="1">
+    <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
+  </metadataTypes>
+  <futureMetadata name="XLDAPR" count="1">
+    <bk>
+      <extLst>
+        <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
+          <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
+        </ext>
+      </extLst>
+    </bk>
+  </futureMetadata>
+  <cellMetadata count="1">
+    <bk>
+      <rc t="1" v="0"/>
+    </bk>
+  </cellMetadata>
+</metadata>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1541" uniqueCount="214">
   <si>
-    <t>Instructions for Budget Request Tabs</t>
+    <t>Instructions for Capital Budget Request Tabs</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">This form is to submit initial requests for changes to </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>capital</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> budgets.</t>
     </r>
   </si>
   <si>
-    <t>Please enter all capital project requests into the Capital Requests tab and all R&amp;R requests into the R&amp;R Requests tab (if applicable).</t>
+    <t xml:space="preserve">The Summary tab will auto-populate the applicable information reported in each numbered tab. </t>
+  </si>
+  <si>
+    <t>Information for each capital project request should be provided in the numbered tabs.</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Include all requests regardless of budget code or division/ program on the appropriate tab. </t>
-[...9 lines deleted...]
-      <t xml:space="preserve">For example, do </t>
+      <t xml:space="preserve">Do </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>NOT</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> create new tabs for Capital Requests for each budget code. Include all capital budget requests on the single Change Request tab.</t>
+      <t xml:space="preserve"> create new tabs.</t>
     </r>
   </si>
   <si>
-    <t>A description of the columns captured on each tab is provided below.</t>
+    <t>A description of the fields captured on each tab is provided below.</t>
   </si>
   <si>
-    <t>Column</t>
+    <t>Field</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Columns to be Completed on All Tabs</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">Provide the Division or Program for the request. </t>
+    <t xml:space="preserve">Capital Improvement Plan </t>
   </si>
   <si>
     <t>Priority</t>
   </si>
   <si>
-    <t>Indicate the request's priority level among the agency's expansion items. Agencies should rank their requests in priority order, with "1" indicating the highest priority request, with higher numbers indicating decreasing prioritization for the agency.</t>
+    <t>Agencies should enter their requests in priority order, with "1" indicating the highest priority request and higher numbers indicating decreasing prioritization for the agency.</t>
   </si>
   <si>
     <t>Request Title</t>
   </si>
   <si>
     <t>Brief title with enough specificity to identify the request.</t>
   </si>
   <si>
-    <t>Request Description</t>
+    <t xml:space="preserve">Request Description </t>
   </si>
   <si>
-    <t>Provide a short description of the request, including the specific activities, functions, and services provided and a timeline for expenditures and positions (if any).  If request is a Legislative Mandate, please list Citation. Two to three sentences should suffice.</t>
+    <t>Please provide a summary of the justification for the request, including any data and evidence that describes the need. One to two sentences should suffice.</t>
+  </si>
+  <si>
+    <t>Division/Institution/Program</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provide the Division, Institution, or Program for the request. </t>
+  </si>
+  <si>
+    <t>Funding Source</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provide the funding source for the requested capital improvement project. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Project Costs </t>
+  </si>
+  <si>
+    <t xml:space="preserve">To the extent possible, provide the cash flow for requested capital improvement projects across a six-year period. </t>
+  </si>
+  <si>
+    <t>Maintenance &amp; Operating Costs</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Please enter an estimate of the maintenance and operating costs that would be associated with the capital improvement project for each of the first five fiscal years. </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(For R&amp;R: only required for FY 2027-29 R&amp;R projects)</t>
+    </r>
+  </si>
+  <si>
+    <t>Estimated Project Schedule</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Please provide the estimated project schedule for each request.  </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(For R&amp;R: only required for FY 2027-29 R&amp;R projects)</t>
+    </r>
+  </si>
+  <si>
+    <t>Fields to be Completed on All Capital Tabs</t>
+  </si>
+  <si>
+    <t>Projects for which funding is required in FY 2027-29 should have an OC-25 and will require detailed costing in the WS-IIIs.</t>
+  </si>
+  <si>
+    <t>Division/Institution</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provide the Division or Institution for the request. </t>
+  </si>
+  <si>
+    <t>Project Title</t>
+  </si>
+  <si>
+    <t>Location (County)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provide the county where the requested capital project is located. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Project Code </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provide the project code if the capital request is for a project that has been authorized by the General Assembly. Leave blank if the request is for a new capital project. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total Project Authorization </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provide the most recent total project authorization as enacted by law. Leave blank if the request is for a new capital project. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Session Law </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provide the Session Law authorizing the newest or most recent total project authorization. Leave blank if the request is for a new capital project.  </t>
+  </si>
+  <si>
+    <t>Project Description</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provide a short description of the request, including the specific activities, functions, and services provided and a timeline for expenditures and positions (if any).  If request is a Legislative Mandate, please list Citation. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Problem or Opportunity </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Describe the problem or opportunity the capital request seeks to address, including any ramifications for the agency if the request is not funded. </t>
+  </si>
+  <si>
+    <t>This section includes categories based on the capital improvement needs criteria outlined in GS 143C-8-3.</t>
   </si>
   <si>
     <t>Have you requested this item before?</t>
   </si>
   <si>
     <t>Indicate whether you have previously requested this item, and in which fiscal year.</t>
   </si>
   <si>
-    <t xml:space="preserve"> Capital Requests Columns</t>
+    <t xml:space="preserve">Is a special provision needed? </t>
   </si>
   <si>
-    <t>These categories are based on the capital improvement needs criteria outlined in G.S. 143C-8-3.</t>
+    <t xml:space="preserve">Indicate if this request will require a special provision(s). </t>
   </si>
   <si>
     <t>Does this request have a matching OC 25?</t>
   </si>
   <si>
-    <t xml:space="preserve">An OC-25 form, signed off by the State Construction Office, is required. </t>
+    <t xml:space="preserve">An OC-25 form, signed off by the State Construction Office, is required and the reference number must be provided. </t>
   </si>
   <si>
     <t>Federal or State Mandate</t>
   </si>
   <si>
     <t>Indicate if this request is due to a federal or state mandate.</t>
   </si>
   <si>
     <t>Health &amp; Safety</t>
   </si>
   <si>
     <t>Indicate if this request is to address health and safety considerations.</t>
   </si>
   <si>
     <t>Needed for Gov't Services</t>
   </si>
   <si>
     <t>Is this project needed in order to continue existing or provide new government services?</t>
   </si>
   <si>
     <t>Extend Useful Life</t>
   </si>
   <si>
     <t>Will this project extend the useful life of the building?</t>
   </si>
   <si>
     <t>Increase Operational Efficiency</t>
   </si>
   <si>
     <t>Will this project increase operational efficiency?</t>
   </si>
   <si>
-    <t>Timing  - What is the anticipated timeframe for planning and construction?</t>
+    <t xml:space="preserve">Estimated Project Schedule </t>
   </si>
   <si>
-    <t>Please enter the timeframe anticipated for the start and completion of work - for example, enter "2024-26" for a project where planning will begin in 2024 and construction will be completed in 2026.</t>
+    <t xml:space="preserve">Please provide the estimated project schedule for each request. </t>
   </si>
   <si>
-    <t>Operating Costs</t>
+    <t xml:space="preserve">Maintenance &amp; Operational Costs </t>
   </si>
   <si>
-    <t>Please enter an estimate of operating costs that would be associated with the new capital project.</t>
+    <t>Please enter an estimate of the maintenance and operating costs that would be associated with the capital project for each of the first five fiscal years.</t>
   </si>
   <si>
-    <t>R &amp; R Requests Columns</t>
+    <t>[Insert Agency Name]</t>
   </si>
   <si>
-    <t>These categories are based on the allowable use of funds for the Repair and Renovation Reserve outlined in G.S. 143C-4-3.</t>
+    <t>Capital Six-Year Improvement Plan</t>
   </si>
   <si>
-    <t>Summary of Request Justification</t>
+    <t xml:space="preserve">Name: </t>
   </si>
   <si>
-    <t>Please provide a summary of the justification for the R&amp;R request, including any data and evidence that describes the need. One to two sentences should suffice.</t>
+    <t>Phone:</t>
   </si>
   <si>
-    <t>An OC-25 form, signed off by the State Construction Office is required for Non General Fund R&amp;R requests.</t>
+    <t xml:space="preserve">Email: </t>
   </si>
   <si>
-    <t>Type of Repair Requested</t>
-[...8 lines deleted...]
-    <t>Department of XXXXX - Capital Requests</t>
+    <t>I. Capital Projects</t>
   </si>
   <si>
     <t>Project Costs</t>
   </si>
   <si>
-    <t>Timing</t>
+    <t>Maintenance &amp; Operating Cost Estimates</t>
   </si>
   <si>
-    <t>Division/ Program</t>
+    <t>Request Description</t>
   </si>
   <si>
-    <t>Priority Ranking</t>
+    <r>
+      <t xml:space="preserve">Funding Source 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(e.g., SCIF, NGF, etc.)</t>
+    </r>
   </si>
   <si>
-    <t>Have you requested this item before (Y/N)? In which fiscal year?</t>
+    <t>FY 2027-28</t>
   </si>
   <si>
-    <t>Is a Special Provision needed?</t>
+    <t>FY 2028-29</t>
   </si>
   <si>
-    <t>Agency Goal</t>
+    <t>FY 2029-30</t>
   </si>
   <si>
-    <t>Federal or  State Mandate?</t>
+    <t>FY 2030-31</t>
   </si>
   <si>
-    <t>Health &amp; Safety?</t>
+    <t>FY 2031-32</t>
   </si>
   <si>
-    <t>Needed for Gov't Services?</t>
+    <t>FY 2032-33</t>
   </si>
   <si>
-    <t>Extend Useful Life?</t>
+    <t>Total Project Authorization</t>
   </si>
   <si>
-    <t>Increase Operational Efficiency?</t>
+    <t xml:space="preserve">Year 1 </t>
   </si>
   <si>
-    <t>Requirements</t>
+    <t>Year 2</t>
   </si>
   <si>
-    <t>Receipts</t>
+    <t>Year 3</t>
   </si>
   <si>
-    <t>Appropriation</t>
+    <t>Year 4</t>
   </si>
   <si>
-    <t>What is the anticipated timeframe for planning and construction?</t>
+    <t xml:space="preserve">Year 5 </t>
   </si>
   <si>
-    <t>Please describe the future operating costs for this project.</t>
+    <t>Design Start</t>
   </si>
   <si>
-    <t>Analyst/Dept Notes</t>
+    <t>Construction Start</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Completion </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Occupancy </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Project A </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Builds a new exhibit for a whale shark. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aquariums </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SCIF </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Project B </t>
+  </si>
+  <si>
+    <t>HVAC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fort Fisher </t>
+  </si>
+  <si>
+    <t>SCIF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Project C </t>
+  </si>
+  <si>
+    <t>Expansion</t>
+  </si>
+  <si>
+    <t>Historic Sites</t>
+  </si>
+  <si>
+    <t>Capital Six-Year Improvement Plan - R&amp;R</t>
+  </si>
+  <si>
+    <t>I. Repair &amp; Renovations</t>
+  </si>
+  <si>
+    <r>
+      <t>Maintenance &amp; Operating Cost Estimates
+*</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>This section is only required for R&amp;R projects requesting funds for the FY 2027-29 biennium.*</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Estimated Project Schedule 
+*</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>This section is only required for R&amp;R projects requesting funds for the FY 2027-29 biennium.*</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">FY 2027-29 Capital Request Form </t>
+  </si>
+  <si>
+    <t>Priority:</t>
+  </si>
+  <si>
+    <t>Division/Institution:</t>
+  </si>
+  <si>
+    <t>Aquarium</t>
+  </si>
+  <si>
+    <t>Project Title:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Project X </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Location (County): </t>
+  </si>
+  <si>
+    <t>Wake</t>
+  </si>
+  <si>
+    <t>For Authorized Projects</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Project Code: </t>
+  </si>
+  <si>
+    <t>Total Project Authorization:</t>
+  </si>
+  <si>
+    <t>Session Law:</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Project Description &amp; Justification </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(include short description of type, nature and extent of work required, the need for the project, and the expected impact):</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Problem or Opportunity </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(What problem or opportunity does this request seek to address? What happens if this request is not funded?)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Project Cost Summary </t>
+  </si>
+  <si>
+    <t>2027-28</t>
+  </si>
+  <si>
+    <t>2028-29</t>
+  </si>
+  <si>
+    <t>2029-30</t>
+  </si>
+  <si>
+    <t>2030-31</t>
+  </si>
+  <si>
+    <t>2031-32</t>
+  </si>
+  <si>
+    <t>2032-33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total </t>
+  </si>
+  <si>
+    <t>Total Requirements</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total Receipts </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Net Appropration </t>
+  </si>
+  <si>
+    <t>(Dropdown)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Have you requested this project before? </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Year first requested: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Does this request have a matching OC-25? </t>
+  </si>
+  <si>
+    <t xml:space="preserve">OC-25 Reference #: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Federal or State Mandate? </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Health &amp; Safety? </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Needed for Gov't Services? </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Extend Useful Life? </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Increase Operational Efficiency? </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Estimated Project Schedule (Dates) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Design Start: </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Completion: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Construction Start: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Occupancy: </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Maintenance &amp; Operational Costs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Required per SL 2026-41, Sec. 5.13(a))</t>
+    </r>
+  </si>
+  <si>
+    <t>Year 1</t>
+  </si>
+  <si>
+    <t>Year 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Positions: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Personnel: </t>
+  </si>
+  <si>
+    <t>Maintenance:</t>
+  </si>
+  <si>
+    <t>Utilities:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Equipment and Other Operating: </t>
+  </si>
+  <si>
+    <t>Total Requirements:</t>
+  </si>
+  <si>
+    <t>Total Receipts:</t>
+  </si>
+  <si>
+    <t>Net Appropriation:</t>
   </si>
   <si>
     <t>Department of Transportation</t>
   </si>
   <si>
     <t>Brief Justification</t>
+  </si>
+  <si>
+    <t>Division/ Program</t>
   </si>
   <si>
     <t>Legislative Mandate?</t>
   </si>
   <si>
     <t>Mandate Citation</t>
   </si>
   <si>
     <t>IT Project?</t>
   </si>
   <si>
     <t>Governor's</t>
   </si>
   <si>
     <t>Agency</t>
   </si>
   <si>
     <t>R or NR</t>
   </si>
   <si>
-    <t>Year 1</t>
+    <t>Title</t>
   </si>
   <si>
-    <t>Year 2</t>
+    <t>Budget Code</t>
   </si>
   <si>
-    <t>Title</t>
+    <t>Requirements</t>
+  </si>
+  <si>
+    <t>Receipts</t>
+  </si>
+  <si>
+    <t>Appropriation</t>
   </si>
   <si>
     <t>FTE</t>
   </si>
   <si>
+    <t>Analyst/Dept Notes</t>
+  </si>
+  <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Department of XXXXX - One-Time R&amp;R Requests</t>
+    <t xml:space="preserve">Zoo </t>
   </si>
   <si>
-    <t>Supported by Facility Condition Assessment Program (FCAP) assessment?</t>
+    <t>Project Y</t>
   </si>
   <si>
-    <t xml:space="preserve">Summary of Request Justification </t>
+    <t xml:space="preserve">DNCR 21-5 </t>
+  </si>
+  <si>
+    <t>SL 2023-134</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Increase in authorization due to cost escalation. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Request additional funds due to inflation. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Appropration </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Maintenace &amp; Operational Costs </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Required per SL 2026-41, Sec. 5.13(a))</t>
+    </r>
+  </si>
+  <si>
+    <t>Receipts:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2027-2029 Capital Request Form </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Capital Request Summary List </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(list will auto-populate)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Agency: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Budget Code: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phone: </t>
+  </si>
+  <si>
+    <t>Total Estimated Cost</t>
+  </si>
+  <si>
+    <t>Net Appropriation Total</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Federal</t>
   </si>
   <si>
     <t>(1) Roof repairs and replacements</t>
   </si>
   <si>
     <t>G.S.</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>(2) Structural repairs</t>
   </si>
@@ -532,69 +2066,60 @@
   </si>
   <si>
     <t>(6) Fire Safety Needs Improvements</t>
   </si>
   <si>
     <t>(7) Energy Efficiency Improvements</t>
   </si>
   <si>
     <t>(8) Removal of asbestos, lead paint, and other contaminants, USTs</t>
   </si>
   <si>
     <t>(9) Improve use of existing space</t>
   </si>
   <si>
     <t>(10) Historical restoration</t>
   </si>
   <si>
     <t>(11) Roads, walks, drives, utilities infrastructure improvements</t>
   </si>
   <si>
     <t>(12) Drainage and landscape improvements</t>
   </si>
   <si>
     <t>(13) Building demolition</t>
   </si>
-  <si>
-[...7 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -698,120 +2223,190 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <i/>
-      <sz val="11"/>
-[...7 lines deleted...]
-      <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="7">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.39997558519241921"/>
-        <bgColor theme="6" tint="0.79998168889431442"/>
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
+        <fgColor rgb="FFFFFF99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="29">
+  <borders count="44">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -856,2475 +2451,3120 @@
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...112 lines deleted...]
-    <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
-      <bottom style="thin">
-[...59 lines deleted...]
-      </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="107">
+  <cellXfs count="191">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...111 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="5" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="5" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="5" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="5" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="89">
+  <dxfs count="98">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="1" formatCode="0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <top style="medium">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thick">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thick">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thick">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
           <color rgb="FF000000"/>
         </left>
-        <right/>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </bottom>
         <vertical style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
           <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thick">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thick">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border>
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </left>
         <right style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </right>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </bottom>
         <vertical style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border>
-[...1 lines deleted...]
-          <color rgb="FF000000"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thick">
+          <color indexed="64"/>
         </left>
         <right style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </right>
         <top style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </top>
         <bottom style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </bottom>
         <vertical style="thin">
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
-          <color rgb="FF000000"/>
-[...47 lines deleted...]
-          <color rgb="FF000000"/>
+          <color indexed="64"/>
         </horizontal>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="medium">
           <color indexed="64"/>
         </left>
         <right/>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0" tint="-0.14999847407452621"/>
         </patternFill>
       </fill>
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color rgb="FF000000"/>
         </left>
-        <right style="thin">
-          <color rgb="FF000000"/>
+        <right style="medium">
+          <color indexed="64"/>
         </right>
         <top style="thin">
           <color rgb="FF000000"/>
         </top>
         <bottom style="thin">
           <color rgb="FF000000"/>
         </bottom>
-        <vertical style="thin">
-[...1 lines deleted...]
-        </vertical>
+        <vertical/>
         <horizontal style="thin">
           <color rgb="FF000000"/>
         </horizontal>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0" tint="-0.14999847407452621"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...380 lines deleted...]
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color rgb="FF000000"/>
         </left>
         <right style="thin">
           <color rgb="FF000000"/>
         </right>
         <top style="thin">
           <color rgb="FF000000"/>
         </top>
         <bottom style="thin">
           <color rgb="FF000000"/>
         </bottom>
-        <vertical style="thin">
-[...4 lines deleted...]
-        </horizontal>
+        <vertical/>
+        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
-[...6 lines deleted...]
-      </border>
     </dxf>
     <dxf>
-      <font>
-[...53 lines deleted...]
-      <border>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border outline="0">
         <left style="thin">
           <color rgb="FF000000"/>
         </left>
         <right style="thin">
           <color rgb="FF000000"/>
         </right>
         <top style="thin">
           <color rgb="FF000000"/>
         </top>
         <bottom style="thin">
           <color rgb="FF000000"/>
         </bottom>
-        <vertical style="thin">
-[...4 lines deleted...]
-        </horizontal>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
-[...6 lines deleted...]
-      </border>
     </dxf>
     <dxf>
-      <font>
-[...36 lines deleted...]
-      <border>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border outline="0">
         <left style="thin">
           <color rgb="FF000000"/>
         </left>
         <right style="thin">
           <color rgb="FF000000"/>
         </right>
         <top style="thin">
           <color rgb="FF000000"/>
         </top>
         <bottom style="thin">
           <color rgb="FF000000"/>
         </bottom>
-        <vertical style="thin">
-[...4 lines deleted...]
-        </horizontal>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
-[...6 lines deleted...]
-      </border>
     </dxf>
     <dxf>
-      <numFmt numFmtId="34" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
-[...18 lines deleted...]
-      <border diagonalUp="0" diagonalDown="0">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border outline="0">
         <left style="thin">
           <color rgb="FF000000"/>
         </left>
         <right style="thin">
           <color rgb="FF000000"/>
         </right>
         <top style="thin">
           <color rgb="FF000000"/>
         </top>
         <bottom style="thin">
           <color rgb="FF000000"/>
         </bottom>
-        <vertical style="thin">
-[...4 lines deleted...]
-        </horizontal>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
-[...8 lines deleted...]
-      </border>
     </dxf>
     <dxf>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...4 lines deleted...]
-        <right style="thin">
+      <border outline="0">
+        <right style="medium">
           <color rgb="FF000000"/>
         </right>
-        <top/>
-[...849 lines deleted...]
-        <top style="thin">
+        <top style="medium">
           <color rgb="FF000000"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border>
         <left style="thin">
           <color rgb="FF000000"/>
         </left>
         <right style="thin">
           <color rgb="FF000000"/>
         </right>
         <top/>
         <bottom/>
         <vertical style="thin">
           <color rgb="FF000000"/>
         </vertical>
         <horizontal style="thin">
           <color rgb="FF000000"/>
         </horizontal>
       </border>
     </dxf>
     <dxf>
-      <border>
+      <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thick">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thick">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thick">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thick">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thick">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thick">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.14999847407452621"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal style="thin">
+          <color rgb="FF000000"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0" tint="-0.14999847407452621"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border outline="0">
         <left style="thin">
           <color rgb="FF000000"/>
         </left>
         <right style="thin">
           <color rgb="FF000000"/>
         </right>
         <top style="thin">
           <color rgb="FF000000"/>
         </top>
         <bottom style="thin">
           <color rgb="FF000000"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border outline="0">
+        <left style="thin">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="thin">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="thin">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <right style="medium">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="medium">
+          <color rgb="FF000000"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
       <border>
         <left style="thin">
           <color rgb="FF000000"/>
         </left>
         <right style="thin">
           <color rgb="FF000000"/>
         </right>
         <top/>
         <bottom/>
         <vertical style="thin">
           <color rgb="FF000000"/>
         </vertical>
         <horizontal style="thin">
           <color rgb="FF000000"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFFFF99"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{2545EE26-9AC9-4217-AB94-E4DC6ABD1667}" name="Table6" displayName="Table6" ref="A4:S29" headerRowCount="0" totalsRowCount="1" headerRowDxfId="88" totalsRowDxfId="86" tableBorderDxfId="87" totalsRowBorderDxfId="85">
-[...17 lines deleted...]
-      <totalsRowFormula>SUM(P4:P28)</totalsRowFormula>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{3C04F370-F911-4C29-87B2-F9E01DB240DC}" name="Table72" displayName="Table72" ref="B11:V100" headerRowCount="0" totalsRowShown="0" headerRowDxfId="97" tableBorderDxfId="96">
+  <tableColumns count="21">
+    <tableColumn id="3" xr3:uid="{6096D8B1-8D57-428D-815E-2DB6E18CAFC1}" name="Column3" headerRowDxfId="95" dataDxfId="94"/>
+    <tableColumn id="4" xr3:uid="{52D418DE-31FE-40BF-A316-0256B9E6D1BD}" name="Column4" headerRowDxfId="93" dataDxfId="92"/>
+    <tableColumn id="5" xr3:uid="{CFFFA7EC-55B8-4EDA-8C94-7499A56A7BDB}" name="Column5" headerRowDxfId="91" dataDxfId="90"/>
+    <tableColumn id="1" xr3:uid="{7DF2D6A5-BA1E-4B3B-8AA1-E8BBD079441C}" name="Column6" headerRowDxfId="89" dataDxfId="88"/>
+    <tableColumn id="27" xr3:uid="{4B1A5DA7-83F8-446C-A189-9BC19B96499A}" name="Column1" headerRowDxfId="87" dataDxfId="86"/>
+    <tableColumn id="11" xr3:uid="{4E1DF65F-CBA9-402C-8567-9FCED5222AA0}" name="Column11" headerRowDxfId="85" dataDxfId="84" headerRowCellStyle="Currency" dataCellStyle="Currency"/>
+    <tableColumn id="12" xr3:uid="{E2789725-DEFD-403B-ADFD-B441D684DFD2}" name="Column12" headerRowDxfId="83" dataDxfId="82" headerRowCellStyle="Currency" dataCellStyle="Currency"/>
+    <tableColumn id="7" xr3:uid="{9BAD6E80-62BC-4996-AA94-EFCD98C66C03}" name="Column7" headerRowDxfId="81" dataDxfId="80" headerRowCellStyle="Currency" dataCellStyle="Currency"/>
+    <tableColumn id="8" xr3:uid="{C34CD1BF-6508-4266-8ED4-9AD310451A6A}" name="Column8" headerRowDxfId="79" dataDxfId="78" dataCellStyle="Currency"/>
+    <tableColumn id="13" xr3:uid="{72BAF8CC-E9E6-4581-B183-A3BCB08F9869}" name="Column13" headerRowDxfId="77" dataDxfId="76" dataCellStyle="Currency"/>
+    <tableColumn id="14" xr3:uid="{BDA40BE3-DFFE-4012-B996-ABB30724E8D3}" name="Column14" headerRowDxfId="75" dataDxfId="74" dataCellStyle="Currency"/>
+    <tableColumn id="16" xr3:uid="{B8BC1CBD-E35E-4A3D-8DBD-644399E95105}" name="Column16" headerRowDxfId="73" dataDxfId="72" dataCellStyle="Currency">
+      <calculatedColumnFormula>SUM(Table72[[#This Row],[Column11]:[Column14]])</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="17" xr3:uid="{3FB2A676-05F0-41D7-B8FD-2D676F3CEAA9}" name="Column17" totalsRowFunction="custom" headerRowDxfId="36" dataDxfId="35" totalsRowDxfId="34" dataCellStyle="Currency">
-[...4 lines deleted...]
-    <tableColumn id="19" xr3:uid="{8415C608-FD81-444C-BDF1-A1352A9ECB31}" name="Column19" totalsRowFunction="sum" headerRowDxfId="30" dataDxfId="29" totalsRowDxfId="28"/>
+    <tableColumn id="25" xr3:uid="{4F27CE5D-8E1F-4DD6-B359-B4993A69D980}" name="Column25" headerRowDxfId="71" dataDxfId="70" dataCellStyle="Currency"/>
+    <tableColumn id="24" xr3:uid="{517359BD-60AD-40C9-82B3-C3706CD5040F}" name="Column24" headerRowDxfId="69" dataDxfId="68" dataCellStyle="Currency"/>
+    <tableColumn id="23" xr3:uid="{634EE361-2D0C-454F-B61A-ABFBB977D226}" name="Column23" headerRowDxfId="67" dataDxfId="66" dataCellStyle="Currency"/>
+    <tableColumn id="21" xr3:uid="{B4113B2D-44F7-4D40-9D09-0D78C6CFC3CB}" name="Column21" headerRowDxfId="65" dataDxfId="64" dataCellStyle="Currency"/>
+    <tableColumn id="22" xr3:uid="{000DF1D3-C9F3-48DF-868F-24CAF8AD6F82}" name="Column22" headerRowDxfId="63" dataDxfId="62" dataCellStyle="Currency"/>
+    <tableColumn id="17" xr3:uid="{3FE56089-42E3-408F-963D-0A64EAA68702}" name="Column17" headerRowDxfId="61" dataDxfId="60"/>
+    <tableColumn id="18" xr3:uid="{65B214BC-7A0E-4245-8B52-96A9B91C3F88}" name="Column18" headerRowDxfId="59" dataDxfId="58"/>
+    <tableColumn id="19" xr3:uid="{731566C5-B1D6-4959-B5B0-C8FD510088AD}" name="Column19" headerRowDxfId="57" dataDxfId="56"/>
+    <tableColumn id="20" xr3:uid="{4BB83736-EE23-487B-98AA-0BD60F626B4A}" name="Column20" headerRowDxfId="55" dataDxfId="54"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight18" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{6ADF5C14-C81B-47DD-8F3E-BE42D15F94D6}" name="Table7" displayName="Table7" ref="A6:N29" headerRowCount="0" totalsRowShown="0" headerRowDxfId="27" tableBorderDxfId="26">
-[...14 lines deleted...]
-      <calculatedColumnFormula>K6-L6</calculatedColumnFormula>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{352A8D51-3DFA-4C06-8BA8-C17657409B72}" name="Table723" displayName="Table723" ref="B10:V99" headerRowCount="0" totalsRowShown="0" headerRowDxfId="53" tableBorderDxfId="52">
+  <tableColumns count="21">
+    <tableColumn id="3" xr3:uid="{4EE633E2-821A-4020-BC63-2517AE6D29B6}" name="Column3" headerRowDxfId="51" dataDxfId="50"/>
+    <tableColumn id="4" xr3:uid="{18CDF432-247E-4B7E-9B91-69C3B08BEE9B}" name="Column4" headerRowDxfId="49" dataDxfId="48"/>
+    <tableColumn id="5" xr3:uid="{6297BBB2-E356-41F3-8710-967CAEB10BCA}" name="Column5" headerRowDxfId="47" dataDxfId="46"/>
+    <tableColumn id="1" xr3:uid="{8AD1D3A3-AE46-48B1-BE08-3FCB00A2F18D}" name="Column6" headerRowDxfId="45" dataDxfId="44"/>
+    <tableColumn id="27" xr3:uid="{699A6EFB-66A0-4ECB-97BC-D156DA96FFBB}" name="Column1" headerRowDxfId="43" dataDxfId="42"/>
+    <tableColumn id="11" xr3:uid="{785DC0F3-98F4-4D23-812C-B4F3B9107194}" name="Column11" headerRowDxfId="41" dataDxfId="40" headerRowCellStyle="Currency" dataCellStyle="Currency"/>
+    <tableColumn id="12" xr3:uid="{D126D2B2-60C2-4772-9887-7BA6FA003A5E}" name="Column12" headerRowDxfId="39" dataDxfId="38" headerRowCellStyle="Currency" dataCellStyle="Currency"/>
+    <tableColumn id="7" xr3:uid="{B68F0F14-4D46-40AD-87BA-ED8F5260DBCB}" name="Column7" headerRowDxfId="37" dataDxfId="36" headerRowCellStyle="Currency" dataCellStyle="Currency"/>
+    <tableColumn id="8" xr3:uid="{9E575698-D461-4EBB-8E87-9D0D9705A78B}" name="Column8" headerRowDxfId="35" dataDxfId="34" dataCellStyle="Currency"/>
+    <tableColumn id="13" xr3:uid="{16BE8255-8099-4FD8-9A7D-E37AF038CD01}" name="Column13" headerRowDxfId="33" dataDxfId="32" dataCellStyle="Currency"/>
+    <tableColumn id="14" xr3:uid="{76E6A984-5E53-4CFA-A162-9BE311B74C09}" name="Column14" headerRowDxfId="31" dataDxfId="30" dataCellStyle="Currency"/>
+    <tableColumn id="16" xr3:uid="{7F693E6B-90F5-4D5A-937E-63A231D84C83}" name="Column16" headerRowDxfId="29" dataDxfId="28" dataCellStyle="Currency">
+      <calculatedColumnFormula>SUM(Table723[[#This Row],[Column11]:[Column14]])</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="13" xr3:uid="{4FC3C242-8F80-456F-B54A-56E7EC596D75}" name="Column13" headerRowDxfId="1" dataDxfId="0" headerRowCellStyle="Currency" dataCellStyle="Currency"/>
+    <tableColumn id="25" xr3:uid="{307667BB-682B-4EA2-BD21-05BFA0DDD6D5}" name="Column25" headerRowDxfId="27" dataDxfId="26" dataCellStyle="Currency"/>
+    <tableColumn id="24" xr3:uid="{E535D616-BC63-4287-B3B6-7265337F5956}" name="Column24" headerRowDxfId="25" dataDxfId="24" dataCellStyle="Currency"/>
+    <tableColumn id="23" xr3:uid="{AB866EF9-253B-40CB-ACC3-B1D8E24D8BAB}" name="Column23" headerRowDxfId="23" dataDxfId="22" dataCellStyle="Currency"/>
+    <tableColumn id="21" xr3:uid="{532DFC09-CC99-4DBC-ABEE-3E8A1E796F15}" name="Column21" headerRowDxfId="21" dataDxfId="20" dataCellStyle="Currency"/>
+    <tableColumn id="22" xr3:uid="{6DEE213D-9C81-4A7F-BB62-ECD59ACCC03E}" name="Column22" headerRowDxfId="19" dataDxfId="18" dataCellStyle="Currency"/>
+    <tableColumn id="17" xr3:uid="{AD5E7931-BD4D-46B1-AF60-F844658094C5}" name="Column17" headerRowDxfId="17" dataDxfId="16"/>
+    <tableColumn id="18" xr3:uid="{404B8C36-FDD2-4DF0-93B3-1348AB1711F0}" name="Column18" headerRowDxfId="15" dataDxfId="14"/>
+    <tableColumn id="19" xr3:uid="{57B1611A-2DFB-4347-8ECC-0C3460D70EBD}" name="Column19" headerRowDxfId="13" dataDxfId="12"/>
+    <tableColumn id="20" xr3:uid="{9B7A2974-5674-49E4-A23D-2431A1D18F3D}" name="Column20" headerRowDxfId="11" dataDxfId="10"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight18" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
+<file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{EF047A77-711F-45F0-8A1B-A35631EF2941}" name="Table3" displayName="Table3" ref="B12:G37" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" headerRowBorderDxfId="6" tableBorderDxfId="7" dataCellStyle="Currency">
+  <autoFilter ref="B12:G37" xr:uid="{EF047A77-711F-45F0-8A1B-A35631EF2941}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+    <filterColumn colId="4" hiddenButton="1"/>
+    <filterColumn colId="5" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="6">
+    <tableColumn id="1" xr3:uid="{79B0D409-5963-4355-9FB0-595202DD7342}" name="Priority" dataDxfId="5"/>
+    <tableColumn id="2" xr3:uid="{EE382B96-24C0-4502-A12B-D3B2BF963B47}" name="Division/Institution" dataDxfId="4">
+      <calculatedColumnFormula array="1">INDIRECT("'"&amp;B13&amp;"'!N4")</calculatedColumnFormula>
+    </tableColumn>
+    <tableColumn id="3" xr3:uid="{AD1D7815-2D46-4456-851B-312AA8F90D0F}" name="Project Title" dataDxfId="3">
+      <calculatedColumnFormula array="1">INDIRECT("'"&amp;B13&amp;"'!D5")</calculatedColumnFormula>
+    </tableColumn>
+    <tableColumn id="4" xr3:uid="{88137824-69B0-4404-90FC-4EE5DC4BC349}" name="FY 2027-28" dataDxfId="2" dataCellStyle="Currency">
+      <calculatedColumnFormula array="1">INDIRECT("'"&amp;C13&amp;"'!D5")</calculatedColumnFormula>
+    </tableColumn>
+    <tableColumn id="5" xr3:uid="{5DA53EC7-A783-4602-8952-44431F57CF08}" name="FY 2028-29" dataDxfId="1" dataCellStyle="Currency">
+      <calculatedColumnFormula array="1">INDIRECT("'"&amp;D13&amp;"'!D5")</calculatedColumnFormula>
+    </tableColumn>
+    <tableColumn id="6" xr3:uid="{E453B4A9-995A-4496-86B7-D66675F8805F}" name="Total Estimated Cost" dataDxfId="0" dataCellStyle="Currency">
+      <calculatedColumnFormula array="1">INDIRECT("'"&amp;E13&amp;"'!D5")</calculatedColumnFormula>
+    </tableColumn>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3386,51 +5626,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3528,1531 +5768,39694 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings22.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings23.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings24.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings25.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings26.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings27.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings28.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings29.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings30.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB706074-BA52-4837-97DC-DFD753B813F1}">
   <sheetPr>
     <tabColor rgb="FFF8CBAD"/>
   </sheetPr>
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:XFD56"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="D10" sqref="D10"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="3.28515625" style="66" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="66"/>
+    <col min="1" max="1" width="3.28515625" style="21" customWidth="1"/>
+    <col min="2" max="2" width="36.85546875" style="21" customWidth="1"/>
+    <col min="3" max="3" width="0.85546875" style="21" customWidth="1"/>
+    <col min="4" max="4" width="150.28515625" style="21" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.5703125" style="21" customWidth="1"/>
+    <col min="6" max="6" width="45.140625" style="21" customWidth="1"/>
+    <col min="7" max="7" width="13.85546875" style="21" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.7109375" style="21" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="13.7109375" style="21" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="4.140625" style="21" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="13.85546875" style="21" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="8.7109375" style="21" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="13.7109375" style="21" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="4.140625" style="21" bestFit="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="65" customFormat="1" ht="21" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A2" s="66">
+    <row r="1" spans="1:4" s="20" customFormat="1" ht="21">
+      <c r="A1" s="158" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="158"/>
+      <c r="C1" s="158"/>
+      <c r="D1" s="158"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="21">
         <v>1</v>
       </c>
-      <c r="B2" s="86" t="s">
+      <c r="B2" s="162" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="87"/>
-[...3 lines deleted...]
-      <c r="A3" s="66">
+      <c r="C2" s="163"/>
+      <c r="D2" s="163"/>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="21">
         <v>2</v>
       </c>
-      <c r="B3" s="85" t="s">
+      <c r="B3" s="148" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="84"/>
-[...3 lines deleted...]
-      <c r="A4" s="66">
+      <c r="C3" s="149"/>
+      <c r="D3" s="149"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="21">
         <v>3</v>
       </c>
-      <c r="B4" s="84" t="s">
+      <c r="B4" s="160" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="84"/>
-[...3 lines deleted...]
-      <c r="A5" s="66">
+      <c r="C4" s="161"/>
+      <c r="D4" s="161"/>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="21">
         <v>4</v>
       </c>
-      <c r="B5" s="87" t="s">
+      <c r="B5" s="159" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="87"/>
-[...4 lines deleted...]
-      <c r="B7" s="69" t="s">
+      <c r="C5" s="159"/>
+      <c r="D5" s="159"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="21">
         <v>5</v>
       </c>
-      <c r="C7" s="70"/>
-      <c r="D7" s="70" t="s">
+      <c r="B6" s="163" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="163"/>
+      <c r="D6" s="163"/>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="B7" s="164"/>
+      <c r="C7" s="164"/>
+      <c r="D7" s="164"/>
+    </row>
+    <row r="8" spans="1:4" ht="18">
+      <c r="A8" s="22"/>
+      <c r="B8" s="23" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="71" t="s">
+      <c r="C8" s="24"/>
+      <c r="D8" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="67"/>
-[...2 lines deleted...]
-      <c r="B9" s="67" t="s">
+    </row>
+    <row r="9" spans="1:4" ht="14.45" customHeight="1">
+      <c r="A9" s="102" t="s">
         <v>8</v>
       </c>
-      <c r="D9" s="66" t="s">
+      <c r="B9" s="101"/>
+      <c r="C9" s="100"/>
+      <c r="D9" s="100"/>
+    </row>
+    <row r="10" spans="1:4" ht="31.9" customHeight="1">
+      <c r="A10" s="98"/>
+      <c r="B10" s="149" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B10" s="67" t="s">
+      <c r="D10" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="D10" s="66" t="s">
+    </row>
+    <row r="11" spans="1:4" ht="18">
+      <c r="A11" s="98"/>
+      <c r="B11" s="149" t="s">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B11" s="67" t="s">
+      <c r="D11" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="D11" s="72" t="s">
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="146"/>
+      <c r="B12" s="28" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B12" s="67" t="s">
+      <c r="C12" s="146"/>
+      <c r="D12" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="D12" s="66" t="s">
+    </row>
+    <row r="13" spans="1:4" ht="14.45" customHeight="1">
+      <c r="A13" s="98"/>
+      <c r="B13" s="149" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B13" s="67" t="s">
+      <c r="D13" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="D13" s="72" t="s">
+    </row>
+    <row r="14" spans="1:4" ht="14.45" customHeight="1">
+      <c r="A14" s="98"/>
+      <c r="B14" s="149" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B14" s="67" t="s">
+      <c r="C14" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="D14" s="66" t="s">
+      <c r="D14" s="21" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="A18" s="71" t="s">
+    <row r="15" spans="1:4" ht="14.45" customHeight="1">
+      <c r="A15" s="98"/>
+      <c r="B15" s="149" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="67"/>
-      <c r="D18" s="74" t="s">
+      <c r="D15" s="21" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="B21" s="76" t="s">
+    <row r="16" spans="1:4" ht="29.45" customHeight="1">
+      <c r="A16" s="98"/>
+      <c r="B16" s="149" t="s">
         <v>22</v>
       </c>
-      <c r="C21" s="76"/>
-      <c r="D21" s="77" t="s">
+      <c r="C16" s="100"/>
+      <c r="D16" s="26" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="22" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="B22" s="67" t="s">
+    <row r="17" spans="1:16384" s="21" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A17" s="98"/>
+      <c r="B17" s="149" t="s">
         <v>24</v>
       </c>
-      <c r="D22" s="66" t="s">
+      <c r="C17" s="100"/>
+      <c r="D17" s="26" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="B23" s="67" t="s">
+    <row r="18" spans="1:16384" s="21" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A18" s="98"/>
+      <c r="B18" s="99"/>
+      <c r="C18" s="100"/>
+      <c r="D18" s="100"/>
+    </row>
+    <row r="19" spans="1:16384" s="21" customFormat="1" ht="18">
+      <c r="A19" s="98"/>
+      <c r="B19" s="99"/>
+      <c r="C19" s="100"/>
+      <c r="D19" s="100"/>
+    </row>
+    <row r="20" spans="1:16384" s="21" customFormat="1" ht="15.6">
+      <c r="A20" s="25" t="s">
         <v>26</v>
       </c>
-      <c r="D23" s="66" t="s">
+      <c r="B20" s="149"/>
+    </row>
+    <row r="21" spans="1:16384" s="21" customFormat="1">
+      <c r="A21" s="156" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B24" s="67" t="s">
+      <c r="B21" s="156"/>
+      <c r="C21" s="156"/>
+      <c r="D21" s="156"/>
+      <c r="E21" s="156"/>
+      <c r="F21" s="156"/>
+      <c r="G21" s="156"/>
+      <c r="H21" s="156"/>
+      <c r="I21" s="156"/>
+      <c r="J21" s="156"/>
+      <c r="K21" s="156"/>
+      <c r="L21" s="156"/>
+      <c r="M21" s="156"/>
+      <c r="N21" s="156"/>
+      <c r="O21" s="156"/>
+      <c r="P21" s="156"/>
+      <c r="Q21" s="156"/>
+      <c r="R21" s="156"/>
+      <c r="S21" s="156"/>
+      <c r="T21" s="156"/>
+      <c r="U21" s="156"/>
+      <c r="V21" s="156"/>
+      <c r="W21" s="156"/>
+      <c r="X21" s="156"/>
+      <c r="Y21" s="156"/>
+      <c r="Z21" s="156"/>
+      <c r="AA21" s="156"/>
+      <c r="AB21" s="156"/>
+      <c r="AC21" s="156"/>
+      <c r="AD21" s="156"/>
+      <c r="AE21" s="156"/>
+      <c r="AF21" s="156"/>
+      <c r="AG21" s="156"/>
+      <c r="AH21" s="156"/>
+      <c r="AI21" s="156"/>
+      <c r="AJ21" s="156"/>
+      <c r="AK21" s="156"/>
+      <c r="AL21" s="156"/>
+      <c r="AM21" s="156"/>
+      <c r="AN21" s="156"/>
+      <c r="AO21" s="156"/>
+      <c r="AP21" s="156"/>
+      <c r="AQ21" s="156"/>
+      <c r="AR21" s="156"/>
+      <c r="AS21" s="156"/>
+      <c r="AT21" s="156"/>
+      <c r="AU21" s="156"/>
+      <c r="AV21" s="156"/>
+      <c r="AW21" s="156"/>
+      <c r="AX21" s="156"/>
+      <c r="AY21" s="156"/>
+      <c r="AZ21" s="156"/>
+      <c r="BA21" s="156"/>
+      <c r="BB21" s="156"/>
+      <c r="BC21" s="156"/>
+      <c r="BD21" s="156"/>
+      <c r="BE21" s="156"/>
+      <c r="BF21" s="156"/>
+      <c r="BG21" s="156"/>
+      <c r="BH21" s="156"/>
+      <c r="BI21" s="156"/>
+      <c r="BJ21" s="156"/>
+      <c r="BK21" s="156"/>
+      <c r="BL21" s="156"/>
+      <c r="BM21" s="156"/>
+      <c r="BN21" s="156"/>
+      <c r="BO21" s="156"/>
+      <c r="BP21" s="156"/>
+      <c r="BQ21" s="156"/>
+      <c r="BR21" s="156"/>
+      <c r="BS21" s="156"/>
+      <c r="BT21" s="156"/>
+      <c r="BU21" s="156"/>
+      <c r="BV21" s="156"/>
+      <c r="BW21" s="156"/>
+      <c r="BX21" s="156"/>
+      <c r="BY21" s="156"/>
+      <c r="BZ21" s="156"/>
+      <c r="CA21" s="156"/>
+      <c r="CB21" s="156"/>
+      <c r="CC21" s="156"/>
+      <c r="CD21" s="156"/>
+      <c r="CE21" s="156"/>
+      <c r="CF21" s="156"/>
+      <c r="CG21" s="156"/>
+      <c r="CH21" s="156"/>
+      <c r="CI21" s="156"/>
+      <c r="CJ21" s="156"/>
+      <c r="CK21" s="156"/>
+      <c r="CL21" s="156"/>
+      <c r="CM21" s="156"/>
+      <c r="CN21" s="156"/>
+      <c r="CO21" s="156"/>
+      <c r="CP21" s="156"/>
+      <c r="CQ21" s="156"/>
+      <c r="CR21" s="156"/>
+      <c r="CS21" s="156"/>
+      <c r="CT21" s="156"/>
+      <c r="CU21" s="156"/>
+      <c r="CV21" s="156"/>
+      <c r="CW21" s="156"/>
+      <c r="CX21" s="156"/>
+      <c r="CY21" s="156"/>
+      <c r="CZ21" s="156"/>
+      <c r="DA21" s="156"/>
+      <c r="DB21" s="156"/>
+      <c r="DC21" s="156"/>
+      <c r="DD21" s="156"/>
+      <c r="DE21" s="156"/>
+      <c r="DF21" s="156"/>
+      <c r="DG21" s="156"/>
+      <c r="DH21" s="156"/>
+      <c r="DI21" s="156"/>
+      <c r="DJ21" s="156"/>
+      <c r="DK21" s="156"/>
+      <c r="DL21" s="156"/>
+      <c r="DM21" s="156"/>
+      <c r="DN21" s="156"/>
+      <c r="DO21" s="156"/>
+      <c r="DP21" s="156"/>
+      <c r="DQ21" s="156"/>
+      <c r="DR21" s="156"/>
+      <c r="DS21" s="156"/>
+      <c r="DT21" s="156"/>
+      <c r="DU21" s="156"/>
+      <c r="DV21" s="156"/>
+      <c r="DW21" s="156"/>
+      <c r="DX21" s="156"/>
+      <c r="DY21" s="156"/>
+      <c r="DZ21" s="156"/>
+      <c r="EA21" s="156"/>
+      <c r="EB21" s="156"/>
+      <c r="EC21" s="156"/>
+      <c r="ED21" s="156"/>
+      <c r="EE21" s="156"/>
+      <c r="EF21" s="156"/>
+      <c r="EG21" s="156"/>
+      <c r="EH21" s="156"/>
+      <c r="EI21" s="156"/>
+      <c r="EJ21" s="156"/>
+      <c r="EK21" s="156"/>
+      <c r="EL21" s="156"/>
+      <c r="EM21" s="156"/>
+      <c r="EN21" s="156"/>
+      <c r="EO21" s="156"/>
+      <c r="EP21" s="156"/>
+      <c r="EQ21" s="156"/>
+      <c r="ER21" s="156"/>
+      <c r="ES21" s="156"/>
+      <c r="ET21" s="156"/>
+      <c r="EU21" s="156"/>
+      <c r="EV21" s="156"/>
+      <c r="EW21" s="156"/>
+      <c r="EX21" s="156"/>
+      <c r="EY21" s="156"/>
+      <c r="EZ21" s="156"/>
+      <c r="FA21" s="156"/>
+      <c r="FB21" s="156"/>
+      <c r="FC21" s="156"/>
+      <c r="FD21" s="156"/>
+      <c r="FE21" s="156"/>
+      <c r="FF21" s="156"/>
+      <c r="FG21" s="156"/>
+      <c r="FH21" s="156"/>
+      <c r="FI21" s="156"/>
+      <c r="FJ21" s="156"/>
+      <c r="FK21" s="156"/>
+      <c r="FL21" s="156"/>
+      <c r="FM21" s="156"/>
+      <c r="FN21" s="156"/>
+      <c r="FO21" s="156"/>
+      <c r="FP21" s="156"/>
+      <c r="FQ21" s="156"/>
+      <c r="FR21" s="156"/>
+      <c r="FS21" s="156"/>
+      <c r="FT21" s="156"/>
+      <c r="FU21" s="156"/>
+      <c r="FV21" s="156"/>
+      <c r="FW21" s="156"/>
+      <c r="FX21" s="156"/>
+      <c r="FY21" s="156"/>
+      <c r="FZ21" s="156"/>
+      <c r="GA21" s="156"/>
+      <c r="GB21" s="156"/>
+      <c r="GC21" s="156"/>
+      <c r="GD21" s="156"/>
+      <c r="GE21" s="156"/>
+      <c r="GF21" s="156"/>
+      <c r="GG21" s="156"/>
+      <c r="GH21" s="156"/>
+      <c r="GI21" s="156"/>
+      <c r="GJ21" s="156"/>
+      <c r="GK21" s="156"/>
+      <c r="GL21" s="156"/>
+      <c r="GM21" s="156"/>
+      <c r="GN21" s="156"/>
+      <c r="GO21" s="156"/>
+      <c r="GP21" s="156"/>
+      <c r="GQ21" s="156"/>
+      <c r="GR21" s="156"/>
+      <c r="GS21" s="156"/>
+      <c r="GT21" s="156"/>
+      <c r="GU21" s="156"/>
+      <c r="GV21" s="156"/>
+      <c r="GW21" s="156"/>
+      <c r="GX21" s="156"/>
+      <c r="GY21" s="156"/>
+      <c r="GZ21" s="156"/>
+      <c r="HA21" s="156"/>
+      <c r="HB21" s="156"/>
+      <c r="HC21" s="156"/>
+      <c r="HD21" s="156"/>
+      <c r="HE21" s="156"/>
+      <c r="HF21" s="156"/>
+      <c r="HG21" s="156"/>
+      <c r="HH21" s="156"/>
+      <c r="HI21" s="156"/>
+      <c r="HJ21" s="156"/>
+      <c r="HK21" s="156"/>
+      <c r="HL21" s="156"/>
+      <c r="HM21" s="156"/>
+      <c r="HN21" s="156"/>
+      <c r="HO21" s="156"/>
+      <c r="HP21" s="156"/>
+      <c r="HQ21" s="156"/>
+      <c r="HR21" s="156"/>
+      <c r="HS21" s="156"/>
+      <c r="HT21" s="156"/>
+      <c r="HU21" s="156"/>
+      <c r="HV21" s="156"/>
+      <c r="HW21" s="156"/>
+      <c r="HX21" s="156"/>
+      <c r="HY21" s="156"/>
+      <c r="HZ21" s="156"/>
+      <c r="IA21" s="156"/>
+      <c r="IB21" s="156"/>
+      <c r="IC21" s="156"/>
+      <c r="ID21" s="156"/>
+      <c r="IE21" s="156"/>
+      <c r="IF21" s="156"/>
+      <c r="IG21" s="156"/>
+      <c r="IH21" s="156"/>
+      <c r="II21" s="156"/>
+      <c r="IJ21" s="156"/>
+      <c r="IK21" s="156"/>
+      <c r="IL21" s="156"/>
+      <c r="IM21" s="156"/>
+      <c r="IN21" s="156"/>
+      <c r="IO21" s="156"/>
+      <c r="IP21" s="156"/>
+      <c r="IQ21" s="156"/>
+      <c r="IR21" s="156"/>
+      <c r="IS21" s="156"/>
+      <c r="IT21" s="156"/>
+      <c r="IU21" s="156"/>
+      <c r="IV21" s="156"/>
+      <c r="IW21" s="156"/>
+      <c r="IX21" s="156"/>
+      <c r="IY21" s="156"/>
+      <c r="IZ21" s="156"/>
+      <c r="JA21" s="156"/>
+      <c r="JB21" s="156"/>
+      <c r="JC21" s="156"/>
+      <c r="JD21" s="156"/>
+      <c r="JE21" s="156"/>
+      <c r="JF21" s="156"/>
+      <c r="JG21" s="156"/>
+      <c r="JH21" s="156"/>
+      <c r="JI21" s="156"/>
+      <c r="JJ21" s="156"/>
+      <c r="JK21" s="156"/>
+      <c r="JL21" s="156"/>
+      <c r="JM21" s="156"/>
+      <c r="JN21" s="156"/>
+      <c r="JO21" s="156"/>
+      <c r="JP21" s="156"/>
+      <c r="JQ21" s="156"/>
+      <c r="JR21" s="156"/>
+      <c r="JS21" s="156"/>
+      <c r="JT21" s="156"/>
+      <c r="JU21" s="156"/>
+      <c r="JV21" s="156"/>
+      <c r="JW21" s="156"/>
+      <c r="JX21" s="156"/>
+      <c r="JY21" s="156"/>
+      <c r="JZ21" s="156"/>
+      <c r="KA21" s="156"/>
+      <c r="KB21" s="156"/>
+      <c r="KC21" s="156"/>
+      <c r="KD21" s="156"/>
+      <c r="KE21" s="156"/>
+      <c r="KF21" s="156"/>
+      <c r="KG21" s="156"/>
+      <c r="KH21" s="156"/>
+      <c r="KI21" s="156"/>
+      <c r="KJ21" s="156"/>
+      <c r="KK21" s="156"/>
+      <c r="KL21" s="156"/>
+      <c r="KM21" s="156"/>
+      <c r="KN21" s="156"/>
+      <c r="KO21" s="156"/>
+      <c r="KP21" s="156"/>
+      <c r="KQ21" s="156"/>
+      <c r="KR21" s="156"/>
+      <c r="KS21" s="156"/>
+      <c r="KT21" s="156"/>
+      <c r="KU21" s="156"/>
+      <c r="KV21" s="156"/>
+      <c r="KW21" s="156"/>
+      <c r="KX21" s="156"/>
+      <c r="KY21" s="156"/>
+      <c r="KZ21" s="156"/>
+      <c r="LA21" s="156"/>
+      <c r="LB21" s="156"/>
+      <c r="LC21" s="156"/>
+      <c r="LD21" s="156"/>
+      <c r="LE21" s="156"/>
+      <c r="LF21" s="156"/>
+      <c r="LG21" s="156"/>
+      <c r="LH21" s="156"/>
+      <c r="LI21" s="156"/>
+      <c r="LJ21" s="156"/>
+      <c r="LK21" s="156"/>
+      <c r="LL21" s="156"/>
+      <c r="LM21" s="156"/>
+      <c r="LN21" s="156"/>
+      <c r="LO21" s="156"/>
+      <c r="LP21" s="156"/>
+      <c r="LQ21" s="156"/>
+      <c r="LR21" s="156"/>
+      <c r="LS21" s="156"/>
+      <c r="LT21" s="156"/>
+      <c r="LU21" s="156"/>
+      <c r="LV21" s="156"/>
+      <c r="LW21" s="156"/>
+      <c r="LX21" s="156"/>
+      <c r="LY21" s="156"/>
+      <c r="LZ21" s="156"/>
+      <c r="MA21" s="156"/>
+      <c r="MB21" s="156"/>
+      <c r="MC21" s="156"/>
+      <c r="MD21" s="156"/>
+      <c r="ME21" s="156"/>
+      <c r="MF21" s="156"/>
+      <c r="MG21" s="156"/>
+      <c r="MH21" s="156"/>
+      <c r="MI21" s="156"/>
+      <c r="MJ21" s="156"/>
+      <c r="MK21" s="156"/>
+      <c r="ML21" s="156"/>
+      <c r="MM21" s="156"/>
+      <c r="MN21" s="156"/>
+      <c r="MO21" s="156"/>
+      <c r="MP21" s="156"/>
+      <c r="MQ21" s="156"/>
+      <c r="MR21" s="156"/>
+      <c r="MS21" s="156"/>
+      <c r="MT21" s="156"/>
+      <c r="MU21" s="156"/>
+      <c r="MV21" s="156"/>
+      <c r="MW21" s="156"/>
+      <c r="MX21" s="156"/>
+      <c r="MY21" s="156"/>
+      <c r="MZ21" s="156"/>
+      <c r="NA21" s="156"/>
+      <c r="NB21" s="156"/>
+      <c r="NC21" s="156"/>
+      <c r="ND21" s="156"/>
+      <c r="NE21" s="156"/>
+      <c r="NF21" s="156"/>
+      <c r="NG21" s="156"/>
+      <c r="NH21" s="156"/>
+      <c r="NI21" s="156"/>
+      <c r="NJ21" s="156"/>
+      <c r="NK21" s="156"/>
+      <c r="NL21" s="156"/>
+      <c r="NM21" s="156"/>
+      <c r="NN21" s="156"/>
+      <c r="NO21" s="156"/>
+      <c r="NP21" s="156"/>
+      <c r="NQ21" s="156"/>
+      <c r="NR21" s="156"/>
+      <c r="NS21" s="156"/>
+      <c r="NT21" s="156"/>
+      <c r="NU21" s="156"/>
+      <c r="NV21" s="156"/>
+      <c r="NW21" s="156"/>
+      <c r="NX21" s="156"/>
+      <c r="NY21" s="156"/>
+      <c r="NZ21" s="156"/>
+      <c r="OA21" s="156"/>
+      <c r="OB21" s="156"/>
+      <c r="OC21" s="156"/>
+      <c r="OD21" s="156"/>
+      <c r="OE21" s="156"/>
+      <c r="OF21" s="156"/>
+      <c r="OG21" s="156"/>
+      <c r="OH21" s="156"/>
+      <c r="OI21" s="156"/>
+      <c r="OJ21" s="156"/>
+      <c r="OK21" s="156"/>
+      <c r="OL21" s="156"/>
+      <c r="OM21" s="156"/>
+      <c r="ON21" s="156"/>
+      <c r="OO21" s="156"/>
+      <c r="OP21" s="156"/>
+      <c r="OQ21" s="156"/>
+      <c r="OR21" s="156"/>
+      <c r="OS21" s="156"/>
+      <c r="OT21" s="156"/>
+      <c r="OU21" s="156"/>
+      <c r="OV21" s="156"/>
+      <c r="OW21" s="156"/>
+      <c r="OX21" s="156"/>
+      <c r="OY21" s="156"/>
+      <c r="OZ21" s="156"/>
+      <c r="PA21" s="156"/>
+      <c r="PB21" s="156"/>
+      <c r="PC21" s="156"/>
+      <c r="PD21" s="156"/>
+      <c r="PE21" s="156"/>
+      <c r="PF21" s="156"/>
+      <c r="PG21" s="156"/>
+      <c r="PH21" s="156"/>
+      <c r="PI21" s="156"/>
+      <c r="PJ21" s="156"/>
+      <c r="PK21" s="156"/>
+      <c r="PL21" s="156"/>
+      <c r="PM21" s="156"/>
+      <c r="PN21" s="156"/>
+      <c r="PO21" s="156"/>
+      <c r="PP21" s="156"/>
+      <c r="PQ21" s="156"/>
+      <c r="PR21" s="156"/>
+      <c r="PS21" s="156"/>
+      <c r="PT21" s="156"/>
+      <c r="PU21" s="156"/>
+      <c r="PV21" s="156"/>
+      <c r="PW21" s="156"/>
+      <c r="PX21" s="156"/>
+      <c r="PY21" s="156"/>
+      <c r="PZ21" s="156"/>
+      <c r="QA21" s="156"/>
+      <c r="QB21" s="156"/>
+      <c r="QC21" s="156"/>
+      <c r="QD21" s="156"/>
+      <c r="QE21" s="156"/>
+      <c r="QF21" s="156"/>
+      <c r="QG21" s="156"/>
+      <c r="QH21" s="156"/>
+      <c r="QI21" s="156"/>
+      <c r="QJ21" s="156"/>
+      <c r="QK21" s="156"/>
+      <c r="QL21" s="156"/>
+      <c r="QM21" s="156"/>
+      <c r="QN21" s="156"/>
+      <c r="QO21" s="156"/>
+      <c r="QP21" s="156"/>
+      <c r="QQ21" s="156"/>
+      <c r="QR21" s="156"/>
+      <c r="QS21" s="156"/>
+      <c r="QT21" s="156"/>
+      <c r="QU21" s="156"/>
+      <c r="QV21" s="156"/>
+      <c r="QW21" s="156"/>
+      <c r="QX21" s="156"/>
+      <c r="QY21" s="156"/>
+      <c r="QZ21" s="156"/>
+      <c r="RA21" s="156"/>
+      <c r="RB21" s="156"/>
+      <c r="RC21" s="156"/>
+      <c r="RD21" s="156"/>
+      <c r="RE21" s="156"/>
+      <c r="RF21" s="156"/>
+      <c r="RG21" s="156"/>
+      <c r="RH21" s="156"/>
+      <c r="RI21" s="156"/>
+      <c r="RJ21" s="156"/>
+      <c r="RK21" s="156"/>
+      <c r="RL21" s="156"/>
+      <c r="RM21" s="156"/>
+      <c r="RN21" s="156"/>
+      <c r="RO21" s="156"/>
+      <c r="RP21" s="156"/>
+      <c r="RQ21" s="156"/>
+      <c r="RR21" s="156"/>
+      <c r="RS21" s="156"/>
+      <c r="RT21" s="156"/>
+      <c r="RU21" s="156"/>
+      <c r="RV21" s="156"/>
+      <c r="RW21" s="156"/>
+      <c r="RX21" s="156"/>
+      <c r="RY21" s="156"/>
+      <c r="RZ21" s="156"/>
+      <c r="SA21" s="156"/>
+      <c r="SB21" s="156"/>
+      <c r="SC21" s="156"/>
+      <c r="SD21" s="156"/>
+      <c r="SE21" s="156"/>
+      <c r="SF21" s="156"/>
+      <c r="SG21" s="156"/>
+      <c r="SH21" s="156"/>
+      <c r="SI21" s="156"/>
+      <c r="SJ21" s="156"/>
+      <c r="SK21" s="156"/>
+      <c r="SL21" s="156"/>
+      <c r="SM21" s="156"/>
+      <c r="SN21" s="156"/>
+      <c r="SO21" s="156"/>
+      <c r="SP21" s="156"/>
+      <c r="SQ21" s="156"/>
+      <c r="SR21" s="156"/>
+      <c r="SS21" s="156"/>
+      <c r="ST21" s="156"/>
+      <c r="SU21" s="156"/>
+      <c r="SV21" s="156"/>
+      <c r="SW21" s="156"/>
+      <c r="SX21" s="156"/>
+      <c r="SY21" s="156"/>
+      <c r="SZ21" s="156"/>
+      <c r="TA21" s="156"/>
+      <c r="TB21" s="156"/>
+      <c r="TC21" s="156"/>
+      <c r="TD21" s="156"/>
+      <c r="TE21" s="156"/>
+      <c r="TF21" s="156"/>
+      <c r="TG21" s="156"/>
+      <c r="TH21" s="156"/>
+      <c r="TI21" s="156"/>
+      <c r="TJ21" s="156"/>
+      <c r="TK21" s="156"/>
+      <c r="TL21" s="156"/>
+      <c r="TM21" s="156"/>
+      <c r="TN21" s="156"/>
+      <c r="TO21" s="156"/>
+      <c r="TP21" s="156"/>
+      <c r="TQ21" s="156"/>
+      <c r="TR21" s="156"/>
+      <c r="TS21" s="156"/>
+      <c r="TT21" s="156"/>
+      <c r="TU21" s="156"/>
+      <c r="TV21" s="156"/>
+      <c r="TW21" s="156"/>
+      <c r="TX21" s="156"/>
+      <c r="TY21" s="156"/>
+      <c r="TZ21" s="156"/>
+      <c r="UA21" s="156"/>
+      <c r="UB21" s="156"/>
+      <c r="UC21" s="156"/>
+      <c r="UD21" s="156"/>
+      <c r="UE21" s="156"/>
+      <c r="UF21" s="156"/>
+      <c r="UG21" s="156"/>
+      <c r="UH21" s="156"/>
+      <c r="UI21" s="156"/>
+      <c r="UJ21" s="156"/>
+      <c r="UK21" s="156"/>
+      <c r="UL21" s="156"/>
+      <c r="UM21" s="156"/>
+      <c r="UN21" s="156"/>
+      <c r="UO21" s="156"/>
+      <c r="UP21" s="156"/>
+      <c r="UQ21" s="156"/>
+      <c r="UR21" s="156"/>
+      <c r="US21" s="156"/>
+      <c r="UT21" s="156"/>
+      <c r="UU21" s="156"/>
+      <c r="UV21" s="156"/>
+      <c r="UW21" s="156"/>
+      <c r="UX21" s="156"/>
+      <c r="UY21" s="156"/>
+      <c r="UZ21" s="156"/>
+      <c r="VA21" s="156"/>
+      <c r="VB21" s="156"/>
+      <c r="VC21" s="156"/>
+      <c r="VD21" s="156"/>
+      <c r="VE21" s="156"/>
+      <c r="VF21" s="156"/>
+      <c r="VG21" s="156"/>
+      <c r="VH21" s="156"/>
+      <c r="VI21" s="156"/>
+      <c r="VJ21" s="156"/>
+      <c r="VK21" s="156"/>
+      <c r="VL21" s="156"/>
+      <c r="VM21" s="156"/>
+      <c r="VN21" s="156"/>
+      <c r="VO21" s="156"/>
+      <c r="VP21" s="156"/>
+      <c r="VQ21" s="156"/>
+      <c r="VR21" s="156"/>
+      <c r="VS21" s="156"/>
+      <c r="VT21" s="156"/>
+      <c r="VU21" s="156"/>
+      <c r="VV21" s="156"/>
+      <c r="VW21" s="156"/>
+      <c r="VX21" s="156"/>
+      <c r="VY21" s="156"/>
+      <c r="VZ21" s="156"/>
+      <c r="WA21" s="156"/>
+      <c r="WB21" s="156"/>
+      <c r="WC21" s="156"/>
+      <c r="WD21" s="156"/>
+      <c r="WE21" s="156"/>
+      <c r="WF21" s="156"/>
+      <c r="WG21" s="156"/>
+      <c r="WH21" s="156"/>
+      <c r="WI21" s="156"/>
+      <c r="WJ21" s="156"/>
+      <c r="WK21" s="156"/>
+      <c r="WL21" s="156"/>
+      <c r="WM21" s="156"/>
+      <c r="WN21" s="156"/>
+      <c r="WO21" s="156"/>
+      <c r="WP21" s="156"/>
+      <c r="WQ21" s="156"/>
+      <c r="WR21" s="156"/>
+      <c r="WS21" s="156"/>
+      <c r="WT21" s="156"/>
+      <c r="WU21" s="156"/>
+      <c r="WV21" s="156"/>
+      <c r="WW21" s="156"/>
+      <c r="WX21" s="156"/>
+      <c r="WY21" s="156"/>
+      <c r="WZ21" s="156"/>
+      <c r="XA21" s="156"/>
+      <c r="XB21" s="156"/>
+      <c r="XC21" s="156"/>
+      <c r="XD21" s="156"/>
+      <c r="XE21" s="156"/>
+      <c r="XF21" s="156"/>
+      <c r="XG21" s="156"/>
+      <c r="XH21" s="156"/>
+      <c r="XI21" s="156"/>
+      <c r="XJ21" s="156"/>
+      <c r="XK21" s="156"/>
+      <c r="XL21" s="156"/>
+      <c r="XM21" s="156"/>
+      <c r="XN21" s="156"/>
+      <c r="XO21" s="156"/>
+      <c r="XP21" s="156"/>
+      <c r="XQ21" s="156"/>
+      <c r="XR21" s="156"/>
+      <c r="XS21" s="156"/>
+      <c r="XT21" s="156"/>
+      <c r="XU21" s="156"/>
+      <c r="XV21" s="156"/>
+      <c r="XW21" s="156"/>
+      <c r="XX21" s="156"/>
+      <c r="XY21" s="156"/>
+      <c r="XZ21" s="156"/>
+      <c r="YA21" s="156"/>
+      <c r="YB21" s="156"/>
+      <c r="YC21" s="156"/>
+      <c r="YD21" s="156"/>
+      <c r="YE21" s="156"/>
+      <c r="YF21" s="156"/>
+      <c r="YG21" s="156"/>
+      <c r="YH21" s="156"/>
+      <c r="YI21" s="156"/>
+      <c r="YJ21" s="156"/>
+      <c r="YK21" s="156"/>
+      <c r="YL21" s="156"/>
+      <c r="YM21" s="156"/>
+      <c r="YN21" s="156"/>
+      <c r="YO21" s="156"/>
+      <c r="YP21" s="156"/>
+      <c r="YQ21" s="156"/>
+      <c r="YR21" s="156"/>
+      <c r="YS21" s="156"/>
+      <c r="YT21" s="156"/>
+      <c r="YU21" s="156"/>
+      <c r="YV21" s="156"/>
+      <c r="YW21" s="156"/>
+      <c r="YX21" s="156"/>
+      <c r="YY21" s="156"/>
+      <c r="YZ21" s="156"/>
+      <c r="ZA21" s="156"/>
+      <c r="ZB21" s="156"/>
+      <c r="ZC21" s="156"/>
+      <c r="ZD21" s="156"/>
+      <c r="ZE21" s="156"/>
+      <c r="ZF21" s="156"/>
+      <c r="ZG21" s="156"/>
+      <c r="ZH21" s="156"/>
+      <c r="ZI21" s="156"/>
+      <c r="ZJ21" s="156"/>
+      <c r="ZK21" s="156"/>
+      <c r="ZL21" s="156"/>
+      <c r="ZM21" s="156"/>
+      <c r="ZN21" s="156"/>
+      <c r="ZO21" s="156"/>
+      <c r="ZP21" s="156"/>
+      <c r="ZQ21" s="156"/>
+      <c r="ZR21" s="156"/>
+      <c r="ZS21" s="156"/>
+      <c r="ZT21" s="156"/>
+      <c r="ZU21" s="156"/>
+      <c r="ZV21" s="156"/>
+      <c r="ZW21" s="156"/>
+      <c r="ZX21" s="156"/>
+      <c r="ZY21" s="156"/>
+      <c r="ZZ21" s="156"/>
+      <c r="AAA21" s="156"/>
+      <c r="AAB21" s="156"/>
+      <c r="AAC21" s="156"/>
+      <c r="AAD21" s="156"/>
+      <c r="AAE21" s="156"/>
+      <c r="AAF21" s="156"/>
+      <c r="AAG21" s="156"/>
+      <c r="AAH21" s="156"/>
+      <c r="AAI21" s="156"/>
+      <c r="AAJ21" s="156"/>
+      <c r="AAK21" s="156"/>
+      <c r="AAL21" s="156"/>
+      <c r="AAM21" s="156"/>
+      <c r="AAN21" s="156"/>
+      <c r="AAO21" s="156"/>
+      <c r="AAP21" s="156"/>
+      <c r="AAQ21" s="156"/>
+      <c r="AAR21" s="156"/>
+      <c r="AAS21" s="156"/>
+      <c r="AAT21" s="156"/>
+      <c r="AAU21" s="156"/>
+      <c r="AAV21" s="156"/>
+      <c r="AAW21" s="156"/>
+      <c r="AAX21" s="156"/>
+      <c r="AAY21" s="156"/>
+      <c r="AAZ21" s="156"/>
+      <c r="ABA21" s="156"/>
+      <c r="ABB21" s="156"/>
+      <c r="ABC21" s="156"/>
+      <c r="ABD21" s="156"/>
+      <c r="ABE21" s="156"/>
+      <c r="ABF21" s="156"/>
+      <c r="ABG21" s="156"/>
+      <c r="ABH21" s="156"/>
+      <c r="ABI21" s="156"/>
+      <c r="ABJ21" s="156"/>
+      <c r="ABK21" s="156"/>
+      <c r="ABL21" s="156"/>
+      <c r="ABM21" s="156"/>
+      <c r="ABN21" s="156"/>
+      <c r="ABO21" s="156"/>
+      <c r="ABP21" s="156"/>
+      <c r="ABQ21" s="156"/>
+      <c r="ABR21" s="156"/>
+      <c r="ABS21" s="156"/>
+      <c r="ABT21" s="156"/>
+      <c r="ABU21" s="156"/>
+      <c r="ABV21" s="156"/>
+      <c r="ABW21" s="156"/>
+      <c r="ABX21" s="156"/>
+      <c r="ABY21" s="156"/>
+      <c r="ABZ21" s="156"/>
+      <c r="ACA21" s="156"/>
+      <c r="ACB21" s="156"/>
+      <c r="ACC21" s="156"/>
+      <c r="ACD21" s="156"/>
+      <c r="ACE21" s="156"/>
+      <c r="ACF21" s="156"/>
+      <c r="ACG21" s="156"/>
+      <c r="ACH21" s="156"/>
+      <c r="ACI21" s="156"/>
+      <c r="ACJ21" s="156"/>
+      <c r="ACK21" s="156"/>
+      <c r="ACL21" s="156"/>
+      <c r="ACM21" s="156"/>
+      <c r="ACN21" s="156"/>
+      <c r="ACO21" s="156"/>
+      <c r="ACP21" s="156"/>
+      <c r="ACQ21" s="156"/>
+      <c r="ACR21" s="156"/>
+      <c r="ACS21" s="156"/>
+      <c r="ACT21" s="156"/>
+      <c r="ACU21" s="156"/>
+      <c r="ACV21" s="156"/>
+      <c r="ACW21" s="156"/>
+      <c r="ACX21" s="156"/>
+      <c r="ACY21" s="156"/>
+      <c r="ACZ21" s="156"/>
+      <c r="ADA21" s="156"/>
+      <c r="ADB21" s="156"/>
+      <c r="ADC21" s="156"/>
+      <c r="ADD21" s="156"/>
+      <c r="ADE21" s="156"/>
+      <c r="ADF21" s="156"/>
+      <c r="ADG21" s="156"/>
+      <c r="ADH21" s="156"/>
+      <c r="ADI21" s="156"/>
+      <c r="ADJ21" s="156"/>
+      <c r="ADK21" s="156"/>
+      <c r="ADL21" s="156"/>
+      <c r="ADM21" s="156"/>
+      <c r="ADN21" s="156"/>
+      <c r="ADO21" s="156"/>
+      <c r="ADP21" s="156"/>
+      <c r="ADQ21" s="156"/>
+      <c r="ADR21" s="156"/>
+      <c r="ADS21" s="156"/>
+      <c r="ADT21" s="156"/>
+      <c r="ADU21" s="156"/>
+      <c r="ADV21" s="156"/>
+      <c r="ADW21" s="156"/>
+      <c r="ADX21" s="156"/>
+      <c r="ADY21" s="156"/>
+      <c r="ADZ21" s="156"/>
+      <c r="AEA21" s="156"/>
+      <c r="AEB21" s="156"/>
+      <c r="AEC21" s="156"/>
+      <c r="AED21" s="156"/>
+      <c r="AEE21" s="156"/>
+      <c r="AEF21" s="156"/>
+      <c r="AEG21" s="156"/>
+      <c r="AEH21" s="156"/>
+      <c r="AEI21" s="156"/>
+      <c r="AEJ21" s="156"/>
+      <c r="AEK21" s="156"/>
+      <c r="AEL21" s="156"/>
+      <c r="AEM21" s="156"/>
+      <c r="AEN21" s="156"/>
+      <c r="AEO21" s="156"/>
+      <c r="AEP21" s="156"/>
+      <c r="AEQ21" s="156"/>
+      <c r="AER21" s="156"/>
+      <c r="AES21" s="156"/>
+      <c r="AET21" s="156"/>
+      <c r="AEU21" s="156"/>
+      <c r="AEV21" s="156"/>
+      <c r="AEW21" s="156"/>
+      <c r="AEX21" s="156"/>
+      <c r="AEY21" s="156"/>
+      <c r="AEZ21" s="156"/>
+      <c r="AFA21" s="156"/>
+      <c r="AFB21" s="156"/>
+      <c r="AFC21" s="156"/>
+      <c r="AFD21" s="156"/>
+      <c r="AFE21" s="156"/>
+      <c r="AFF21" s="156"/>
+      <c r="AFG21" s="156"/>
+      <c r="AFH21" s="156"/>
+      <c r="AFI21" s="156"/>
+      <c r="AFJ21" s="156"/>
+      <c r="AFK21" s="156"/>
+      <c r="AFL21" s="156"/>
+      <c r="AFM21" s="156"/>
+      <c r="AFN21" s="156"/>
+      <c r="AFO21" s="156"/>
+      <c r="AFP21" s="156"/>
+      <c r="AFQ21" s="156"/>
+      <c r="AFR21" s="156"/>
+      <c r="AFS21" s="156"/>
+      <c r="AFT21" s="156"/>
+      <c r="AFU21" s="156"/>
+      <c r="AFV21" s="156"/>
+      <c r="AFW21" s="156"/>
+      <c r="AFX21" s="156"/>
+      <c r="AFY21" s="156"/>
+      <c r="AFZ21" s="156"/>
+      <c r="AGA21" s="156"/>
+      <c r="AGB21" s="156"/>
+      <c r="AGC21" s="156"/>
+      <c r="AGD21" s="156"/>
+      <c r="AGE21" s="156"/>
+      <c r="AGF21" s="156"/>
+      <c r="AGG21" s="156"/>
+      <c r="AGH21" s="156"/>
+      <c r="AGI21" s="156"/>
+      <c r="AGJ21" s="156"/>
+      <c r="AGK21" s="156"/>
+      <c r="AGL21" s="156"/>
+      <c r="AGM21" s="156"/>
+      <c r="AGN21" s="156"/>
+      <c r="AGO21" s="156"/>
+      <c r="AGP21" s="156"/>
+      <c r="AGQ21" s="156"/>
+      <c r="AGR21" s="156"/>
+      <c r="AGS21" s="156"/>
+      <c r="AGT21" s="156"/>
+      <c r="AGU21" s="156"/>
+      <c r="AGV21" s="156"/>
+      <c r="AGW21" s="156"/>
+      <c r="AGX21" s="156"/>
+      <c r="AGY21" s="156"/>
+      <c r="AGZ21" s="156"/>
+      <c r="AHA21" s="156"/>
+      <c r="AHB21" s="156"/>
+      <c r="AHC21" s="156"/>
+      <c r="AHD21" s="156"/>
+      <c r="AHE21" s="156"/>
+      <c r="AHF21" s="156"/>
+      <c r="AHG21" s="156"/>
+      <c r="AHH21" s="156"/>
+      <c r="AHI21" s="156"/>
+      <c r="AHJ21" s="156"/>
+      <c r="AHK21" s="156"/>
+      <c r="AHL21" s="156"/>
+      <c r="AHM21" s="156"/>
+      <c r="AHN21" s="156"/>
+      <c r="AHO21" s="156"/>
+      <c r="AHP21" s="156"/>
+      <c r="AHQ21" s="156"/>
+      <c r="AHR21" s="156"/>
+      <c r="AHS21" s="156"/>
+      <c r="AHT21" s="156"/>
+      <c r="AHU21" s="156"/>
+      <c r="AHV21" s="156"/>
+      <c r="AHW21" s="156"/>
+      <c r="AHX21" s="156"/>
+      <c r="AHY21" s="156"/>
+      <c r="AHZ21" s="156"/>
+      <c r="AIA21" s="156"/>
+      <c r="AIB21" s="156"/>
+      <c r="AIC21" s="156"/>
+      <c r="AID21" s="156"/>
+      <c r="AIE21" s="156"/>
+      <c r="AIF21" s="156"/>
+      <c r="AIG21" s="156"/>
+      <c r="AIH21" s="156"/>
+      <c r="AII21" s="156"/>
+      <c r="AIJ21" s="156"/>
+      <c r="AIK21" s="156"/>
+      <c r="AIL21" s="156"/>
+      <c r="AIM21" s="156"/>
+      <c r="AIN21" s="156"/>
+      <c r="AIO21" s="156"/>
+      <c r="AIP21" s="156"/>
+      <c r="AIQ21" s="156"/>
+      <c r="AIR21" s="156"/>
+      <c r="AIS21" s="156"/>
+      <c r="AIT21" s="156"/>
+      <c r="AIU21" s="156"/>
+      <c r="AIV21" s="156"/>
+      <c r="AIW21" s="156"/>
+      <c r="AIX21" s="156"/>
+      <c r="AIY21" s="156"/>
+      <c r="AIZ21" s="156"/>
+      <c r="AJA21" s="156"/>
+      <c r="AJB21" s="156"/>
+      <c r="AJC21" s="156"/>
+      <c r="AJD21" s="156"/>
+      <c r="AJE21" s="156"/>
+      <c r="AJF21" s="156"/>
+      <c r="AJG21" s="156"/>
+      <c r="AJH21" s="156"/>
+      <c r="AJI21" s="156"/>
+      <c r="AJJ21" s="156"/>
+      <c r="AJK21" s="156"/>
+      <c r="AJL21" s="156"/>
+      <c r="AJM21" s="156"/>
+      <c r="AJN21" s="156"/>
+      <c r="AJO21" s="156"/>
+      <c r="AJP21" s="156"/>
+      <c r="AJQ21" s="156"/>
+      <c r="AJR21" s="156"/>
+      <c r="AJS21" s="156"/>
+      <c r="AJT21" s="156"/>
+      <c r="AJU21" s="156"/>
+      <c r="AJV21" s="156"/>
+      <c r="AJW21" s="156"/>
+      <c r="AJX21" s="156"/>
+      <c r="AJY21" s="156"/>
+      <c r="AJZ21" s="156"/>
+      <c r="AKA21" s="156"/>
+      <c r="AKB21" s="156"/>
+      <c r="AKC21" s="156"/>
+      <c r="AKD21" s="156"/>
+      <c r="AKE21" s="156"/>
+      <c r="AKF21" s="156"/>
+      <c r="AKG21" s="156"/>
+      <c r="AKH21" s="156"/>
+      <c r="AKI21" s="156"/>
+      <c r="AKJ21" s="156"/>
+      <c r="AKK21" s="156"/>
+      <c r="AKL21" s="156"/>
+      <c r="AKM21" s="156"/>
+      <c r="AKN21" s="156"/>
+      <c r="AKO21" s="156"/>
+      <c r="AKP21" s="156"/>
+      <c r="AKQ21" s="156"/>
+      <c r="AKR21" s="156"/>
+      <c r="AKS21" s="156"/>
+      <c r="AKT21" s="156"/>
+      <c r="AKU21" s="156"/>
+      <c r="AKV21" s="156"/>
+      <c r="AKW21" s="156"/>
+      <c r="AKX21" s="156"/>
+      <c r="AKY21" s="156"/>
+      <c r="AKZ21" s="156"/>
+      <c r="ALA21" s="156"/>
+      <c r="ALB21" s="156"/>
+      <c r="ALC21" s="156"/>
+      <c r="ALD21" s="156"/>
+      <c r="ALE21" s="156"/>
+      <c r="ALF21" s="156"/>
+      <c r="ALG21" s="156"/>
+      <c r="ALH21" s="156"/>
+      <c r="ALI21" s="156"/>
+      <c r="ALJ21" s="156"/>
+      <c r="ALK21" s="156"/>
+      <c r="ALL21" s="156"/>
+      <c r="ALM21" s="156"/>
+      <c r="ALN21" s="156"/>
+      <c r="ALO21" s="156"/>
+      <c r="ALP21" s="156"/>
+      <c r="ALQ21" s="156"/>
+      <c r="ALR21" s="156"/>
+      <c r="ALS21" s="156"/>
+      <c r="ALT21" s="156"/>
+      <c r="ALU21" s="156"/>
+      <c r="ALV21" s="156"/>
+      <c r="ALW21" s="156"/>
+      <c r="ALX21" s="156"/>
+      <c r="ALY21" s="156"/>
+      <c r="ALZ21" s="156"/>
+      <c r="AMA21" s="156"/>
+      <c r="AMB21" s="156"/>
+      <c r="AMC21" s="156"/>
+      <c r="AMD21" s="156"/>
+      <c r="AME21" s="156"/>
+      <c r="AMF21" s="156"/>
+      <c r="AMG21" s="156"/>
+      <c r="AMH21" s="156"/>
+      <c r="AMI21" s="156"/>
+      <c r="AMJ21" s="156"/>
+      <c r="AMK21" s="156"/>
+      <c r="AML21" s="156"/>
+      <c r="AMM21" s="156"/>
+      <c r="AMN21" s="156"/>
+      <c r="AMO21" s="156"/>
+      <c r="AMP21" s="156"/>
+      <c r="AMQ21" s="156"/>
+      <c r="AMR21" s="156"/>
+      <c r="AMS21" s="156"/>
+      <c r="AMT21" s="156"/>
+      <c r="AMU21" s="156"/>
+      <c r="AMV21" s="156"/>
+      <c r="AMW21" s="156"/>
+      <c r="AMX21" s="156"/>
+      <c r="AMY21" s="156"/>
+      <c r="AMZ21" s="156"/>
+      <c r="ANA21" s="156"/>
+      <c r="ANB21" s="156"/>
+      <c r="ANC21" s="156"/>
+      <c r="AND21" s="156"/>
+      <c r="ANE21" s="156"/>
+      <c r="ANF21" s="156"/>
+      <c r="ANG21" s="156"/>
+      <c r="ANH21" s="156"/>
+      <c r="ANI21" s="156"/>
+      <c r="ANJ21" s="156"/>
+      <c r="ANK21" s="156"/>
+      <c r="ANL21" s="156"/>
+      <c r="ANM21" s="156"/>
+      <c r="ANN21" s="156"/>
+      <c r="ANO21" s="156"/>
+      <c r="ANP21" s="156"/>
+      <c r="ANQ21" s="156"/>
+      <c r="ANR21" s="156"/>
+      <c r="ANS21" s="156"/>
+      <c r="ANT21" s="156"/>
+      <c r="ANU21" s="156"/>
+      <c r="ANV21" s="156"/>
+      <c r="ANW21" s="156"/>
+      <c r="ANX21" s="156"/>
+      <c r="ANY21" s="156"/>
+      <c r="ANZ21" s="156"/>
+      <c r="AOA21" s="156"/>
+      <c r="AOB21" s="156"/>
+      <c r="AOC21" s="156"/>
+      <c r="AOD21" s="156"/>
+      <c r="AOE21" s="156"/>
+      <c r="AOF21" s="156"/>
+      <c r="AOG21" s="156"/>
+      <c r="AOH21" s="156"/>
+      <c r="AOI21" s="156"/>
+      <c r="AOJ21" s="156"/>
+      <c r="AOK21" s="156"/>
+      <c r="AOL21" s="156"/>
+      <c r="AOM21" s="156"/>
+      <c r="AON21" s="156"/>
+      <c r="AOO21" s="156"/>
+      <c r="AOP21" s="156"/>
+      <c r="AOQ21" s="156"/>
+      <c r="AOR21" s="156"/>
+      <c r="AOS21" s="156"/>
+      <c r="AOT21" s="156"/>
+      <c r="AOU21" s="156"/>
+      <c r="AOV21" s="156"/>
+      <c r="AOW21" s="156"/>
+      <c r="AOX21" s="156"/>
+      <c r="AOY21" s="156"/>
+      <c r="AOZ21" s="156"/>
+      <c r="APA21" s="156"/>
+      <c r="APB21" s="156"/>
+      <c r="APC21" s="156"/>
+      <c r="APD21" s="156"/>
+      <c r="APE21" s="156"/>
+      <c r="APF21" s="156"/>
+      <c r="APG21" s="156"/>
+      <c r="APH21" s="156"/>
+      <c r="API21" s="156"/>
+      <c r="APJ21" s="156"/>
+      <c r="APK21" s="156"/>
+      <c r="APL21" s="156"/>
+      <c r="APM21" s="156"/>
+      <c r="APN21" s="156"/>
+      <c r="APO21" s="156"/>
+      <c r="APP21" s="156"/>
+      <c r="APQ21" s="156"/>
+      <c r="APR21" s="156"/>
+      <c r="APS21" s="156"/>
+      <c r="APT21" s="156"/>
+      <c r="APU21" s="156"/>
+      <c r="APV21" s="156"/>
+      <c r="APW21" s="156"/>
+      <c r="APX21" s="156"/>
+      <c r="APY21" s="156"/>
+      <c r="APZ21" s="156"/>
+      <c r="AQA21" s="156"/>
+      <c r="AQB21" s="156"/>
+      <c r="AQC21" s="156"/>
+      <c r="AQD21" s="156"/>
+      <c r="AQE21" s="156"/>
+      <c r="AQF21" s="156"/>
+      <c r="AQG21" s="156"/>
+      <c r="AQH21" s="156"/>
+      <c r="AQI21" s="156"/>
+      <c r="AQJ21" s="156"/>
+      <c r="AQK21" s="156"/>
+      <c r="AQL21" s="156"/>
+      <c r="AQM21" s="156"/>
+      <c r="AQN21" s="156"/>
+      <c r="AQO21" s="156"/>
+      <c r="AQP21" s="156"/>
+      <c r="AQQ21" s="156"/>
+      <c r="AQR21" s="156"/>
+      <c r="AQS21" s="156"/>
+      <c r="AQT21" s="156"/>
+      <c r="AQU21" s="156"/>
+      <c r="AQV21" s="156"/>
+      <c r="AQW21" s="156"/>
+      <c r="AQX21" s="156"/>
+      <c r="AQY21" s="156"/>
+      <c r="AQZ21" s="156"/>
+      <c r="ARA21" s="156"/>
+      <c r="ARB21" s="156"/>
+      <c r="ARC21" s="156"/>
+      <c r="ARD21" s="156"/>
+      <c r="ARE21" s="156"/>
+      <c r="ARF21" s="156"/>
+      <c r="ARG21" s="156"/>
+      <c r="ARH21" s="156"/>
+      <c r="ARI21" s="156"/>
+      <c r="ARJ21" s="156"/>
+      <c r="ARK21" s="156"/>
+      <c r="ARL21" s="156"/>
+      <c r="ARM21" s="156"/>
+      <c r="ARN21" s="156"/>
+      <c r="ARO21" s="156"/>
+      <c r="ARP21" s="156"/>
+      <c r="ARQ21" s="156"/>
+      <c r="ARR21" s="156"/>
+      <c r="ARS21" s="156"/>
+      <c r="ART21" s="156"/>
+      <c r="ARU21" s="156"/>
+      <c r="ARV21" s="156"/>
+      <c r="ARW21" s="156"/>
+      <c r="ARX21" s="156"/>
+      <c r="ARY21" s="156"/>
+      <c r="ARZ21" s="156"/>
+      <c r="ASA21" s="156"/>
+      <c r="ASB21" s="156"/>
+      <c r="ASC21" s="156"/>
+      <c r="ASD21" s="156"/>
+      <c r="ASE21" s="156"/>
+      <c r="ASF21" s="156"/>
+      <c r="ASG21" s="156"/>
+      <c r="ASH21" s="156"/>
+      <c r="ASI21" s="156"/>
+      <c r="ASJ21" s="156"/>
+      <c r="ASK21" s="156"/>
+      <c r="ASL21" s="156"/>
+      <c r="ASM21" s="156"/>
+      <c r="ASN21" s="156"/>
+      <c r="ASO21" s="156"/>
+      <c r="ASP21" s="156"/>
+      <c r="ASQ21" s="156"/>
+      <c r="ASR21" s="156"/>
+      <c r="ASS21" s="156"/>
+      <c r="AST21" s="156"/>
+      <c r="ASU21" s="156"/>
+      <c r="ASV21" s="156"/>
+      <c r="ASW21" s="156"/>
+      <c r="ASX21" s="156"/>
+      <c r="ASY21" s="156"/>
+      <c r="ASZ21" s="156"/>
+      <c r="ATA21" s="156"/>
+      <c r="ATB21" s="156"/>
+      <c r="ATC21" s="156"/>
+      <c r="ATD21" s="156"/>
+      <c r="ATE21" s="156"/>
+      <c r="ATF21" s="156"/>
+      <c r="ATG21" s="156"/>
+      <c r="ATH21" s="156"/>
+      <c r="ATI21" s="156"/>
+      <c r="ATJ21" s="156"/>
+      <c r="ATK21" s="156"/>
+      <c r="ATL21" s="156"/>
+      <c r="ATM21" s="156"/>
+      <c r="ATN21" s="156"/>
+      <c r="ATO21" s="156"/>
+      <c r="ATP21" s="156"/>
+      <c r="ATQ21" s="156"/>
+      <c r="ATR21" s="156"/>
+      <c r="ATS21" s="156"/>
+      <c r="ATT21" s="156"/>
+      <c r="ATU21" s="156"/>
+      <c r="ATV21" s="156"/>
+      <c r="ATW21" s="156"/>
+      <c r="ATX21" s="156"/>
+      <c r="ATY21" s="156"/>
+      <c r="ATZ21" s="156"/>
+      <c r="AUA21" s="156"/>
+      <c r="AUB21" s="156"/>
+      <c r="AUC21" s="156"/>
+      <c r="AUD21" s="156"/>
+      <c r="AUE21" s="156"/>
+      <c r="AUF21" s="156"/>
+      <c r="AUG21" s="156"/>
+      <c r="AUH21" s="156"/>
+      <c r="AUI21" s="156"/>
+      <c r="AUJ21" s="156"/>
+      <c r="AUK21" s="156"/>
+      <c r="AUL21" s="156"/>
+      <c r="AUM21" s="156"/>
+      <c r="AUN21" s="156"/>
+      <c r="AUO21" s="156"/>
+      <c r="AUP21" s="156"/>
+      <c r="AUQ21" s="156"/>
+      <c r="AUR21" s="156"/>
+      <c r="AUS21" s="156"/>
+      <c r="AUT21" s="156"/>
+      <c r="AUU21" s="156"/>
+      <c r="AUV21" s="156"/>
+      <c r="AUW21" s="156"/>
+      <c r="AUX21" s="156"/>
+      <c r="AUY21" s="156"/>
+      <c r="AUZ21" s="156"/>
+      <c r="AVA21" s="156"/>
+      <c r="AVB21" s="156"/>
+      <c r="AVC21" s="156"/>
+      <c r="AVD21" s="156"/>
+      <c r="AVE21" s="156"/>
+      <c r="AVF21" s="156"/>
+      <c r="AVG21" s="156"/>
+      <c r="AVH21" s="156"/>
+      <c r="AVI21" s="156"/>
+      <c r="AVJ21" s="156"/>
+      <c r="AVK21" s="156"/>
+      <c r="AVL21" s="156"/>
+      <c r="AVM21" s="156"/>
+      <c r="AVN21" s="156"/>
+      <c r="AVO21" s="156"/>
+      <c r="AVP21" s="156"/>
+      <c r="AVQ21" s="156"/>
+      <c r="AVR21" s="156"/>
+      <c r="AVS21" s="156"/>
+      <c r="AVT21" s="156"/>
+      <c r="AVU21" s="156"/>
+      <c r="AVV21" s="156"/>
+      <c r="AVW21" s="156"/>
+      <c r="AVX21" s="156"/>
+      <c r="AVY21" s="156"/>
+      <c r="AVZ21" s="156"/>
+      <c r="AWA21" s="156"/>
+      <c r="AWB21" s="156"/>
+      <c r="AWC21" s="156"/>
+      <c r="AWD21" s="156"/>
+      <c r="AWE21" s="156"/>
+      <c r="AWF21" s="156"/>
+      <c r="AWG21" s="156"/>
+      <c r="AWH21" s="156"/>
+      <c r="AWI21" s="156"/>
+      <c r="AWJ21" s="156"/>
+      <c r="AWK21" s="156"/>
+      <c r="AWL21" s="156"/>
+      <c r="AWM21" s="156"/>
+      <c r="AWN21" s="156"/>
+      <c r="AWO21" s="156"/>
+      <c r="AWP21" s="156"/>
+      <c r="AWQ21" s="156"/>
+      <c r="AWR21" s="156"/>
+      <c r="AWS21" s="156"/>
+      <c r="AWT21" s="156"/>
+      <c r="AWU21" s="156"/>
+      <c r="AWV21" s="156"/>
+      <c r="AWW21" s="156"/>
+      <c r="AWX21" s="156"/>
+      <c r="AWY21" s="156"/>
+      <c r="AWZ21" s="156"/>
+      <c r="AXA21" s="156"/>
+      <c r="AXB21" s="156"/>
+      <c r="AXC21" s="156"/>
+      <c r="AXD21" s="156"/>
+      <c r="AXE21" s="156"/>
+      <c r="AXF21" s="156"/>
+      <c r="AXG21" s="156"/>
+      <c r="AXH21" s="156"/>
+      <c r="AXI21" s="156"/>
+      <c r="AXJ21" s="156"/>
+      <c r="AXK21" s="156"/>
+      <c r="AXL21" s="156"/>
+      <c r="AXM21" s="156"/>
+      <c r="AXN21" s="156"/>
+      <c r="AXO21" s="156"/>
+      <c r="AXP21" s="156"/>
+      <c r="AXQ21" s="156"/>
+      <c r="AXR21" s="156"/>
+      <c r="AXS21" s="156"/>
+      <c r="AXT21" s="156"/>
+      <c r="AXU21" s="156"/>
+      <c r="AXV21" s="156"/>
+      <c r="AXW21" s="156"/>
+      <c r="AXX21" s="156"/>
+      <c r="AXY21" s="156"/>
+      <c r="AXZ21" s="156"/>
+      <c r="AYA21" s="156"/>
+      <c r="AYB21" s="156"/>
+      <c r="AYC21" s="156"/>
+      <c r="AYD21" s="156"/>
+      <c r="AYE21" s="156"/>
+      <c r="AYF21" s="156"/>
+      <c r="AYG21" s="156"/>
+      <c r="AYH21" s="156"/>
+      <c r="AYI21" s="156"/>
+      <c r="AYJ21" s="156"/>
+      <c r="AYK21" s="156"/>
+      <c r="AYL21" s="156"/>
+      <c r="AYM21" s="156"/>
+      <c r="AYN21" s="156"/>
+      <c r="AYO21" s="156"/>
+      <c r="AYP21" s="156"/>
+      <c r="AYQ21" s="156"/>
+      <c r="AYR21" s="156"/>
+      <c r="AYS21" s="156"/>
+      <c r="AYT21" s="156"/>
+      <c r="AYU21" s="156"/>
+      <c r="AYV21" s="156"/>
+      <c r="AYW21" s="156"/>
+      <c r="AYX21" s="156"/>
+      <c r="AYY21" s="156"/>
+      <c r="AYZ21" s="156"/>
+      <c r="AZA21" s="156"/>
+      <c r="AZB21" s="156"/>
+      <c r="AZC21" s="156"/>
+      <c r="AZD21" s="156"/>
+      <c r="AZE21" s="156"/>
+      <c r="AZF21" s="156"/>
+      <c r="AZG21" s="156"/>
+      <c r="AZH21" s="156"/>
+      <c r="AZI21" s="156"/>
+      <c r="AZJ21" s="156"/>
+      <c r="AZK21" s="156"/>
+      <c r="AZL21" s="156"/>
+      <c r="AZM21" s="156"/>
+      <c r="AZN21" s="156"/>
+      <c r="AZO21" s="156"/>
+      <c r="AZP21" s="156"/>
+      <c r="AZQ21" s="156"/>
+      <c r="AZR21" s="156"/>
+      <c r="AZS21" s="156"/>
+      <c r="AZT21" s="156"/>
+      <c r="AZU21" s="156"/>
+      <c r="AZV21" s="156"/>
+      <c r="AZW21" s="156"/>
+      <c r="AZX21" s="156"/>
+      <c r="AZY21" s="156"/>
+      <c r="AZZ21" s="156"/>
+      <c r="BAA21" s="156"/>
+      <c r="BAB21" s="156"/>
+      <c r="BAC21" s="156"/>
+      <c r="BAD21" s="156"/>
+      <c r="BAE21" s="156"/>
+      <c r="BAF21" s="156"/>
+      <c r="BAG21" s="156"/>
+      <c r="BAH21" s="156"/>
+      <c r="BAI21" s="156"/>
+      <c r="BAJ21" s="156"/>
+      <c r="BAK21" s="156"/>
+      <c r="BAL21" s="156"/>
+      <c r="BAM21" s="156"/>
+      <c r="BAN21" s="156"/>
+      <c r="BAO21" s="156"/>
+      <c r="BAP21" s="156"/>
+      <c r="BAQ21" s="156"/>
+      <c r="BAR21" s="156"/>
+      <c r="BAS21" s="156"/>
+      <c r="BAT21" s="156"/>
+      <c r="BAU21" s="156"/>
+      <c r="BAV21" s="156"/>
+      <c r="BAW21" s="156"/>
+      <c r="BAX21" s="156"/>
+      <c r="BAY21" s="156"/>
+      <c r="BAZ21" s="156"/>
+      <c r="BBA21" s="156"/>
+      <c r="BBB21" s="156"/>
+      <c r="BBC21" s="156"/>
+      <c r="BBD21" s="156"/>
+      <c r="BBE21" s="156"/>
+      <c r="BBF21" s="156"/>
+      <c r="BBG21" s="156"/>
+      <c r="BBH21" s="156"/>
+      <c r="BBI21" s="156"/>
+      <c r="BBJ21" s="156"/>
+      <c r="BBK21" s="156"/>
+      <c r="BBL21" s="156"/>
+      <c r="BBM21" s="156"/>
+      <c r="BBN21" s="156"/>
+      <c r="BBO21" s="156"/>
+      <c r="BBP21" s="156"/>
+      <c r="BBQ21" s="156"/>
+      <c r="BBR21" s="156"/>
+      <c r="BBS21" s="156"/>
+      <c r="BBT21" s="156"/>
+      <c r="BBU21" s="156"/>
+      <c r="BBV21" s="156"/>
+      <c r="BBW21" s="156"/>
+      <c r="BBX21" s="156"/>
+      <c r="BBY21" s="156"/>
+      <c r="BBZ21" s="156"/>
+      <c r="BCA21" s="156"/>
+      <c r="BCB21" s="156"/>
+      <c r="BCC21" s="156"/>
+      <c r="BCD21" s="156"/>
+      <c r="BCE21" s="156"/>
+      <c r="BCF21" s="156"/>
+      <c r="BCG21" s="156"/>
+      <c r="BCH21" s="156"/>
+      <c r="BCI21" s="156"/>
+      <c r="BCJ21" s="156"/>
+      <c r="BCK21" s="156"/>
+      <c r="BCL21" s="156"/>
+      <c r="BCM21" s="156"/>
+      <c r="BCN21" s="156"/>
+      <c r="BCO21" s="156"/>
+      <c r="BCP21" s="156"/>
+      <c r="BCQ21" s="156"/>
+      <c r="BCR21" s="156"/>
+      <c r="BCS21" s="156"/>
+      <c r="BCT21" s="156"/>
+      <c r="BCU21" s="156"/>
+      <c r="BCV21" s="156"/>
+      <c r="BCW21" s="156"/>
+      <c r="BCX21" s="156"/>
+      <c r="BCY21" s="156"/>
+      <c r="BCZ21" s="156"/>
+      <c r="BDA21" s="156"/>
+      <c r="BDB21" s="156"/>
+      <c r="BDC21" s="156"/>
+      <c r="BDD21" s="156"/>
+      <c r="BDE21" s="156"/>
+      <c r="BDF21" s="156"/>
+      <c r="BDG21" s="156"/>
+      <c r="BDH21" s="156"/>
+      <c r="BDI21" s="156"/>
+      <c r="BDJ21" s="156"/>
+      <c r="BDK21" s="156"/>
+      <c r="BDL21" s="156"/>
+      <c r="BDM21" s="156"/>
+      <c r="BDN21" s="156"/>
+      <c r="BDO21" s="156"/>
+      <c r="BDP21" s="156"/>
+      <c r="BDQ21" s="156"/>
+      <c r="BDR21" s="156"/>
+      <c r="BDS21" s="156"/>
+      <c r="BDT21" s="156"/>
+      <c r="BDU21" s="156"/>
+      <c r="BDV21" s="156"/>
+      <c r="BDW21" s="156"/>
+      <c r="BDX21" s="156"/>
+      <c r="BDY21" s="156"/>
+      <c r="BDZ21" s="156"/>
+      <c r="BEA21" s="156"/>
+      <c r="BEB21" s="156"/>
+      <c r="BEC21" s="156"/>
+      <c r="BED21" s="156"/>
+      <c r="BEE21" s="156"/>
+      <c r="BEF21" s="156"/>
+      <c r="BEG21" s="156"/>
+      <c r="BEH21" s="156"/>
+      <c r="BEI21" s="156"/>
+      <c r="BEJ21" s="156"/>
+      <c r="BEK21" s="156"/>
+      <c r="BEL21" s="156"/>
+      <c r="BEM21" s="156"/>
+      <c r="BEN21" s="156"/>
+      <c r="BEO21" s="156"/>
+      <c r="BEP21" s="156"/>
+      <c r="BEQ21" s="156"/>
+      <c r="BER21" s="156"/>
+      <c r="BES21" s="156"/>
+      <c r="BET21" s="156"/>
+      <c r="BEU21" s="156"/>
+      <c r="BEV21" s="156"/>
+      <c r="BEW21" s="156"/>
+      <c r="BEX21" s="156"/>
+      <c r="BEY21" s="156"/>
+      <c r="BEZ21" s="156"/>
+      <c r="BFA21" s="156"/>
+      <c r="BFB21" s="156"/>
+      <c r="BFC21" s="156"/>
+      <c r="BFD21" s="156"/>
+      <c r="BFE21" s="156"/>
+      <c r="BFF21" s="156"/>
+      <c r="BFG21" s="156"/>
+      <c r="BFH21" s="156"/>
+      <c r="BFI21" s="156"/>
+      <c r="BFJ21" s="156"/>
+      <c r="BFK21" s="156"/>
+      <c r="BFL21" s="156"/>
+      <c r="BFM21" s="156"/>
+      <c r="BFN21" s="156"/>
+      <c r="BFO21" s="156"/>
+      <c r="BFP21" s="156"/>
+      <c r="BFQ21" s="156"/>
+      <c r="BFR21" s="156"/>
+      <c r="BFS21" s="156"/>
+      <c r="BFT21" s="156"/>
+      <c r="BFU21" s="156"/>
+      <c r="BFV21" s="156"/>
+      <c r="BFW21" s="156"/>
+      <c r="BFX21" s="156"/>
+      <c r="BFY21" s="156"/>
+      <c r="BFZ21" s="156"/>
+      <c r="BGA21" s="156"/>
+      <c r="BGB21" s="156"/>
+      <c r="BGC21" s="156"/>
+      <c r="BGD21" s="156"/>
+      <c r="BGE21" s="156"/>
+      <c r="BGF21" s="156"/>
+      <c r="BGG21" s="156"/>
+      <c r="BGH21" s="156"/>
+      <c r="BGI21" s="156"/>
+      <c r="BGJ21" s="156"/>
+      <c r="BGK21" s="156"/>
+      <c r="BGL21" s="156"/>
+      <c r="BGM21" s="156"/>
+      <c r="BGN21" s="156"/>
+      <c r="BGO21" s="156"/>
+      <c r="BGP21" s="156"/>
+      <c r="BGQ21" s="156"/>
+      <c r="BGR21" s="156"/>
+      <c r="BGS21" s="156"/>
+      <c r="BGT21" s="156"/>
+      <c r="BGU21" s="156"/>
+      <c r="BGV21" s="156"/>
+      <c r="BGW21" s="156"/>
+      <c r="BGX21" s="156"/>
+      <c r="BGY21" s="156"/>
+      <c r="BGZ21" s="156"/>
+      <c r="BHA21" s="156"/>
+      <c r="BHB21" s="156"/>
+      <c r="BHC21" s="156"/>
+      <c r="BHD21" s="156"/>
+      <c r="BHE21" s="156"/>
+      <c r="BHF21" s="156"/>
+      <c r="BHG21" s="156"/>
+      <c r="BHH21" s="156"/>
+      <c r="BHI21" s="156"/>
+      <c r="BHJ21" s="156"/>
+      <c r="BHK21" s="156"/>
+      <c r="BHL21" s="156"/>
+      <c r="BHM21" s="156"/>
+      <c r="BHN21" s="156"/>
+      <c r="BHO21" s="156"/>
+      <c r="BHP21" s="156"/>
+      <c r="BHQ21" s="156"/>
+      <c r="BHR21" s="156"/>
+      <c r="BHS21" s="156"/>
+      <c r="BHT21" s="156"/>
+      <c r="BHU21" s="156"/>
+      <c r="BHV21" s="156"/>
+      <c r="BHW21" s="156"/>
+      <c r="BHX21" s="156"/>
+      <c r="BHY21" s="156"/>
+      <c r="BHZ21" s="156"/>
+      <c r="BIA21" s="156"/>
+      <c r="BIB21" s="156"/>
+      <c r="BIC21" s="156"/>
+      <c r="BID21" s="156"/>
+      <c r="BIE21" s="156"/>
+      <c r="BIF21" s="156"/>
+      <c r="BIG21" s="156"/>
+      <c r="BIH21" s="156"/>
+      <c r="BII21" s="156"/>
+      <c r="BIJ21" s="156"/>
+      <c r="BIK21" s="156"/>
+      <c r="BIL21" s="156"/>
+      <c r="BIM21" s="156"/>
+      <c r="BIN21" s="156"/>
+      <c r="BIO21" s="156"/>
+      <c r="BIP21" s="156"/>
+      <c r="BIQ21" s="156"/>
+      <c r="BIR21" s="156"/>
+      <c r="BIS21" s="156"/>
+      <c r="BIT21" s="156"/>
+      <c r="BIU21" s="156"/>
+      <c r="BIV21" s="156"/>
+      <c r="BIW21" s="156"/>
+      <c r="BIX21" s="156"/>
+      <c r="BIY21" s="156"/>
+      <c r="BIZ21" s="156"/>
+      <c r="BJA21" s="156"/>
+      <c r="BJB21" s="156"/>
+      <c r="BJC21" s="156"/>
+      <c r="BJD21" s="156"/>
+      <c r="BJE21" s="156"/>
+      <c r="BJF21" s="156"/>
+      <c r="BJG21" s="156"/>
+      <c r="BJH21" s="156"/>
+      <c r="BJI21" s="156"/>
+      <c r="BJJ21" s="156"/>
+      <c r="BJK21" s="156"/>
+      <c r="BJL21" s="156"/>
+      <c r="BJM21" s="156"/>
+      <c r="BJN21" s="156"/>
+      <c r="BJO21" s="156"/>
+      <c r="BJP21" s="156"/>
+      <c r="BJQ21" s="156"/>
+      <c r="BJR21" s="156"/>
+      <c r="BJS21" s="156"/>
+      <c r="BJT21" s="156"/>
+      <c r="BJU21" s="156"/>
+      <c r="BJV21" s="156"/>
+      <c r="BJW21" s="156"/>
+      <c r="BJX21" s="156"/>
+      <c r="BJY21" s="156"/>
+      <c r="BJZ21" s="156"/>
+      <c r="BKA21" s="156"/>
+      <c r="BKB21" s="156"/>
+      <c r="BKC21" s="156"/>
+      <c r="BKD21" s="156"/>
+      <c r="BKE21" s="156"/>
+      <c r="BKF21" s="156"/>
+      <c r="BKG21" s="156"/>
+      <c r="BKH21" s="156"/>
+      <c r="BKI21" s="156"/>
+      <c r="BKJ21" s="156"/>
+      <c r="BKK21" s="156"/>
+      <c r="BKL21" s="156"/>
+      <c r="BKM21" s="156"/>
+      <c r="BKN21" s="156"/>
+      <c r="BKO21" s="156"/>
+      <c r="BKP21" s="156"/>
+      <c r="BKQ21" s="156"/>
+      <c r="BKR21" s="156"/>
+      <c r="BKS21" s="156"/>
+      <c r="BKT21" s="156"/>
+      <c r="BKU21" s="156"/>
+      <c r="BKV21" s="156"/>
+      <c r="BKW21" s="156"/>
+      <c r="BKX21" s="156"/>
+      <c r="BKY21" s="156"/>
+      <c r="BKZ21" s="156"/>
+      <c r="BLA21" s="156"/>
+      <c r="BLB21" s="156"/>
+      <c r="BLC21" s="156"/>
+      <c r="BLD21" s="156"/>
+      <c r="BLE21" s="156"/>
+      <c r="BLF21" s="156"/>
+      <c r="BLG21" s="156"/>
+      <c r="BLH21" s="156"/>
+      <c r="BLI21" s="156"/>
+      <c r="BLJ21" s="156"/>
+      <c r="BLK21" s="156"/>
+      <c r="BLL21" s="156"/>
+      <c r="BLM21" s="156"/>
+      <c r="BLN21" s="156"/>
+      <c r="BLO21" s="156"/>
+      <c r="BLP21" s="156"/>
+      <c r="BLQ21" s="156"/>
+      <c r="BLR21" s="156"/>
+      <c r="BLS21" s="156"/>
+      <c r="BLT21" s="156"/>
+      <c r="BLU21" s="156"/>
+      <c r="BLV21" s="156"/>
+      <c r="BLW21" s="156"/>
+      <c r="BLX21" s="156"/>
+      <c r="BLY21" s="156"/>
+      <c r="BLZ21" s="156"/>
+      <c r="BMA21" s="156"/>
+      <c r="BMB21" s="156"/>
+      <c r="BMC21" s="156"/>
+      <c r="BMD21" s="156"/>
+      <c r="BME21" s="156"/>
+      <c r="BMF21" s="156"/>
+      <c r="BMG21" s="156"/>
+      <c r="BMH21" s="156"/>
+      <c r="BMI21" s="156"/>
+      <c r="BMJ21" s="156"/>
+      <c r="BMK21" s="156"/>
+      <c r="BML21" s="156"/>
+      <c r="BMM21" s="156"/>
+      <c r="BMN21" s="156"/>
+      <c r="BMO21" s="156"/>
+      <c r="BMP21" s="156"/>
+      <c r="BMQ21" s="156"/>
+      <c r="BMR21" s="156"/>
+      <c r="BMS21" s="156"/>
+      <c r="BMT21" s="156"/>
+      <c r="BMU21" s="156"/>
+      <c r="BMV21" s="156"/>
+      <c r="BMW21" s="156"/>
+      <c r="BMX21" s="156"/>
+      <c r="BMY21" s="156"/>
+      <c r="BMZ21" s="156"/>
+      <c r="BNA21" s="156"/>
+      <c r="BNB21" s="156"/>
+      <c r="BNC21" s="156"/>
+      <c r="BND21" s="156"/>
+      <c r="BNE21" s="156"/>
+      <c r="BNF21" s="156"/>
+      <c r="BNG21" s="156"/>
+      <c r="BNH21" s="156"/>
+      <c r="BNI21" s="156"/>
+      <c r="BNJ21" s="156"/>
+      <c r="BNK21" s="156"/>
+      <c r="BNL21" s="156"/>
+      <c r="BNM21" s="156"/>
+      <c r="BNN21" s="156"/>
+      <c r="BNO21" s="156"/>
+      <c r="BNP21" s="156"/>
+      <c r="BNQ21" s="156"/>
+      <c r="BNR21" s="156"/>
+      <c r="BNS21" s="156"/>
+      <c r="BNT21" s="156"/>
+      <c r="BNU21" s="156"/>
+      <c r="BNV21" s="156"/>
+      <c r="BNW21" s="156"/>
+      <c r="BNX21" s="156"/>
+      <c r="BNY21" s="156"/>
+      <c r="BNZ21" s="156"/>
+      <c r="BOA21" s="156"/>
+      <c r="BOB21" s="156"/>
+      <c r="BOC21" s="156"/>
+      <c r="BOD21" s="156"/>
+      <c r="BOE21" s="156"/>
+      <c r="BOF21" s="156"/>
+      <c r="BOG21" s="156"/>
+      <c r="BOH21" s="156"/>
+      <c r="BOI21" s="156"/>
+      <c r="BOJ21" s="156"/>
+      <c r="BOK21" s="156"/>
+      <c r="BOL21" s="156"/>
+      <c r="BOM21" s="156"/>
+      <c r="BON21" s="156"/>
+      <c r="BOO21" s="156"/>
+      <c r="BOP21" s="156"/>
+      <c r="BOQ21" s="156"/>
+      <c r="BOR21" s="156"/>
+      <c r="BOS21" s="156"/>
+      <c r="BOT21" s="156"/>
+      <c r="BOU21" s="156"/>
+      <c r="BOV21" s="156"/>
+      <c r="BOW21" s="156"/>
+      <c r="BOX21" s="156"/>
+      <c r="BOY21" s="156"/>
+      <c r="BOZ21" s="156"/>
+      <c r="BPA21" s="156"/>
+      <c r="BPB21" s="156"/>
+      <c r="BPC21" s="156"/>
+      <c r="BPD21" s="156"/>
+      <c r="BPE21" s="156"/>
+      <c r="BPF21" s="156"/>
+      <c r="BPG21" s="156"/>
+      <c r="BPH21" s="156"/>
+      <c r="BPI21" s="156"/>
+      <c r="BPJ21" s="156"/>
+      <c r="BPK21" s="156"/>
+      <c r="BPL21" s="156"/>
+      <c r="BPM21" s="156"/>
+      <c r="BPN21" s="156"/>
+      <c r="BPO21" s="156"/>
+      <c r="BPP21" s="156"/>
+      <c r="BPQ21" s="156"/>
+      <c r="BPR21" s="156"/>
+      <c r="BPS21" s="156"/>
+      <c r="BPT21" s="156"/>
+      <c r="BPU21" s="156"/>
+      <c r="BPV21" s="156"/>
+      <c r="BPW21" s="156"/>
+      <c r="BPX21" s="156"/>
+      <c r="BPY21" s="156"/>
+      <c r="BPZ21" s="156"/>
+      <c r="BQA21" s="156"/>
+      <c r="BQB21" s="156"/>
+      <c r="BQC21" s="156"/>
+      <c r="BQD21" s="156"/>
+      <c r="BQE21" s="156"/>
+      <c r="BQF21" s="156"/>
+      <c r="BQG21" s="156"/>
+      <c r="BQH21" s="156"/>
+      <c r="BQI21" s="156"/>
+      <c r="BQJ21" s="156"/>
+      <c r="BQK21" s="156"/>
+      <c r="BQL21" s="156"/>
+      <c r="BQM21" s="156"/>
+      <c r="BQN21" s="156"/>
+      <c r="BQO21" s="156"/>
+      <c r="BQP21" s="156"/>
+      <c r="BQQ21" s="156"/>
+      <c r="BQR21" s="156"/>
+      <c r="BQS21" s="156"/>
+      <c r="BQT21" s="156"/>
+      <c r="BQU21" s="156"/>
+      <c r="BQV21" s="156"/>
+      <c r="BQW21" s="156"/>
+      <c r="BQX21" s="156"/>
+      <c r="BQY21" s="156"/>
+      <c r="BQZ21" s="156"/>
+      <c r="BRA21" s="156"/>
+      <c r="BRB21" s="156"/>
+      <c r="BRC21" s="156"/>
+      <c r="BRD21" s="156"/>
+      <c r="BRE21" s="156"/>
+      <c r="BRF21" s="156"/>
+      <c r="BRG21" s="156"/>
+      <c r="BRH21" s="156"/>
+      <c r="BRI21" s="156"/>
+      <c r="BRJ21" s="156"/>
+      <c r="BRK21" s="156"/>
+      <c r="BRL21" s="156"/>
+      <c r="BRM21" s="156"/>
+      <c r="BRN21" s="156"/>
+      <c r="BRO21" s="156"/>
+      <c r="BRP21" s="156"/>
+      <c r="BRQ21" s="156"/>
+      <c r="BRR21" s="156"/>
+      <c r="BRS21" s="156"/>
+      <c r="BRT21" s="156"/>
+      <c r="BRU21" s="156"/>
+      <c r="BRV21" s="156"/>
+      <c r="BRW21" s="156"/>
+      <c r="BRX21" s="156"/>
+      <c r="BRY21" s="156"/>
+      <c r="BRZ21" s="156"/>
+      <c r="BSA21" s="156"/>
+      <c r="BSB21" s="156"/>
+      <c r="BSC21" s="156"/>
+      <c r="BSD21" s="156"/>
+      <c r="BSE21" s="156"/>
+      <c r="BSF21" s="156"/>
+      <c r="BSG21" s="156"/>
+      <c r="BSH21" s="156"/>
+      <c r="BSI21" s="156"/>
+      <c r="BSJ21" s="156"/>
+      <c r="BSK21" s="156"/>
+      <c r="BSL21" s="156"/>
+      <c r="BSM21" s="156"/>
+      <c r="BSN21" s="156"/>
+      <c r="BSO21" s="156"/>
+      <c r="BSP21" s="156"/>
+      <c r="BSQ21" s="156"/>
+      <c r="BSR21" s="156"/>
+      <c r="BSS21" s="156"/>
+      <c r="BST21" s="156"/>
+      <c r="BSU21" s="156"/>
+      <c r="BSV21" s="156"/>
+      <c r="BSW21" s="156"/>
+      <c r="BSX21" s="156"/>
+      <c r="BSY21" s="156"/>
+      <c r="BSZ21" s="156"/>
+      <c r="BTA21" s="156"/>
+      <c r="BTB21" s="156"/>
+      <c r="BTC21" s="156"/>
+      <c r="BTD21" s="156"/>
+      <c r="BTE21" s="156"/>
+      <c r="BTF21" s="156"/>
+      <c r="BTG21" s="156"/>
+      <c r="BTH21" s="156"/>
+      <c r="BTI21" s="156"/>
+      <c r="BTJ21" s="156"/>
+      <c r="BTK21" s="156"/>
+      <c r="BTL21" s="156"/>
+      <c r="BTM21" s="156"/>
+      <c r="BTN21" s="156"/>
+      <c r="BTO21" s="156"/>
+      <c r="BTP21" s="156"/>
+      <c r="BTQ21" s="156"/>
+      <c r="BTR21" s="156"/>
+      <c r="BTS21" s="156"/>
+      <c r="BTT21" s="156"/>
+      <c r="BTU21" s="156"/>
+      <c r="BTV21" s="156"/>
+      <c r="BTW21" s="156"/>
+      <c r="BTX21" s="156"/>
+      <c r="BTY21" s="156"/>
+      <c r="BTZ21" s="156"/>
+      <c r="BUA21" s="156"/>
+      <c r="BUB21" s="156"/>
+      <c r="BUC21" s="156"/>
+      <c r="BUD21" s="156"/>
+      <c r="BUE21" s="156"/>
+      <c r="BUF21" s="156"/>
+      <c r="BUG21" s="156"/>
+      <c r="BUH21" s="156"/>
+      <c r="BUI21" s="156"/>
+      <c r="BUJ21" s="156"/>
+      <c r="BUK21" s="156"/>
+      <c r="BUL21" s="156"/>
+      <c r="BUM21" s="156"/>
+      <c r="BUN21" s="156"/>
+      <c r="BUO21" s="156"/>
+      <c r="BUP21" s="156"/>
+      <c r="BUQ21" s="156"/>
+      <c r="BUR21" s="156"/>
+      <c r="BUS21" s="156"/>
+      <c r="BUT21" s="156"/>
+      <c r="BUU21" s="156"/>
+      <c r="BUV21" s="156"/>
+      <c r="BUW21" s="156"/>
+      <c r="BUX21" s="156"/>
+      <c r="BUY21" s="156"/>
+      <c r="BUZ21" s="156"/>
+      <c r="BVA21" s="156"/>
+      <c r="BVB21" s="156"/>
+      <c r="BVC21" s="156"/>
+      <c r="BVD21" s="156"/>
+      <c r="BVE21" s="156"/>
+      <c r="BVF21" s="156"/>
+      <c r="BVG21" s="156"/>
+      <c r="BVH21" s="156"/>
+      <c r="BVI21" s="156"/>
+      <c r="BVJ21" s="156"/>
+      <c r="BVK21" s="156"/>
+      <c r="BVL21" s="156"/>
+      <c r="BVM21" s="156"/>
+      <c r="BVN21" s="156"/>
+      <c r="BVO21" s="156"/>
+      <c r="BVP21" s="156"/>
+      <c r="BVQ21" s="156"/>
+      <c r="BVR21" s="156"/>
+      <c r="BVS21" s="156"/>
+      <c r="BVT21" s="156"/>
+      <c r="BVU21" s="156"/>
+      <c r="BVV21" s="156"/>
+      <c r="BVW21" s="156"/>
+      <c r="BVX21" s="156"/>
+      <c r="BVY21" s="156"/>
+      <c r="BVZ21" s="156"/>
+      <c r="BWA21" s="156"/>
+      <c r="BWB21" s="156"/>
+      <c r="BWC21" s="156"/>
+      <c r="BWD21" s="156"/>
+      <c r="BWE21" s="156"/>
+      <c r="BWF21" s="156"/>
+      <c r="BWG21" s="156"/>
+      <c r="BWH21" s="156"/>
+      <c r="BWI21" s="156"/>
+      <c r="BWJ21" s="156"/>
+      <c r="BWK21" s="156"/>
+      <c r="BWL21" s="156"/>
+      <c r="BWM21" s="156"/>
+      <c r="BWN21" s="156"/>
+      <c r="BWO21" s="156"/>
+      <c r="BWP21" s="156"/>
+      <c r="BWQ21" s="156"/>
+      <c r="BWR21" s="156"/>
+      <c r="BWS21" s="156"/>
+      <c r="BWT21" s="156"/>
+      <c r="BWU21" s="156"/>
+      <c r="BWV21" s="156"/>
+      <c r="BWW21" s="156"/>
+      <c r="BWX21" s="156"/>
+      <c r="BWY21" s="156"/>
+      <c r="BWZ21" s="156"/>
+      <c r="BXA21" s="156"/>
+      <c r="BXB21" s="156"/>
+      <c r="BXC21" s="156"/>
+      <c r="BXD21" s="156"/>
+      <c r="BXE21" s="156"/>
+      <c r="BXF21" s="156"/>
+      <c r="BXG21" s="156"/>
+      <c r="BXH21" s="156"/>
+      <c r="BXI21" s="156"/>
+      <c r="BXJ21" s="156"/>
+      <c r="BXK21" s="156"/>
+      <c r="BXL21" s="156"/>
+      <c r="BXM21" s="156"/>
+      <c r="BXN21" s="156"/>
+      <c r="BXO21" s="156"/>
+      <c r="BXP21" s="156"/>
+      <c r="BXQ21" s="156"/>
+      <c r="BXR21" s="156"/>
+      <c r="BXS21" s="156"/>
+      <c r="BXT21" s="156"/>
+      <c r="BXU21" s="156"/>
+      <c r="BXV21" s="156"/>
+      <c r="BXW21" s="156"/>
+      <c r="BXX21" s="156"/>
+      <c r="BXY21" s="156"/>
+      <c r="BXZ21" s="156"/>
+      <c r="BYA21" s="156"/>
+      <c r="BYB21" s="156"/>
+      <c r="BYC21" s="156"/>
+      <c r="BYD21" s="156"/>
+      <c r="BYE21" s="156"/>
+      <c r="BYF21" s="156"/>
+      <c r="BYG21" s="156"/>
+      <c r="BYH21" s="156"/>
+      <c r="BYI21" s="156"/>
+      <c r="BYJ21" s="156"/>
+      <c r="BYK21" s="156"/>
+      <c r="BYL21" s="156"/>
+      <c r="BYM21" s="156"/>
+      <c r="BYN21" s="156"/>
+      <c r="BYO21" s="156"/>
+      <c r="BYP21" s="156"/>
+      <c r="BYQ21" s="156"/>
+      <c r="BYR21" s="156"/>
+      <c r="BYS21" s="156"/>
+      <c r="BYT21" s="156"/>
+      <c r="BYU21" s="156"/>
+      <c r="BYV21" s="156"/>
+      <c r="BYW21" s="156"/>
+      <c r="BYX21" s="156"/>
+      <c r="BYY21" s="156"/>
+      <c r="BYZ21" s="156"/>
+      <c r="BZA21" s="156"/>
+      <c r="BZB21" s="156"/>
+      <c r="BZC21" s="156"/>
+      <c r="BZD21" s="156"/>
+      <c r="BZE21" s="156"/>
+      <c r="BZF21" s="156"/>
+      <c r="BZG21" s="156"/>
+      <c r="BZH21" s="156"/>
+      <c r="BZI21" s="156"/>
+      <c r="BZJ21" s="156"/>
+      <c r="BZK21" s="156"/>
+      <c r="BZL21" s="156"/>
+      <c r="BZM21" s="156"/>
+      <c r="BZN21" s="156"/>
+      <c r="BZO21" s="156"/>
+      <c r="BZP21" s="156"/>
+      <c r="BZQ21" s="156"/>
+      <c r="BZR21" s="156"/>
+      <c r="BZS21" s="156"/>
+      <c r="BZT21" s="156"/>
+      <c r="BZU21" s="156"/>
+      <c r="BZV21" s="156"/>
+      <c r="BZW21" s="156"/>
+      <c r="BZX21" s="156"/>
+      <c r="BZY21" s="156"/>
+      <c r="BZZ21" s="156"/>
+      <c r="CAA21" s="156"/>
+      <c r="CAB21" s="156"/>
+      <c r="CAC21" s="156"/>
+      <c r="CAD21" s="156"/>
+      <c r="CAE21" s="156"/>
+      <c r="CAF21" s="156"/>
+      <c r="CAG21" s="156"/>
+      <c r="CAH21" s="156"/>
+      <c r="CAI21" s="156"/>
+      <c r="CAJ21" s="156"/>
+      <c r="CAK21" s="156"/>
+      <c r="CAL21" s="156"/>
+      <c r="CAM21" s="156"/>
+      <c r="CAN21" s="156"/>
+      <c r="CAO21" s="156"/>
+      <c r="CAP21" s="156"/>
+      <c r="CAQ21" s="156"/>
+      <c r="CAR21" s="156"/>
+      <c r="CAS21" s="156"/>
+      <c r="CAT21" s="156"/>
+      <c r="CAU21" s="156"/>
+      <c r="CAV21" s="156"/>
+      <c r="CAW21" s="156"/>
+      <c r="CAX21" s="156"/>
+      <c r="CAY21" s="156"/>
+      <c r="CAZ21" s="156"/>
+      <c r="CBA21" s="156"/>
+      <c r="CBB21" s="156"/>
+      <c r="CBC21" s="156"/>
+      <c r="CBD21" s="156"/>
+      <c r="CBE21" s="156"/>
+      <c r="CBF21" s="156"/>
+      <c r="CBG21" s="156"/>
+      <c r="CBH21" s="156"/>
+      <c r="CBI21" s="156"/>
+      <c r="CBJ21" s="156"/>
+      <c r="CBK21" s="156"/>
+      <c r="CBL21" s="156"/>
+      <c r="CBM21" s="156"/>
+      <c r="CBN21" s="156"/>
+      <c r="CBO21" s="156"/>
+      <c r="CBP21" s="156"/>
+      <c r="CBQ21" s="156"/>
+      <c r="CBR21" s="156"/>
+      <c r="CBS21" s="156"/>
+      <c r="CBT21" s="156"/>
+      <c r="CBU21" s="156"/>
+      <c r="CBV21" s="156"/>
+      <c r="CBW21" s="156"/>
+      <c r="CBX21" s="156"/>
+      <c r="CBY21" s="156"/>
+      <c r="CBZ21" s="156"/>
+      <c r="CCA21" s="156"/>
+      <c r="CCB21" s="156"/>
+      <c r="CCC21" s="156"/>
+      <c r="CCD21" s="156"/>
+      <c r="CCE21" s="156"/>
+      <c r="CCF21" s="156"/>
+      <c r="CCG21" s="156"/>
+      <c r="CCH21" s="156"/>
+      <c r="CCI21" s="156"/>
+      <c r="CCJ21" s="156"/>
+      <c r="CCK21" s="156"/>
+      <c r="CCL21" s="156"/>
+      <c r="CCM21" s="156"/>
+      <c r="CCN21" s="156"/>
+      <c r="CCO21" s="156"/>
+      <c r="CCP21" s="156"/>
+      <c r="CCQ21" s="156"/>
+      <c r="CCR21" s="156"/>
+      <c r="CCS21" s="156"/>
+      <c r="CCT21" s="156"/>
+      <c r="CCU21" s="156"/>
+      <c r="CCV21" s="156"/>
+      <c r="CCW21" s="156"/>
+      <c r="CCX21" s="156"/>
+      <c r="CCY21" s="156"/>
+      <c r="CCZ21" s="156"/>
+      <c r="CDA21" s="156"/>
+      <c r="CDB21" s="156"/>
+      <c r="CDC21" s="156"/>
+      <c r="CDD21" s="156"/>
+      <c r="CDE21" s="156"/>
+      <c r="CDF21" s="156"/>
+      <c r="CDG21" s="156"/>
+      <c r="CDH21" s="156"/>
+      <c r="CDI21" s="156"/>
+      <c r="CDJ21" s="156"/>
+      <c r="CDK21" s="156"/>
+      <c r="CDL21" s="156"/>
+      <c r="CDM21" s="156"/>
+      <c r="CDN21" s="156"/>
+      <c r="CDO21" s="156"/>
+      <c r="CDP21" s="156"/>
+      <c r="CDQ21" s="156"/>
+      <c r="CDR21" s="156"/>
+      <c r="CDS21" s="156"/>
+      <c r="CDT21" s="156"/>
+      <c r="CDU21" s="156"/>
+      <c r="CDV21" s="156"/>
+      <c r="CDW21" s="156"/>
+      <c r="CDX21" s="156"/>
+      <c r="CDY21" s="156"/>
+      <c r="CDZ21" s="156"/>
+      <c r="CEA21" s="156"/>
+      <c r="CEB21" s="156"/>
+      <c r="CEC21" s="156"/>
+      <c r="CED21" s="156"/>
+      <c r="CEE21" s="156"/>
+      <c r="CEF21" s="156"/>
+      <c r="CEG21" s="156"/>
+      <c r="CEH21" s="156"/>
+      <c r="CEI21" s="156"/>
+      <c r="CEJ21" s="156"/>
+      <c r="CEK21" s="156"/>
+      <c r="CEL21" s="156"/>
+      <c r="CEM21" s="156"/>
+      <c r="CEN21" s="156"/>
+      <c r="CEO21" s="156"/>
+      <c r="CEP21" s="156"/>
+      <c r="CEQ21" s="156"/>
+      <c r="CER21" s="156"/>
+      <c r="CES21" s="156"/>
+      <c r="CET21" s="156"/>
+      <c r="CEU21" s="156"/>
+      <c r="CEV21" s="156"/>
+      <c r="CEW21" s="156"/>
+      <c r="CEX21" s="156"/>
+      <c r="CEY21" s="156"/>
+      <c r="CEZ21" s="156"/>
+      <c r="CFA21" s="156"/>
+      <c r="CFB21" s="156"/>
+      <c r="CFC21" s="156"/>
+      <c r="CFD21" s="156"/>
+      <c r="CFE21" s="156"/>
+      <c r="CFF21" s="156"/>
+      <c r="CFG21" s="156"/>
+      <c r="CFH21" s="156"/>
+      <c r="CFI21" s="156"/>
+      <c r="CFJ21" s="156"/>
+      <c r="CFK21" s="156"/>
+      <c r="CFL21" s="156"/>
+      <c r="CFM21" s="156"/>
+      <c r="CFN21" s="156"/>
+      <c r="CFO21" s="156"/>
+      <c r="CFP21" s="156"/>
+      <c r="CFQ21" s="156"/>
+      <c r="CFR21" s="156"/>
+      <c r="CFS21" s="156"/>
+      <c r="CFT21" s="156"/>
+      <c r="CFU21" s="156"/>
+      <c r="CFV21" s="156"/>
+      <c r="CFW21" s="156"/>
+      <c r="CFX21" s="156"/>
+      <c r="CFY21" s="156"/>
+      <c r="CFZ21" s="156"/>
+      <c r="CGA21" s="156"/>
+      <c r="CGB21" s="156"/>
+      <c r="CGC21" s="156"/>
+      <c r="CGD21" s="156"/>
+      <c r="CGE21" s="156"/>
+      <c r="CGF21" s="156"/>
+      <c r="CGG21" s="156"/>
+      <c r="CGH21" s="156"/>
+      <c r="CGI21" s="156"/>
+      <c r="CGJ21" s="156"/>
+      <c r="CGK21" s="156"/>
+      <c r="CGL21" s="156"/>
+      <c r="CGM21" s="156"/>
+      <c r="CGN21" s="156"/>
+      <c r="CGO21" s="156"/>
+      <c r="CGP21" s="156"/>
+      <c r="CGQ21" s="156"/>
+      <c r="CGR21" s="156"/>
+      <c r="CGS21" s="156"/>
+      <c r="CGT21" s="156"/>
+      <c r="CGU21" s="156"/>
+      <c r="CGV21" s="156"/>
+      <c r="CGW21" s="156"/>
+      <c r="CGX21" s="156"/>
+      <c r="CGY21" s="156"/>
+      <c r="CGZ21" s="156"/>
+      <c r="CHA21" s="156"/>
+      <c r="CHB21" s="156"/>
+      <c r="CHC21" s="156"/>
+      <c r="CHD21" s="156"/>
+      <c r="CHE21" s="156"/>
+      <c r="CHF21" s="156"/>
+      <c r="CHG21" s="156"/>
+      <c r="CHH21" s="156"/>
+      <c r="CHI21" s="156"/>
+      <c r="CHJ21" s="156"/>
+      <c r="CHK21" s="156"/>
+      <c r="CHL21" s="156"/>
+      <c r="CHM21" s="156"/>
+      <c r="CHN21" s="156"/>
+      <c r="CHO21" s="156"/>
+      <c r="CHP21" s="156"/>
+      <c r="CHQ21" s="156"/>
+      <c r="CHR21" s="156"/>
+      <c r="CHS21" s="156"/>
+      <c r="CHT21" s="156"/>
+      <c r="CHU21" s="156"/>
+      <c r="CHV21" s="156"/>
+      <c r="CHW21" s="156"/>
+      <c r="CHX21" s="156"/>
+      <c r="CHY21" s="156"/>
+      <c r="CHZ21" s="156"/>
+      <c r="CIA21" s="156"/>
+      <c r="CIB21" s="156"/>
+      <c r="CIC21" s="156"/>
+      <c r="CID21" s="156"/>
+      <c r="CIE21" s="156"/>
+      <c r="CIF21" s="156"/>
+      <c r="CIG21" s="156"/>
+      <c r="CIH21" s="156"/>
+      <c r="CII21" s="156"/>
+      <c r="CIJ21" s="156"/>
+      <c r="CIK21" s="156"/>
+      <c r="CIL21" s="156"/>
+      <c r="CIM21" s="156"/>
+      <c r="CIN21" s="156"/>
+      <c r="CIO21" s="156"/>
+      <c r="CIP21" s="156"/>
+      <c r="CIQ21" s="156"/>
+      <c r="CIR21" s="156"/>
+      <c r="CIS21" s="156"/>
+      <c r="CIT21" s="156"/>
+      <c r="CIU21" s="156"/>
+      <c r="CIV21" s="156"/>
+      <c r="CIW21" s="156"/>
+      <c r="CIX21" s="156"/>
+      <c r="CIY21" s="156"/>
+      <c r="CIZ21" s="156"/>
+      <c r="CJA21" s="156"/>
+      <c r="CJB21" s="156"/>
+      <c r="CJC21" s="156"/>
+      <c r="CJD21" s="156"/>
+      <c r="CJE21" s="156"/>
+      <c r="CJF21" s="156"/>
+      <c r="CJG21" s="156"/>
+      <c r="CJH21" s="156"/>
+      <c r="CJI21" s="156"/>
+      <c r="CJJ21" s="156"/>
+      <c r="CJK21" s="156"/>
+      <c r="CJL21" s="156"/>
+      <c r="CJM21" s="156"/>
+      <c r="CJN21" s="156"/>
+      <c r="CJO21" s="156"/>
+      <c r="CJP21" s="156"/>
+      <c r="CJQ21" s="156"/>
+      <c r="CJR21" s="156"/>
+      <c r="CJS21" s="156"/>
+      <c r="CJT21" s="156"/>
+      <c r="CJU21" s="156"/>
+      <c r="CJV21" s="156"/>
+      <c r="CJW21" s="156"/>
+      <c r="CJX21" s="156"/>
+      <c r="CJY21" s="156"/>
+      <c r="CJZ21" s="156"/>
+      <c r="CKA21" s="156"/>
+      <c r="CKB21" s="156"/>
+      <c r="CKC21" s="156"/>
+      <c r="CKD21" s="156"/>
+      <c r="CKE21" s="156"/>
+      <c r="CKF21" s="156"/>
+      <c r="CKG21" s="156"/>
+      <c r="CKH21" s="156"/>
+      <c r="CKI21" s="156"/>
+      <c r="CKJ21" s="156"/>
+      <c r="CKK21" s="156"/>
+      <c r="CKL21" s="156"/>
+      <c r="CKM21" s="156"/>
+      <c r="CKN21" s="156"/>
+      <c r="CKO21" s="156"/>
+      <c r="CKP21" s="156"/>
+      <c r="CKQ21" s="156"/>
+      <c r="CKR21" s="156"/>
+      <c r="CKS21" s="156"/>
+      <c r="CKT21" s="156"/>
+      <c r="CKU21" s="156"/>
+      <c r="CKV21" s="156"/>
+      <c r="CKW21" s="156"/>
+      <c r="CKX21" s="156"/>
+      <c r="CKY21" s="156"/>
+      <c r="CKZ21" s="156"/>
+      <c r="CLA21" s="156"/>
+      <c r="CLB21" s="156"/>
+      <c r="CLC21" s="156"/>
+      <c r="CLD21" s="156"/>
+      <c r="CLE21" s="156"/>
+      <c r="CLF21" s="156"/>
+      <c r="CLG21" s="156"/>
+      <c r="CLH21" s="156"/>
+      <c r="CLI21" s="156"/>
+      <c r="CLJ21" s="156"/>
+      <c r="CLK21" s="156"/>
+      <c r="CLL21" s="156"/>
+      <c r="CLM21" s="156"/>
+      <c r="CLN21" s="156"/>
+      <c r="CLO21" s="156"/>
+      <c r="CLP21" s="156"/>
+      <c r="CLQ21" s="156"/>
+      <c r="CLR21" s="156"/>
+      <c r="CLS21" s="156"/>
+      <c r="CLT21" s="156"/>
+      <c r="CLU21" s="156"/>
+      <c r="CLV21" s="156"/>
+      <c r="CLW21" s="156"/>
+      <c r="CLX21" s="156"/>
+      <c r="CLY21" s="156"/>
+      <c r="CLZ21" s="156"/>
+      <c r="CMA21" s="156"/>
+      <c r="CMB21" s="156"/>
+      <c r="CMC21" s="156"/>
+      <c r="CMD21" s="156"/>
+      <c r="CME21" s="156"/>
+      <c r="CMF21" s="156"/>
+      <c r="CMG21" s="156"/>
+      <c r="CMH21" s="156"/>
+      <c r="CMI21" s="156"/>
+      <c r="CMJ21" s="156"/>
+      <c r="CMK21" s="156"/>
+      <c r="CML21" s="156"/>
+      <c r="CMM21" s="156"/>
+      <c r="CMN21" s="156"/>
+      <c r="CMO21" s="156"/>
+      <c r="CMP21" s="156"/>
+      <c r="CMQ21" s="156"/>
+      <c r="CMR21" s="156"/>
+      <c r="CMS21" s="156"/>
+      <c r="CMT21" s="156"/>
+      <c r="CMU21" s="156"/>
+      <c r="CMV21" s="156"/>
+      <c r="CMW21" s="156"/>
+      <c r="CMX21" s="156"/>
+      <c r="CMY21" s="156"/>
+      <c r="CMZ21" s="156"/>
+      <c r="CNA21" s="156"/>
+      <c r="CNB21" s="156"/>
+      <c r="CNC21" s="156"/>
+      <c r="CND21" s="156"/>
+      <c r="CNE21" s="156"/>
+      <c r="CNF21" s="156"/>
+      <c r="CNG21" s="156"/>
+      <c r="CNH21" s="156"/>
+      <c r="CNI21" s="156"/>
+      <c r="CNJ21" s="156"/>
+      <c r="CNK21" s="156"/>
+      <c r="CNL21" s="156"/>
+      <c r="CNM21" s="156"/>
+      <c r="CNN21" s="156"/>
+      <c r="CNO21" s="156"/>
+      <c r="CNP21" s="156"/>
+      <c r="CNQ21" s="156"/>
+      <c r="CNR21" s="156"/>
+      <c r="CNS21" s="156"/>
+      <c r="CNT21" s="156"/>
+      <c r="CNU21" s="156"/>
+      <c r="CNV21" s="156"/>
+      <c r="CNW21" s="156"/>
+      <c r="CNX21" s="156"/>
+      <c r="CNY21" s="156"/>
+      <c r="CNZ21" s="156"/>
+      <c r="COA21" s="156"/>
+      <c r="COB21" s="156"/>
+      <c r="COC21" s="156"/>
+      <c r="COD21" s="156"/>
+      <c r="COE21" s="156"/>
+      <c r="COF21" s="156"/>
+      <c r="COG21" s="156"/>
+      <c r="COH21" s="156"/>
+      <c r="COI21" s="156"/>
+      <c r="COJ21" s="156"/>
+      <c r="COK21" s="156"/>
+      <c r="COL21" s="156"/>
+      <c r="COM21" s="156"/>
+      <c r="CON21" s="156"/>
+      <c r="COO21" s="156"/>
+      <c r="COP21" s="156"/>
+      <c r="COQ21" s="156"/>
+      <c r="COR21" s="156"/>
+      <c r="COS21" s="156"/>
+      <c r="COT21" s="156"/>
+      <c r="COU21" s="156"/>
+      <c r="COV21" s="156"/>
+      <c r="COW21" s="156"/>
+      <c r="COX21" s="156"/>
+      <c r="COY21" s="156"/>
+      <c r="COZ21" s="156"/>
+      <c r="CPA21" s="156"/>
+      <c r="CPB21" s="156"/>
+      <c r="CPC21" s="156"/>
+      <c r="CPD21" s="156"/>
+      <c r="CPE21" s="156"/>
+      <c r="CPF21" s="156"/>
+      <c r="CPG21" s="156"/>
+      <c r="CPH21" s="156"/>
+      <c r="CPI21" s="156"/>
+      <c r="CPJ21" s="156"/>
+      <c r="CPK21" s="156"/>
+      <c r="CPL21" s="156"/>
+      <c r="CPM21" s="156"/>
+      <c r="CPN21" s="156"/>
+      <c r="CPO21" s="156"/>
+      <c r="CPP21" s="156"/>
+      <c r="CPQ21" s="156"/>
+      <c r="CPR21" s="156"/>
+      <c r="CPS21" s="156"/>
+      <c r="CPT21" s="156"/>
+      <c r="CPU21" s="156"/>
+      <c r="CPV21" s="156"/>
+      <c r="CPW21" s="156"/>
+      <c r="CPX21" s="156"/>
+      <c r="CPY21" s="156"/>
+      <c r="CPZ21" s="156"/>
+      <c r="CQA21" s="156"/>
+      <c r="CQB21" s="156"/>
+      <c r="CQC21" s="156"/>
+      <c r="CQD21" s="156"/>
+      <c r="CQE21" s="156"/>
+      <c r="CQF21" s="156"/>
+      <c r="CQG21" s="156"/>
+      <c r="CQH21" s="156"/>
+      <c r="CQI21" s="156"/>
+      <c r="CQJ21" s="156"/>
+      <c r="CQK21" s="156"/>
+      <c r="CQL21" s="156"/>
+      <c r="CQM21" s="156"/>
+      <c r="CQN21" s="156"/>
+      <c r="CQO21" s="156"/>
+      <c r="CQP21" s="156"/>
+      <c r="CQQ21" s="156"/>
+      <c r="CQR21" s="156"/>
+      <c r="CQS21" s="156"/>
+      <c r="CQT21" s="156"/>
+      <c r="CQU21" s="156"/>
+      <c r="CQV21" s="156"/>
+      <c r="CQW21" s="156"/>
+      <c r="CQX21" s="156"/>
+      <c r="CQY21" s="156"/>
+      <c r="CQZ21" s="156"/>
+      <c r="CRA21" s="156"/>
+      <c r="CRB21" s="156"/>
+      <c r="CRC21" s="156"/>
+      <c r="CRD21" s="156"/>
+      <c r="CRE21" s="156"/>
+      <c r="CRF21" s="156"/>
+      <c r="CRG21" s="156"/>
+      <c r="CRH21" s="156"/>
+      <c r="CRI21" s="156"/>
+      <c r="CRJ21" s="156"/>
+      <c r="CRK21" s="156"/>
+      <c r="CRL21" s="156"/>
+      <c r="CRM21" s="156"/>
+      <c r="CRN21" s="156"/>
+      <c r="CRO21" s="156"/>
+      <c r="CRP21" s="156"/>
+      <c r="CRQ21" s="156"/>
+      <c r="CRR21" s="156"/>
+      <c r="CRS21" s="156"/>
+      <c r="CRT21" s="156"/>
+      <c r="CRU21" s="156"/>
+      <c r="CRV21" s="156"/>
+      <c r="CRW21" s="156"/>
+      <c r="CRX21" s="156"/>
+      <c r="CRY21" s="156"/>
+      <c r="CRZ21" s="156"/>
+      <c r="CSA21" s="156"/>
+      <c r="CSB21" s="156"/>
+      <c r="CSC21" s="156"/>
+      <c r="CSD21" s="156"/>
+      <c r="CSE21" s="156"/>
+      <c r="CSF21" s="156"/>
+      <c r="CSG21" s="156"/>
+      <c r="CSH21" s="156"/>
+      <c r="CSI21" s="156"/>
+      <c r="CSJ21" s="156"/>
+      <c r="CSK21" s="156"/>
+      <c r="CSL21" s="156"/>
+      <c r="CSM21" s="156"/>
+      <c r="CSN21" s="156"/>
+      <c r="CSO21" s="156"/>
+      <c r="CSP21" s="156"/>
+      <c r="CSQ21" s="156"/>
+      <c r="CSR21" s="156"/>
+      <c r="CSS21" s="156"/>
+      <c r="CST21" s="156"/>
+      <c r="CSU21" s="156"/>
+      <c r="CSV21" s="156"/>
+      <c r="CSW21" s="156"/>
+      <c r="CSX21" s="156"/>
+      <c r="CSY21" s="156"/>
+      <c r="CSZ21" s="156"/>
+      <c r="CTA21" s="156"/>
+      <c r="CTB21" s="156"/>
+      <c r="CTC21" s="156"/>
+      <c r="CTD21" s="156"/>
+      <c r="CTE21" s="156"/>
+      <c r="CTF21" s="156"/>
+      <c r="CTG21" s="156"/>
+      <c r="CTH21" s="156"/>
+      <c r="CTI21" s="156"/>
+      <c r="CTJ21" s="156"/>
+      <c r="CTK21" s="156"/>
+      <c r="CTL21" s="156"/>
+      <c r="CTM21" s="156"/>
+      <c r="CTN21" s="156"/>
+      <c r="CTO21" s="156"/>
+      <c r="CTP21" s="156"/>
+      <c r="CTQ21" s="156"/>
+      <c r="CTR21" s="156"/>
+      <c r="CTS21" s="156"/>
+      <c r="CTT21" s="156"/>
+      <c r="CTU21" s="156"/>
+      <c r="CTV21" s="156"/>
+      <c r="CTW21" s="156"/>
+      <c r="CTX21" s="156"/>
+      <c r="CTY21" s="156"/>
+      <c r="CTZ21" s="156"/>
+      <c r="CUA21" s="156"/>
+      <c r="CUB21" s="156"/>
+      <c r="CUC21" s="156"/>
+      <c r="CUD21" s="156"/>
+      <c r="CUE21" s="156"/>
+      <c r="CUF21" s="156"/>
+      <c r="CUG21" s="156"/>
+      <c r="CUH21" s="156"/>
+      <c r="CUI21" s="156"/>
+      <c r="CUJ21" s="156"/>
+      <c r="CUK21" s="156"/>
+      <c r="CUL21" s="156"/>
+      <c r="CUM21" s="156"/>
+      <c r="CUN21" s="156"/>
+      <c r="CUO21" s="156"/>
+      <c r="CUP21" s="156"/>
+      <c r="CUQ21" s="156"/>
+      <c r="CUR21" s="156"/>
+      <c r="CUS21" s="156"/>
+      <c r="CUT21" s="156"/>
+      <c r="CUU21" s="156"/>
+      <c r="CUV21" s="156"/>
+      <c r="CUW21" s="156"/>
+      <c r="CUX21" s="156"/>
+      <c r="CUY21" s="156"/>
+      <c r="CUZ21" s="156"/>
+      <c r="CVA21" s="156"/>
+      <c r="CVB21" s="156"/>
+      <c r="CVC21" s="156"/>
+      <c r="CVD21" s="156"/>
+      <c r="CVE21" s="156"/>
+      <c r="CVF21" s="156"/>
+      <c r="CVG21" s="156"/>
+      <c r="CVH21" s="156"/>
+      <c r="CVI21" s="156"/>
+      <c r="CVJ21" s="156"/>
+      <c r="CVK21" s="156"/>
+      <c r="CVL21" s="156"/>
+      <c r="CVM21" s="156"/>
+      <c r="CVN21" s="156"/>
+      <c r="CVO21" s="156"/>
+      <c r="CVP21" s="156"/>
+      <c r="CVQ21" s="156"/>
+      <c r="CVR21" s="156"/>
+      <c r="CVS21" s="156"/>
+      <c r="CVT21" s="156"/>
+      <c r="CVU21" s="156"/>
+      <c r="CVV21" s="156"/>
+      <c r="CVW21" s="156"/>
+      <c r="CVX21" s="156"/>
+      <c r="CVY21" s="156"/>
+      <c r="CVZ21" s="156"/>
+      <c r="CWA21" s="156"/>
+      <c r="CWB21" s="156"/>
+      <c r="CWC21" s="156"/>
+      <c r="CWD21" s="156"/>
+      <c r="CWE21" s="156"/>
+      <c r="CWF21" s="156"/>
+      <c r="CWG21" s="156"/>
+      <c r="CWH21" s="156"/>
+      <c r="CWI21" s="156"/>
+      <c r="CWJ21" s="156"/>
+      <c r="CWK21" s="156"/>
+      <c r="CWL21" s="156"/>
+      <c r="CWM21" s="156"/>
+      <c r="CWN21" s="156"/>
+      <c r="CWO21" s="156"/>
+      <c r="CWP21" s="156"/>
+      <c r="CWQ21" s="156"/>
+      <c r="CWR21" s="156"/>
+      <c r="CWS21" s="156"/>
+      <c r="CWT21" s="156"/>
+      <c r="CWU21" s="156"/>
+      <c r="CWV21" s="156"/>
+      <c r="CWW21" s="156"/>
+      <c r="CWX21" s="156"/>
+      <c r="CWY21" s="156"/>
+      <c r="CWZ21" s="156"/>
+      <c r="CXA21" s="156"/>
+      <c r="CXB21" s="156"/>
+      <c r="CXC21" s="156"/>
+      <c r="CXD21" s="156"/>
+      <c r="CXE21" s="156"/>
+      <c r="CXF21" s="156"/>
+      <c r="CXG21" s="156"/>
+      <c r="CXH21" s="156"/>
+      <c r="CXI21" s="156"/>
+      <c r="CXJ21" s="156"/>
+      <c r="CXK21" s="156"/>
+      <c r="CXL21" s="156"/>
+      <c r="CXM21" s="156"/>
+      <c r="CXN21" s="156"/>
+      <c r="CXO21" s="156"/>
+      <c r="CXP21" s="156"/>
+      <c r="CXQ21" s="156"/>
+      <c r="CXR21" s="156"/>
+      <c r="CXS21" s="156"/>
+      <c r="CXT21" s="156"/>
+      <c r="CXU21" s="156"/>
+      <c r="CXV21" s="156"/>
+      <c r="CXW21" s="156"/>
+      <c r="CXX21" s="156"/>
+      <c r="CXY21" s="156"/>
+      <c r="CXZ21" s="156"/>
+      <c r="CYA21" s="156"/>
+      <c r="CYB21" s="156"/>
+      <c r="CYC21" s="156"/>
+      <c r="CYD21" s="156"/>
+      <c r="CYE21" s="156"/>
+      <c r="CYF21" s="156"/>
+      <c r="CYG21" s="156"/>
+      <c r="CYH21" s="156"/>
+      <c r="CYI21" s="156"/>
+      <c r="CYJ21" s="156"/>
+      <c r="CYK21" s="156"/>
+      <c r="CYL21" s="156"/>
+      <c r="CYM21" s="156"/>
+      <c r="CYN21" s="156"/>
+      <c r="CYO21" s="156"/>
+      <c r="CYP21" s="156"/>
+      <c r="CYQ21" s="156"/>
+      <c r="CYR21" s="156"/>
+      <c r="CYS21" s="156"/>
+      <c r="CYT21" s="156"/>
+      <c r="CYU21" s="156"/>
+      <c r="CYV21" s="156"/>
+      <c r="CYW21" s="156"/>
+      <c r="CYX21" s="156"/>
+      <c r="CYY21" s="156"/>
+      <c r="CYZ21" s="156"/>
+      <c r="CZA21" s="156"/>
+      <c r="CZB21" s="156"/>
+      <c r="CZC21" s="156"/>
+      <c r="CZD21" s="156"/>
+      <c r="CZE21" s="156"/>
+      <c r="CZF21" s="156"/>
+      <c r="CZG21" s="156"/>
+      <c r="CZH21" s="156"/>
+      <c r="CZI21" s="156"/>
+      <c r="CZJ21" s="156"/>
+      <c r="CZK21" s="156"/>
+      <c r="CZL21" s="156"/>
+      <c r="CZM21" s="156"/>
+      <c r="CZN21" s="156"/>
+      <c r="CZO21" s="156"/>
+      <c r="CZP21" s="156"/>
+      <c r="CZQ21" s="156"/>
+      <c r="CZR21" s="156"/>
+      <c r="CZS21" s="156"/>
+      <c r="CZT21" s="156"/>
+      <c r="CZU21" s="156"/>
+      <c r="CZV21" s="156"/>
+      <c r="CZW21" s="156"/>
+      <c r="CZX21" s="156"/>
+      <c r="CZY21" s="156"/>
+      <c r="CZZ21" s="156"/>
+      <c r="DAA21" s="156"/>
+      <c r="DAB21" s="156"/>
+      <c r="DAC21" s="156"/>
+      <c r="DAD21" s="156"/>
+      <c r="DAE21" s="156"/>
+      <c r="DAF21" s="156"/>
+      <c r="DAG21" s="156"/>
+      <c r="DAH21" s="156"/>
+      <c r="DAI21" s="156"/>
+      <c r="DAJ21" s="156"/>
+      <c r="DAK21" s="156"/>
+      <c r="DAL21" s="156"/>
+      <c r="DAM21" s="156"/>
+      <c r="DAN21" s="156"/>
+      <c r="DAO21" s="156"/>
+      <c r="DAP21" s="156"/>
+      <c r="DAQ21" s="156"/>
+      <c r="DAR21" s="156"/>
+      <c r="DAS21" s="156"/>
+      <c r="DAT21" s="156"/>
+      <c r="DAU21" s="156"/>
+      <c r="DAV21" s="156"/>
+      <c r="DAW21" s="156"/>
+      <c r="DAX21" s="156"/>
+      <c r="DAY21" s="156"/>
+      <c r="DAZ21" s="156"/>
+      <c r="DBA21" s="156"/>
+      <c r="DBB21" s="156"/>
+      <c r="DBC21" s="156"/>
+      <c r="DBD21" s="156"/>
+      <c r="DBE21" s="156"/>
+      <c r="DBF21" s="156"/>
+      <c r="DBG21" s="156"/>
+      <c r="DBH21" s="156"/>
+      <c r="DBI21" s="156"/>
+      <c r="DBJ21" s="156"/>
+      <c r="DBK21" s="156"/>
+      <c r="DBL21" s="156"/>
+      <c r="DBM21" s="156"/>
+      <c r="DBN21" s="156"/>
+      <c r="DBO21" s="156"/>
+      <c r="DBP21" s="156"/>
+      <c r="DBQ21" s="156"/>
+      <c r="DBR21" s="156"/>
+      <c r="DBS21" s="156"/>
+      <c r="DBT21" s="156"/>
+      <c r="DBU21" s="156"/>
+      <c r="DBV21" s="156"/>
+      <c r="DBW21" s="156"/>
+      <c r="DBX21" s="156"/>
+      <c r="DBY21" s="156"/>
+      <c r="DBZ21" s="156"/>
+      <c r="DCA21" s="156"/>
+      <c r="DCB21" s="156"/>
+      <c r="DCC21" s="156"/>
+      <c r="DCD21" s="156"/>
+      <c r="DCE21" s="156"/>
+      <c r="DCF21" s="156"/>
+      <c r="DCG21" s="156"/>
+      <c r="DCH21" s="156"/>
+      <c r="DCI21" s="156"/>
+      <c r="DCJ21" s="156"/>
+      <c r="DCK21" s="156"/>
+      <c r="DCL21" s="156"/>
+      <c r="DCM21" s="156"/>
+      <c r="DCN21" s="156"/>
+      <c r="DCO21" s="156"/>
+      <c r="DCP21" s="156"/>
+      <c r="DCQ21" s="156"/>
+      <c r="DCR21" s="156"/>
+      <c r="DCS21" s="156"/>
+      <c r="DCT21" s="156"/>
+      <c r="DCU21" s="156"/>
+      <c r="DCV21" s="156"/>
+      <c r="DCW21" s="156"/>
+      <c r="DCX21" s="156"/>
+      <c r="DCY21" s="156"/>
+      <c r="DCZ21" s="156"/>
+      <c r="DDA21" s="156"/>
+      <c r="DDB21" s="156"/>
+      <c r="DDC21" s="156"/>
+      <c r="DDD21" s="156"/>
+      <c r="DDE21" s="156"/>
+      <c r="DDF21" s="156"/>
+      <c r="DDG21" s="156"/>
+      <c r="DDH21" s="156"/>
+      <c r="DDI21" s="156"/>
+      <c r="DDJ21" s="156"/>
+      <c r="DDK21" s="156"/>
+      <c r="DDL21" s="156"/>
+      <c r="DDM21" s="156"/>
+      <c r="DDN21" s="156"/>
+      <c r="DDO21" s="156"/>
+      <c r="DDP21" s="156"/>
+      <c r="DDQ21" s="156"/>
+      <c r="DDR21" s="156"/>
+      <c r="DDS21" s="156"/>
+      <c r="DDT21" s="156"/>
+      <c r="DDU21" s="156"/>
+      <c r="DDV21" s="156"/>
+      <c r="DDW21" s="156"/>
+      <c r="DDX21" s="156"/>
+      <c r="DDY21" s="156"/>
+      <c r="DDZ21" s="156"/>
+      <c r="DEA21" s="156"/>
+      <c r="DEB21" s="156"/>
+      <c r="DEC21" s="156"/>
+      <c r="DED21" s="156"/>
+      <c r="DEE21" s="156"/>
+      <c r="DEF21" s="156"/>
+      <c r="DEG21" s="156"/>
+      <c r="DEH21" s="156"/>
+      <c r="DEI21" s="156"/>
+      <c r="DEJ21" s="156"/>
+      <c r="DEK21" s="156"/>
+      <c r="DEL21" s="156"/>
+      <c r="DEM21" s="156"/>
+      <c r="DEN21" s="156"/>
+      <c r="DEO21" s="156"/>
+      <c r="DEP21" s="156"/>
+      <c r="DEQ21" s="156"/>
+      <c r="DER21" s="156"/>
+      <c r="DES21" s="156"/>
+      <c r="DET21" s="156"/>
+      <c r="DEU21" s="156"/>
+      <c r="DEV21" s="156"/>
+      <c r="DEW21" s="156"/>
+      <c r="DEX21" s="156"/>
+      <c r="DEY21" s="156"/>
+      <c r="DEZ21" s="156"/>
+      <c r="DFA21" s="156"/>
+      <c r="DFB21" s="156"/>
+      <c r="DFC21" s="156"/>
+      <c r="DFD21" s="156"/>
+      <c r="DFE21" s="156"/>
+      <c r="DFF21" s="156"/>
+      <c r="DFG21" s="156"/>
+      <c r="DFH21" s="156"/>
+      <c r="DFI21" s="156"/>
+      <c r="DFJ21" s="156"/>
+      <c r="DFK21" s="156"/>
+      <c r="DFL21" s="156"/>
+      <c r="DFM21" s="156"/>
+      <c r="DFN21" s="156"/>
+      <c r="DFO21" s="156"/>
+      <c r="DFP21" s="156"/>
+      <c r="DFQ21" s="156"/>
+      <c r="DFR21" s="156"/>
+      <c r="DFS21" s="156"/>
+      <c r="DFT21" s="156"/>
+      <c r="DFU21" s="156"/>
+      <c r="DFV21" s="156"/>
+      <c r="DFW21" s="156"/>
+      <c r="DFX21" s="156"/>
+      <c r="DFY21" s="156"/>
+      <c r="DFZ21" s="156"/>
+      <c r="DGA21" s="156"/>
+      <c r="DGB21" s="156"/>
+      <c r="DGC21" s="156"/>
+      <c r="DGD21" s="156"/>
+      <c r="DGE21" s="156"/>
+      <c r="DGF21" s="156"/>
+      <c r="DGG21" s="156"/>
+      <c r="DGH21" s="156"/>
+      <c r="DGI21" s="156"/>
+      <c r="DGJ21" s="156"/>
+      <c r="DGK21" s="156"/>
+      <c r="DGL21" s="156"/>
+      <c r="DGM21" s="156"/>
+      <c r="DGN21" s="156"/>
+      <c r="DGO21" s="156"/>
+      <c r="DGP21" s="156"/>
+      <c r="DGQ21" s="156"/>
+      <c r="DGR21" s="156"/>
+      <c r="DGS21" s="156"/>
+      <c r="DGT21" s="156"/>
+      <c r="DGU21" s="156"/>
+      <c r="DGV21" s="156"/>
+      <c r="DGW21" s="156"/>
+      <c r="DGX21" s="156"/>
+      <c r="DGY21" s="156"/>
+      <c r="DGZ21" s="156"/>
+      <c r="DHA21" s="156"/>
+      <c r="DHB21" s="156"/>
+      <c r="DHC21" s="156"/>
+      <c r="DHD21" s="156"/>
+      <c r="DHE21" s="156"/>
+      <c r="DHF21" s="156"/>
+      <c r="DHG21" s="156"/>
+      <c r="DHH21" s="156"/>
+      <c r="DHI21" s="156"/>
+      <c r="DHJ21" s="156"/>
+      <c r="DHK21" s="156"/>
+      <c r="DHL21" s="156"/>
+      <c r="DHM21" s="156"/>
+      <c r="DHN21" s="156"/>
+      <c r="DHO21" s="156"/>
+      <c r="DHP21" s="156"/>
+      <c r="DHQ21" s="156"/>
+      <c r="DHR21" s="156"/>
+      <c r="DHS21" s="156"/>
+      <c r="DHT21" s="156"/>
+      <c r="DHU21" s="156"/>
+      <c r="DHV21" s="156"/>
+      <c r="DHW21" s="156"/>
+      <c r="DHX21" s="156"/>
+      <c r="DHY21" s="156"/>
+      <c r="DHZ21" s="156"/>
+      <c r="DIA21" s="156"/>
+      <c r="DIB21" s="156"/>
+      <c r="DIC21" s="156"/>
+      <c r="DID21" s="156"/>
+      <c r="DIE21" s="156"/>
+      <c r="DIF21" s="156"/>
+      <c r="DIG21" s="156"/>
+      <c r="DIH21" s="156"/>
+      <c r="DII21" s="156"/>
+      <c r="DIJ21" s="156"/>
+      <c r="DIK21" s="156"/>
+      <c r="DIL21" s="156"/>
+      <c r="DIM21" s="156"/>
+      <c r="DIN21" s="156"/>
+      <c r="DIO21" s="156"/>
+      <c r="DIP21" s="156"/>
+      <c r="DIQ21" s="156"/>
+      <c r="DIR21" s="156"/>
+      <c r="DIS21" s="156"/>
+      <c r="DIT21" s="156"/>
+      <c r="DIU21" s="156"/>
+      <c r="DIV21" s="156"/>
+      <c r="DIW21" s="156"/>
+      <c r="DIX21" s="156"/>
+      <c r="DIY21" s="156"/>
+      <c r="DIZ21" s="156"/>
+      <c r="DJA21" s="156"/>
+      <c r="DJB21" s="156"/>
+      <c r="DJC21" s="156"/>
+      <c r="DJD21" s="156"/>
+      <c r="DJE21" s="156"/>
+      <c r="DJF21" s="156"/>
+      <c r="DJG21" s="156"/>
+      <c r="DJH21" s="156"/>
+      <c r="DJI21" s="156"/>
+      <c r="DJJ21" s="156"/>
+      <c r="DJK21" s="156"/>
+      <c r="DJL21" s="156"/>
+      <c r="DJM21" s="156"/>
+      <c r="DJN21" s="156"/>
+      <c r="DJO21" s="156"/>
+      <c r="DJP21" s="156"/>
+      <c r="DJQ21" s="156"/>
+      <c r="DJR21" s="156"/>
+      <c r="DJS21" s="156"/>
+      <c r="DJT21" s="156"/>
+      <c r="DJU21" s="156"/>
+      <c r="DJV21" s="156"/>
+      <c r="DJW21" s="156"/>
+      <c r="DJX21" s="156"/>
+      <c r="DJY21" s="156"/>
+      <c r="DJZ21" s="156"/>
+      <c r="DKA21" s="156"/>
+      <c r="DKB21" s="156"/>
+      <c r="DKC21" s="156"/>
+      <c r="DKD21" s="156"/>
+      <c r="DKE21" s="156"/>
+      <c r="DKF21" s="156"/>
+      <c r="DKG21" s="156"/>
+      <c r="DKH21" s="156"/>
+      <c r="DKI21" s="156"/>
+      <c r="DKJ21" s="156"/>
+      <c r="DKK21" s="156"/>
+      <c r="DKL21" s="156"/>
+      <c r="DKM21" s="156"/>
+      <c r="DKN21" s="156"/>
+      <c r="DKO21" s="156"/>
+      <c r="DKP21" s="156"/>
+      <c r="DKQ21" s="156"/>
+      <c r="DKR21" s="156"/>
+      <c r="DKS21" s="156"/>
+      <c r="DKT21" s="156"/>
+      <c r="DKU21" s="156"/>
+      <c r="DKV21" s="156"/>
+      <c r="DKW21" s="156"/>
+      <c r="DKX21" s="156"/>
+      <c r="DKY21" s="156"/>
+      <c r="DKZ21" s="156"/>
+      <c r="DLA21" s="156"/>
+      <c r="DLB21" s="156"/>
+      <c r="DLC21" s="156"/>
+      <c r="DLD21" s="156"/>
+      <c r="DLE21" s="156"/>
+      <c r="DLF21" s="156"/>
+      <c r="DLG21" s="156"/>
+      <c r="DLH21" s="156"/>
+      <c r="DLI21" s="156"/>
+      <c r="DLJ21" s="156"/>
+      <c r="DLK21" s="156"/>
+      <c r="DLL21" s="156"/>
+      <c r="DLM21" s="156"/>
+      <c r="DLN21" s="156"/>
+      <c r="DLO21" s="156"/>
+      <c r="DLP21" s="156"/>
+      <c r="DLQ21" s="156"/>
+      <c r="DLR21" s="156"/>
+      <c r="DLS21" s="156"/>
+      <c r="DLT21" s="156"/>
+      <c r="DLU21" s="156"/>
+      <c r="DLV21" s="156"/>
+      <c r="DLW21" s="156"/>
+      <c r="DLX21" s="156"/>
+      <c r="DLY21" s="156"/>
+      <c r="DLZ21" s="156"/>
+      <c r="DMA21" s="156"/>
+      <c r="DMB21" s="156"/>
+      <c r="DMC21" s="156"/>
+      <c r="DMD21" s="156"/>
+      <c r="DME21" s="156"/>
+      <c r="DMF21" s="156"/>
+      <c r="DMG21" s="156"/>
+      <c r="DMH21" s="156"/>
+      <c r="DMI21" s="156"/>
+      <c r="DMJ21" s="156"/>
+      <c r="DMK21" s="156"/>
+      <c r="DML21" s="156"/>
+      <c r="DMM21" s="156"/>
+      <c r="DMN21" s="156"/>
+      <c r="DMO21" s="156"/>
+      <c r="DMP21" s="156"/>
+      <c r="DMQ21" s="156"/>
+      <c r="DMR21" s="156"/>
+      <c r="DMS21" s="156"/>
+      <c r="DMT21" s="156"/>
+      <c r="DMU21" s="156"/>
+      <c r="DMV21" s="156"/>
+      <c r="DMW21" s="156"/>
+      <c r="DMX21" s="156"/>
+      <c r="DMY21" s="156"/>
+      <c r="DMZ21" s="156"/>
+      <c r="DNA21" s="156"/>
+      <c r="DNB21" s="156"/>
+      <c r="DNC21" s="156"/>
+      <c r="DND21" s="156"/>
+      <c r="DNE21" s="156"/>
+      <c r="DNF21" s="156"/>
+      <c r="DNG21" s="156"/>
+      <c r="DNH21" s="156"/>
+      <c r="DNI21" s="156"/>
+      <c r="DNJ21" s="156"/>
+      <c r="DNK21" s="156"/>
+      <c r="DNL21" s="156"/>
+      <c r="DNM21" s="156"/>
+      <c r="DNN21" s="156"/>
+      <c r="DNO21" s="156"/>
+      <c r="DNP21" s="156"/>
+      <c r="DNQ21" s="156"/>
+      <c r="DNR21" s="156"/>
+      <c r="DNS21" s="156"/>
+      <c r="DNT21" s="156"/>
+      <c r="DNU21" s="156"/>
+      <c r="DNV21" s="156"/>
+      <c r="DNW21" s="156"/>
+      <c r="DNX21" s="156"/>
+      <c r="DNY21" s="156"/>
+      <c r="DNZ21" s="156"/>
+      <c r="DOA21" s="156"/>
+      <c r="DOB21" s="156"/>
+      <c r="DOC21" s="156"/>
+      <c r="DOD21" s="156"/>
+      <c r="DOE21" s="156"/>
+      <c r="DOF21" s="156"/>
+      <c r="DOG21" s="156"/>
+      <c r="DOH21" s="156"/>
+      <c r="DOI21" s="156"/>
+      <c r="DOJ21" s="156"/>
+      <c r="DOK21" s="156"/>
+      <c r="DOL21" s="156"/>
+      <c r="DOM21" s="156"/>
+      <c r="DON21" s="156"/>
+      <c r="DOO21" s="156"/>
+      <c r="DOP21" s="156"/>
+      <c r="DOQ21" s="156"/>
+      <c r="DOR21" s="156"/>
+      <c r="DOS21" s="156"/>
+      <c r="DOT21" s="156"/>
+      <c r="DOU21" s="156"/>
+      <c r="DOV21" s="156"/>
+      <c r="DOW21" s="156"/>
+      <c r="DOX21" s="156"/>
+      <c r="DOY21" s="156"/>
+      <c r="DOZ21" s="156"/>
+      <c r="DPA21" s="156"/>
+      <c r="DPB21" s="156"/>
+      <c r="DPC21" s="156"/>
+      <c r="DPD21" s="156"/>
+      <c r="DPE21" s="156"/>
+      <c r="DPF21" s="156"/>
+      <c r="DPG21" s="156"/>
+      <c r="DPH21" s="156"/>
+      <c r="DPI21" s="156"/>
+      <c r="DPJ21" s="156"/>
+      <c r="DPK21" s="156"/>
+      <c r="DPL21" s="156"/>
+      <c r="DPM21" s="156"/>
+      <c r="DPN21" s="156"/>
+      <c r="DPO21" s="156"/>
+      <c r="DPP21" s="156"/>
+      <c r="DPQ21" s="156"/>
+      <c r="DPR21" s="156"/>
+      <c r="DPS21" s="156"/>
+      <c r="DPT21" s="156"/>
+      <c r="DPU21" s="156"/>
+      <c r="DPV21" s="156"/>
+      <c r="DPW21" s="156"/>
+      <c r="DPX21" s="156"/>
+      <c r="DPY21" s="156"/>
+      <c r="DPZ21" s="156"/>
+      <c r="DQA21" s="156"/>
+      <c r="DQB21" s="156"/>
+      <c r="DQC21" s="156"/>
+      <c r="DQD21" s="156"/>
+      <c r="DQE21" s="156"/>
+      <c r="DQF21" s="156"/>
+      <c r="DQG21" s="156"/>
+      <c r="DQH21" s="156"/>
+      <c r="DQI21" s="156"/>
+      <c r="DQJ21" s="156"/>
+      <c r="DQK21" s="156"/>
+      <c r="DQL21" s="156"/>
+      <c r="DQM21" s="156"/>
+      <c r="DQN21" s="156"/>
+      <c r="DQO21" s="156"/>
+      <c r="DQP21" s="156"/>
+      <c r="DQQ21" s="156"/>
+      <c r="DQR21" s="156"/>
+      <c r="DQS21" s="156"/>
+      <c r="DQT21" s="156"/>
+      <c r="DQU21" s="156"/>
+      <c r="DQV21" s="156"/>
+      <c r="DQW21" s="156"/>
+      <c r="DQX21" s="156"/>
+      <c r="DQY21" s="156"/>
+      <c r="DQZ21" s="156"/>
+      <c r="DRA21" s="156"/>
+      <c r="DRB21" s="156"/>
+      <c r="DRC21" s="156"/>
+      <c r="DRD21" s="156"/>
+      <c r="DRE21" s="156"/>
+      <c r="DRF21" s="156"/>
+      <c r="DRG21" s="156"/>
+      <c r="DRH21" s="156"/>
+      <c r="DRI21" s="156"/>
+      <c r="DRJ21" s="156"/>
+      <c r="DRK21" s="156"/>
+      <c r="DRL21" s="156"/>
+      <c r="DRM21" s="156"/>
+      <c r="DRN21" s="156"/>
+      <c r="DRO21" s="156"/>
+      <c r="DRP21" s="156"/>
+      <c r="DRQ21" s="156"/>
+      <c r="DRR21" s="156"/>
+      <c r="DRS21" s="156"/>
+      <c r="DRT21" s="156"/>
+      <c r="DRU21" s="156"/>
+      <c r="DRV21" s="156"/>
+      <c r="DRW21" s="156"/>
+      <c r="DRX21" s="156"/>
+      <c r="DRY21" s="156"/>
+      <c r="DRZ21" s="156"/>
+      <c r="DSA21" s="156"/>
+      <c r="DSB21" s="156"/>
+      <c r="DSC21" s="156"/>
+      <c r="DSD21" s="156"/>
+      <c r="DSE21" s="156"/>
+      <c r="DSF21" s="156"/>
+      <c r="DSG21" s="156"/>
+      <c r="DSH21" s="156"/>
+      <c r="DSI21" s="156"/>
+      <c r="DSJ21" s="156"/>
+      <c r="DSK21" s="156"/>
+      <c r="DSL21" s="156"/>
+      <c r="DSM21" s="156"/>
+      <c r="DSN21" s="156"/>
+      <c r="DSO21" s="156"/>
+      <c r="DSP21" s="156"/>
+      <c r="DSQ21" s="156"/>
+      <c r="DSR21" s="156"/>
+      <c r="DSS21" s="156"/>
+      <c r="DST21" s="156"/>
+      <c r="DSU21" s="156"/>
+      <c r="DSV21" s="156"/>
+      <c r="DSW21" s="156"/>
+      <c r="DSX21" s="156"/>
+      <c r="DSY21" s="156"/>
+      <c r="DSZ21" s="156"/>
+      <c r="DTA21" s="156"/>
+      <c r="DTB21" s="156"/>
+      <c r="DTC21" s="156"/>
+      <c r="DTD21" s="156"/>
+      <c r="DTE21" s="156"/>
+      <c r="DTF21" s="156"/>
+      <c r="DTG21" s="156"/>
+      <c r="DTH21" s="156"/>
+      <c r="DTI21" s="156"/>
+      <c r="DTJ21" s="156"/>
+      <c r="DTK21" s="156"/>
+      <c r="DTL21" s="156"/>
+      <c r="DTM21" s="156"/>
+      <c r="DTN21" s="156"/>
+      <c r="DTO21" s="156"/>
+      <c r="DTP21" s="156"/>
+      <c r="DTQ21" s="156"/>
+      <c r="DTR21" s="156"/>
+      <c r="DTS21" s="156"/>
+      <c r="DTT21" s="156"/>
+      <c r="DTU21" s="156"/>
+      <c r="DTV21" s="156"/>
+      <c r="DTW21" s="156"/>
+      <c r="DTX21" s="156"/>
+      <c r="DTY21" s="156"/>
+      <c r="DTZ21" s="156"/>
+      <c r="DUA21" s="156"/>
+      <c r="DUB21" s="156"/>
+      <c r="DUC21" s="156"/>
+      <c r="DUD21" s="156"/>
+      <c r="DUE21" s="156"/>
+      <c r="DUF21" s="156"/>
+      <c r="DUG21" s="156"/>
+      <c r="DUH21" s="156"/>
+      <c r="DUI21" s="156"/>
+      <c r="DUJ21" s="156"/>
+      <c r="DUK21" s="156"/>
+      <c r="DUL21" s="156"/>
+      <c r="DUM21" s="156"/>
+      <c r="DUN21" s="156"/>
+      <c r="DUO21" s="156"/>
+      <c r="DUP21" s="156"/>
+      <c r="DUQ21" s="156"/>
+      <c r="DUR21" s="156"/>
+      <c r="DUS21" s="156"/>
+      <c r="DUT21" s="156"/>
+      <c r="DUU21" s="156"/>
+      <c r="DUV21" s="156"/>
+      <c r="DUW21" s="156"/>
+      <c r="DUX21" s="156"/>
+      <c r="DUY21" s="156"/>
+      <c r="DUZ21" s="156"/>
+      <c r="DVA21" s="156"/>
+      <c r="DVB21" s="156"/>
+      <c r="DVC21" s="156"/>
+      <c r="DVD21" s="156"/>
+      <c r="DVE21" s="156"/>
+      <c r="DVF21" s="156"/>
+      <c r="DVG21" s="156"/>
+      <c r="DVH21" s="156"/>
+      <c r="DVI21" s="156"/>
+      <c r="DVJ21" s="156"/>
+      <c r="DVK21" s="156"/>
+      <c r="DVL21" s="156"/>
+      <c r="DVM21" s="156"/>
+      <c r="DVN21" s="156"/>
+      <c r="DVO21" s="156"/>
+      <c r="DVP21" s="156"/>
+      <c r="DVQ21" s="156"/>
+      <c r="DVR21" s="156"/>
+      <c r="DVS21" s="156"/>
+      <c r="DVT21" s="156"/>
+      <c r="DVU21" s="156"/>
+      <c r="DVV21" s="156"/>
+      <c r="DVW21" s="156"/>
+      <c r="DVX21" s="156"/>
+      <c r="DVY21" s="156"/>
+      <c r="DVZ21" s="156"/>
+      <c r="DWA21" s="156"/>
+      <c r="DWB21" s="156"/>
+      <c r="DWC21" s="156"/>
+      <c r="DWD21" s="156"/>
+      <c r="DWE21" s="156"/>
+      <c r="DWF21" s="156"/>
+      <c r="DWG21" s="156"/>
+      <c r="DWH21" s="156"/>
+      <c r="DWI21" s="156"/>
+      <c r="DWJ21" s="156"/>
+      <c r="DWK21" s="156"/>
+      <c r="DWL21" s="156"/>
+      <c r="DWM21" s="156"/>
+      <c r="DWN21" s="156"/>
+      <c r="DWO21" s="156"/>
+      <c r="DWP21" s="156"/>
+      <c r="DWQ21" s="156"/>
+      <c r="DWR21" s="156"/>
+      <c r="DWS21" s="156"/>
+      <c r="DWT21" s="156"/>
+      <c r="DWU21" s="156"/>
+      <c r="DWV21" s="156"/>
+      <c r="DWW21" s="156"/>
+      <c r="DWX21" s="156"/>
+      <c r="DWY21" s="156"/>
+      <c r="DWZ21" s="156"/>
+      <c r="DXA21" s="156"/>
+      <c r="DXB21" s="156"/>
+      <c r="DXC21" s="156"/>
+      <c r="DXD21" s="156"/>
+      <c r="DXE21" s="156"/>
+      <c r="DXF21" s="156"/>
+      <c r="DXG21" s="156"/>
+      <c r="DXH21" s="156"/>
+      <c r="DXI21" s="156"/>
+      <c r="DXJ21" s="156"/>
+      <c r="DXK21" s="156"/>
+      <c r="DXL21" s="156"/>
+      <c r="DXM21" s="156"/>
+      <c r="DXN21" s="156"/>
+      <c r="DXO21" s="156"/>
+      <c r="DXP21" s="156"/>
+      <c r="DXQ21" s="156"/>
+      <c r="DXR21" s="156"/>
+      <c r="DXS21" s="156"/>
+      <c r="DXT21" s="156"/>
+      <c r="DXU21" s="156"/>
+      <c r="DXV21" s="156"/>
+      <c r="DXW21" s="156"/>
+      <c r="DXX21" s="156"/>
+      <c r="DXY21" s="156"/>
+      <c r="DXZ21" s="156"/>
+      <c r="DYA21" s="156"/>
+      <c r="DYB21" s="156"/>
+      <c r="DYC21" s="156"/>
+      <c r="DYD21" s="156"/>
+      <c r="DYE21" s="156"/>
+      <c r="DYF21" s="156"/>
+      <c r="DYG21" s="156"/>
+      <c r="DYH21" s="156"/>
+      <c r="DYI21" s="156"/>
+      <c r="DYJ21" s="156"/>
+      <c r="DYK21" s="156"/>
+      <c r="DYL21" s="156"/>
+      <c r="DYM21" s="156"/>
+      <c r="DYN21" s="156"/>
+      <c r="DYO21" s="156"/>
+      <c r="DYP21" s="156"/>
+      <c r="DYQ21" s="156"/>
+      <c r="DYR21" s="156"/>
+      <c r="DYS21" s="156"/>
+      <c r="DYT21" s="156"/>
+      <c r="DYU21" s="156"/>
+      <c r="DYV21" s="156"/>
+      <c r="DYW21" s="156"/>
+      <c r="DYX21" s="156"/>
+      <c r="DYY21" s="156"/>
+      <c r="DYZ21" s="156"/>
+      <c r="DZA21" s="156"/>
+      <c r="DZB21" s="156"/>
+      <c r="DZC21" s="156"/>
+      <c r="DZD21" s="156"/>
+      <c r="DZE21" s="156"/>
+      <c r="DZF21" s="156"/>
+      <c r="DZG21" s="156"/>
+      <c r="DZH21" s="156"/>
+      <c r="DZI21" s="156"/>
+      <c r="DZJ21" s="156"/>
+      <c r="DZK21" s="156"/>
+      <c r="DZL21" s="156"/>
+      <c r="DZM21" s="156"/>
+      <c r="DZN21" s="156"/>
+      <c r="DZO21" s="156"/>
+      <c r="DZP21" s="156"/>
+      <c r="DZQ21" s="156"/>
+      <c r="DZR21" s="156"/>
+      <c r="DZS21" s="156"/>
+      <c r="DZT21" s="156"/>
+      <c r="DZU21" s="156"/>
+      <c r="DZV21" s="156"/>
+      <c r="DZW21" s="156"/>
+      <c r="DZX21" s="156"/>
+      <c r="DZY21" s="156"/>
+      <c r="DZZ21" s="156"/>
+      <c r="EAA21" s="156"/>
+      <c r="EAB21" s="156"/>
+      <c r="EAC21" s="156"/>
+      <c r="EAD21" s="156"/>
+      <c r="EAE21" s="156"/>
+      <c r="EAF21" s="156"/>
+      <c r="EAG21" s="156"/>
+      <c r="EAH21" s="156"/>
+      <c r="EAI21" s="156"/>
+      <c r="EAJ21" s="156"/>
+      <c r="EAK21" s="156"/>
+      <c r="EAL21" s="156"/>
+      <c r="EAM21" s="156"/>
+      <c r="EAN21" s="156"/>
+      <c r="EAO21" s="156"/>
+      <c r="EAP21" s="156"/>
+      <c r="EAQ21" s="156"/>
+      <c r="EAR21" s="156"/>
+      <c r="EAS21" s="156"/>
+      <c r="EAT21" s="156"/>
+      <c r="EAU21" s="156"/>
+      <c r="EAV21" s="156"/>
+      <c r="EAW21" s="156"/>
+      <c r="EAX21" s="156"/>
+      <c r="EAY21" s="156"/>
+      <c r="EAZ21" s="156"/>
+      <c r="EBA21" s="156"/>
+      <c r="EBB21" s="156"/>
+      <c r="EBC21" s="156"/>
+      <c r="EBD21" s="156"/>
+      <c r="EBE21" s="156"/>
+      <c r="EBF21" s="156"/>
+      <c r="EBG21" s="156"/>
+      <c r="EBH21" s="156"/>
+      <c r="EBI21" s="156"/>
+      <c r="EBJ21" s="156"/>
+      <c r="EBK21" s="156"/>
+      <c r="EBL21" s="156"/>
+      <c r="EBM21" s="156"/>
+      <c r="EBN21" s="156"/>
+      <c r="EBO21" s="156"/>
+      <c r="EBP21" s="156"/>
+      <c r="EBQ21" s="156"/>
+      <c r="EBR21" s="156"/>
+      <c r="EBS21" s="156"/>
+      <c r="EBT21" s="156"/>
+      <c r="EBU21" s="156"/>
+      <c r="EBV21" s="156"/>
+      <c r="EBW21" s="156"/>
+      <c r="EBX21" s="156"/>
+      <c r="EBY21" s="156"/>
+      <c r="EBZ21" s="156"/>
+      <c r="ECA21" s="156"/>
+      <c r="ECB21" s="156"/>
+      <c r="ECC21" s="156"/>
+      <c r="ECD21" s="156"/>
+      <c r="ECE21" s="156"/>
+      <c r="ECF21" s="156"/>
+      <c r="ECG21" s="156"/>
+      <c r="ECH21" s="156"/>
+      <c r="ECI21" s="156"/>
+      <c r="ECJ21" s="156"/>
+      <c r="ECK21" s="156"/>
+      <c r="ECL21" s="156"/>
+      <c r="ECM21" s="156"/>
+      <c r="ECN21" s="156"/>
+      <c r="ECO21" s="156"/>
+      <c r="ECP21" s="156"/>
+      <c r="ECQ21" s="156"/>
+      <c r="ECR21" s="156"/>
+      <c r="ECS21" s="156"/>
+      <c r="ECT21" s="156"/>
+      <c r="ECU21" s="156"/>
+      <c r="ECV21" s="156"/>
+      <c r="ECW21" s="156"/>
+      <c r="ECX21" s="156"/>
+      <c r="ECY21" s="156"/>
+      <c r="ECZ21" s="156"/>
+      <c r="EDA21" s="156"/>
+      <c r="EDB21" s="156"/>
+      <c r="EDC21" s="156"/>
+      <c r="EDD21" s="156"/>
+      <c r="EDE21" s="156"/>
+      <c r="EDF21" s="156"/>
+      <c r="EDG21" s="156"/>
+      <c r="EDH21" s="156"/>
+      <c r="EDI21" s="156"/>
+      <c r="EDJ21" s="156"/>
+      <c r="EDK21" s="156"/>
+      <c r="EDL21" s="156"/>
+      <c r="EDM21" s="156"/>
+      <c r="EDN21" s="156"/>
+      <c r="EDO21" s="156"/>
+      <c r="EDP21" s="156"/>
+      <c r="EDQ21" s="156"/>
+      <c r="EDR21" s="156"/>
+      <c r="EDS21" s="156"/>
+      <c r="EDT21" s="156"/>
+      <c r="EDU21" s="156"/>
+      <c r="EDV21" s="156"/>
+      <c r="EDW21" s="156"/>
+      <c r="EDX21" s="156"/>
+      <c r="EDY21" s="156"/>
+      <c r="EDZ21" s="156"/>
+      <c r="EEA21" s="156"/>
+      <c r="EEB21" s="156"/>
+      <c r="EEC21" s="156"/>
+      <c r="EED21" s="156"/>
+      <c r="EEE21" s="156"/>
+      <c r="EEF21" s="156"/>
+      <c r="EEG21" s="156"/>
+      <c r="EEH21" s="156"/>
+      <c r="EEI21" s="156"/>
+      <c r="EEJ21" s="156"/>
+      <c r="EEK21" s="156"/>
+      <c r="EEL21" s="156"/>
+      <c r="EEM21" s="156"/>
+      <c r="EEN21" s="156"/>
+      <c r="EEO21" s="156"/>
+      <c r="EEP21" s="156"/>
+      <c r="EEQ21" s="156"/>
+      <c r="EER21" s="156"/>
+      <c r="EES21" s="156"/>
+      <c r="EET21" s="156"/>
+      <c r="EEU21" s="156"/>
+      <c r="EEV21" s="156"/>
+      <c r="EEW21" s="156"/>
+      <c r="EEX21" s="156"/>
+      <c r="EEY21" s="156"/>
+      <c r="EEZ21" s="156"/>
+      <c r="EFA21" s="156"/>
+      <c r="EFB21" s="156"/>
+      <c r="EFC21" s="156"/>
+      <c r="EFD21" s="156"/>
+      <c r="EFE21" s="156"/>
+      <c r="EFF21" s="156"/>
+      <c r="EFG21" s="156"/>
+      <c r="EFH21" s="156"/>
+      <c r="EFI21" s="156"/>
+      <c r="EFJ21" s="156"/>
+      <c r="EFK21" s="156"/>
+      <c r="EFL21" s="156"/>
+      <c r="EFM21" s="156"/>
+      <c r="EFN21" s="156"/>
+      <c r="EFO21" s="156"/>
+      <c r="EFP21" s="156"/>
+      <c r="EFQ21" s="156"/>
+      <c r="EFR21" s="156"/>
+      <c r="EFS21" s="156"/>
+      <c r="EFT21" s="156"/>
+      <c r="EFU21" s="156"/>
+      <c r="EFV21" s="156"/>
+      <c r="EFW21" s="156"/>
+      <c r="EFX21" s="156"/>
+      <c r="EFY21" s="156"/>
+      <c r="EFZ21" s="156"/>
+      <c r="EGA21" s="156"/>
+      <c r="EGB21" s="156"/>
+      <c r="EGC21" s="156"/>
+      <c r="EGD21" s="156"/>
+      <c r="EGE21" s="156"/>
+      <c r="EGF21" s="156"/>
+      <c r="EGG21" s="156"/>
+      <c r="EGH21" s="156"/>
+      <c r="EGI21" s="156"/>
+      <c r="EGJ21" s="156"/>
+      <c r="EGK21" s="156"/>
+      <c r="EGL21" s="156"/>
+      <c r="EGM21" s="156"/>
+      <c r="EGN21" s="156"/>
+      <c r="EGO21" s="156"/>
+      <c r="EGP21" s="156"/>
+      <c r="EGQ21" s="156"/>
+      <c r="EGR21" s="156"/>
+      <c r="EGS21" s="156"/>
+      <c r="EGT21" s="156"/>
+      <c r="EGU21" s="156"/>
+      <c r="EGV21" s="156"/>
+      <c r="EGW21" s="156"/>
+      <c r="EGX21" s="156"/>
+      <c r="EGY21" s="156"/>
+      <c r="EGZ21" s="156"/>
+      <c r="EHA21" s="156"/>
+      <c r="EHB21" s="156"/>
+      <c r="EHC21" s="156"/>
+      <c r="EHD21" s="156"/>
+      <c r="EHE21" s="156"/>
+      <c r="EHF21" s="156"/>
+      <c r="EHG21" s="156"/>
+      <c r="EHH21" s="156"/>
+      <c r="EHI21" s="156"/>
+      <c r="EHJ21" s="156"/>
+      <c r="EHK21" s="156"/>
+      <c r="EHL21" s="156"/>
+      <c r="EHM21" s="156"/>
+      <c r="EHN21" s="156"/>
+      <c r="EHO21" s="156"/>
+      <c r="EHP21" s="156"/>
+      <c r="EHQ21" s="156"/>
+      <c r="EHR21" s="156"/>
+      <c r="EHS21" s="156"/>
+      <c r="EHT21" s="156"/>
+      <c r="EHU21" s="156"/>
+      <c r="EHV21" s="156"/>
+      <c r="EHW21" s="156"/>
+      <c r="EHX21" s="156"/>
+      <c r="EHY21" s="156"/>
+      <c r="EHZ21" s="156"/>
+      <c r="EIA21" s="156"/>
+      <c r="EIB21" s="156"/>
+      <c r="EIC21" s="156"/>
+      <c r="EID21" s="156"/>
+      <c r="EIE21" s="156"/>
+      <c r="EIF21" s="156"/>
+      <c r="EIG21" s="156"/>
+      <c r="EIH21" s="156"/>
+      <c r="EII21" s="156"/>
+      <c r="EIJ21" s="156"/>
+      <c r="EIK21" s="156"/>
+      <c r="EIL21" s="156"/>
+      <c r="EIM21" s="156"/>
+      <c r="EIN21" s="156"/>
+      <c r="EIO21" s="156"/>
+      <c r="EIP21" s="156"/>
+      <c r="EIQ21" s="156"/>
+      <c r="EIR21" s="156"/>
+      <c r="EIS21" s="156"/>
+      <c r="EIT21" s="156"/>
+      <c r="EIU21" s="156"/>
+      <c r="EIV21" s="156"/>
+      <c r="EIW21" s="156"/>
+      <c r="EIX21" s="156"/>
+      <c r="EIY21" s="156"/>
+      <c r="EIZ21" s="156"/>
+      <c r="EJA21" s="156"/>
+      <c r="EJB21" s="156"/>
+      <c r="EJC21" s="156"/>
+      <c r="EJD21" s="156"/>
+      <c r="EJE21" s="156"/>
+      <c r="EJF21" s="156"/>
+      <c r="EJG21" s="156"/>
+      <c r="EJH21" s="156"/>
+      <c r="EJI21" s="156"/>
+      <c r="EJJ21" s="156"/>
+      <c r="EJK21" s="156"/>
+      <c r="EJL21" s="156"/>
+      <c r="EJM21" s="156"/>
+      <c r="EJN21" s="156"/>
+      <c r="EJO21" s="156"/>
+      <c r="EJP21" s="156"/>
+      <c r="EJQ21" s="156"/>
+      <c r="EJR21" s="156"/>
+      <c r="EJS21" s="156"/>
+      <c r="EJT21" s="156"/>
+      <c r="EJU21" s="156"/>
+      <c r="EJV21" s="156"/>
+      <c r="EJW21" s="156"/>
+      <c r="EJX21" s="156"/>
+      <c r="EJY21" s="156"/>
+      <c r="EJZ21" s="156"/>
+      <c r="EKA21" s="156"/>
+      <c r="EKB21" s="156"/>
+      <c r="EKC21" s="156"/>
+      <c r="EKD21" s="156"/>
+      <c r="EKE21" s="156"/>
+      <c r="EKF21" s="156"/>
+      <c r="EKG21" s="156"/>
+      <c r="EKH21" s="156"/>
+      <c r="EKI21" s="156"/>
+      <c r="EKJ21" s="156"/>
+      <c r="EKK21" s="156"/>
+      <c r="EKL21" s="156"/>
+      <c r="EKM21" s="156"/>
+      <c r="EKN21" s="156"/>
+      <c r="EKO21" s="156"/>
+      <c r="EKP21" s="156"/>
+      <c r="EKQ21" s="156"/>
+      <c r="EKR21" s="156"/>
+      <c r="EKS21" s="156"/>
+      <c r="EKT21" s="156"/>
+      <c r="EKU21" s="156"/>
+      <c r="EKV21" s="156"/>
+      <c r="EKW21" s="156"/>
+      <c r="EKX21" s="156"/>
+      <c r="EKY21" s="156"/>
+      <c r="EKZ21" s="156"/>
+      <c r="ELA21" s="156"/>
+      <c r="ELB21" s="156"/>
+      <c r="ELC21" s="156"/>
+      <c r="ELD21" s="156"/>
+      <c r="ELE21" s="156"/>
+      <c r="ELF21" s="156"/>
+      <c r="ELG21" s="156"/>
+      <c r="ELH21" s="156"/>
+      <c r="ELI21" s="156"/>
+      <c r="ELJ21" s="156"/>
+      <c r="ELK21" s="156"/>
+      <c r="ELL21" s="156"/>
+      <c r="ELM21" s="156"/>
+      <c r="ELN21" s="156"/>
+      <c r="ELO21" s="156"/>
+      <c r="ELP21" s="156"/>
+      <c r="ELQ21" s="156"/>
+      <c r="ELR21" s="156"/>
+      <c r="ELS21" s="156"/>
+      <c r="ELT21" s="156"/>
+      <c r="ELU21" s="156"/>
+      <c r="ELV21" s="156"/>
+      <c r="ELW21" s="156"/>
+      <c r="ELX21" s="156"/>
+      <c r="ELY21" s="156"/>
+      <c r="ELZ21" s="156"/>
+      <c r="EMA21" s="156"/>
+      <c r="EMB21" s="156"/>
+      <c r="EMC21" s="156"/>
+      <c r="EMD21" s="156"/>
+      <c r="EME21" s="156"/>
+      <c r="EMF21" s="156"/>
+      <c r="EMG21" s="156"/>
+      <c r="EMH21" s="156"/>
+      <c r="EMI21" s="156"/>
+      <c r="EMJ21" s="156"/>
+      <c r="EMK21" s="156"/>
+      <c r="EML21" s="156"/>
+      <c r="EMM21" s="156"/>
+      <c r="EMN21" s="156"/>
+      <c r="EMO21" s="156"/>
+      <c r="EMP21" s="156"/>
+      <c r="EMQ21" s="156"/>
+      <c r="EMR21" s="156"/>
+      <c r="EMS21" s="156"/>
+      <c r="EMT21" s="156"/>
+      <c r="EMU21" s="156"/>
+      <c r="EMV21" s="156"/>
+      <c r="EMW21" s="156"/>
+      <c r="EMX21" s="156"/>
+      <c r="EMY21" s="156"/>
+      <c r="EMZ21" s="156"/>
+      <c r="ENA21" s="156"/>
+      <c r="ENB21" s="156"/>
+      <c r="ENC21" s="156"/>
+      <c r="END21" s="156"/>
+      <c r="ENE21" s="156"/>
+      <c r="ENF21" s="156"/>
+      <c r="ENG21" s="156"/>
+      <c r="ENH21" s="156"/>
+      <c r="ENI21" s="156"/>
+      <c r="ENJ21" s="156"/>
+      <c r="ENK21" s="156"/>
+      <c r="ENL21" s="156"/>
+      <c r="ENM21" s="156"/>
+      <c r="ENN21" s="156"/>
+      <c r="ENO21" s="156"/>
+      <c r="ENP21" s="156"/>
+      <c r="ENQ21" s="156"/>
+      <c r="ENR21" s="156"/>
+      <c r="ENS21" s="156"/>
+      <c r="ENT21" s="156"/>
+      <c r="ENU21" s="156"/>
+      <c r="ENV21" s="156"/>
+      <c r="ENW21" s="156"/>
+      <c r="ENX21" s="156"/>
+      <c r="ENY21" s="156"/>
+      <c r="ENZ21" s="156"/>
+      <c r="EOA21" s="156"/>
+      <c r="EOB21" s="156"/>
+      <c r="EOC21" s="156"/>
+      <c r="EOD21" s="156"/>
+      <c r="EOE21" s="156"/>
+      <c r="EOF21" s="156"/>
+      <c r="EOG21" s="156"/>
+      <c r="EOH21" s="156"/>
+      <c r="EOI21" s="156"/>
+      <c r="EOJ21" s="156"/>
+      <c r="EOK21" s="156"/>
+      <c r="EOL21" s="156"/>
+      <c r="EOM21" s="156"/>
+      <c r="EON21" s="156"/>
+      <c r="EOO21" s="156"/>
+      <c r="EOP21" s="156"/>
+      <c r="EOQ21" s="156"/>
+      <c r="EOR21" s="156"/>
+      <c r="EOS21" s="156"/>
+      <c r="EOT21" s="156"/>
+      <c r="EOU21" s="156"/>
+      <c r="EOV21" s="156"/>
+      <c r="EOW21" s="156"/>
+      <c r="EOX21" s="156"/>
+      <c r="EOY21" s="156"/>
+      <c r="EOZ21" s="156"/>
+      <c r="EPA21" s="156"/>
+      <c r="EPB21" s="156"/>
+      <c r="EPC21" s="156"/>
+      <c r="EPD21" s="156"/>
+      <c r="EPE21" s="156"/>
+      <c r="EPF21" s="156"/>
+      <c r="EPG21" s="156"/>
+      <c r="EPH21" s="156"/>
+      <c r="EPI21" s="156"/>
+      <c r="EPJ21" s="156"/>
+      <c r="EPK21" s="156"/>
+      <c r="EPL21" s="156"/>
+      <c r="EPM21" s="156"/>
+      <c r="EPN21" s="156"/>
+      <c r="EPO21" s="156"/>
+      <c r="EPP21" s="156"/>
+      <c r="EPQ21" s="156"/>
+      <c r="EPR21" s="156"/>
+      <c r="EPS21" s="156"/>
+      <c r="EPT21" s="156"/>
+      <c r="EPU21" s="156"/>
+      <c r="EPV21" s="156"/>
+      <c r="EPW21" s="156"/>
+      <c r="EPX21" s="156"/>
+      <c r="EPY21" s="156"/>
+      <c r="EPZ21" s="156"/>
+      <c r="EQA21" s="156"/>
+      <c r="EQB21" s="156"/>
+      <c r="EQC21" s="156"/>
+      <c r="EQD21" s="156"/>
+      <c r="EQE21" s="156"/>
+      <c r="EQF21" s="156"/>
+      <c r="EQG21" s="156"/>
+      <c r="EQH21" s="156"/>
+      <c r="EQI21" s="156"/>
+      <c r="EQJ21" s="156"/>
+      <c r="EQK21" s="156"/>
+      <c r="EQL21" s="156"/>
+      <c r="EQM21" s="156"/>
+      <c r="EQN21" s="156"/>
+      <c r="EQO21" s="156"/>
+      <c r="EQP21" s="156"/>
+      <c r="EQQ21" s="156"/>
+      <c r="EQR21" s="156"/>
+      <c r="EQS21" s="156"/>
+      <c r="EQT21" s="156"/>
+      <c r="EQU21" s="156"/>
+      <c r="EQV21" s="156"/>
+      <c r="EQW21" s="156"/>
+      <c r="EQX21" s="156"/>
+      <c r="EQY21" s="156"/>
+      <c r="EQZ21" s="156"/>
+      <c r="ERA21" s="156"/>
+      <c r="ERB21" s="156"/>
+      <c r="ERC21" s="156"/>
+      <c r="ERD21" s="156"/>
+      <c r="ERE21" s="156"/>
+      <c r="ERF21" s="156"/>
+      <c r="ERG21" s="156"/>
+      <c r="ERH21" s="156"/>
+      <c r="ERI21" s="156"/>
+      <c r="ERJ21" s="156"/>
+      <c r="ERK21" s="156"/>
+      <c r="ERL21" s="156"/>
+      <c r="ERM21" s="156"/>
+      <c r="ERN21" s="156"/>
+      <c r="ERO21" s="156"/>
+      <c r="ERP21" s="156"/>
+      <c r="ERQ21" s="156"/>
+      <c r="ERR21" s="156"/>
+      <c r="ERS21" s="156"/>
+      <c r="ERT21" s="156"/>
+      <c r="ERU21" s="156"/>
+      <c r="ERV21" s="156"/>
+      <c r="ERW21" s="156"/>
+      <c r="ERX21" s="156"/>
+      <c r="ERY21" s="156"/>
+      <c r="ERZ21" s="156"/>
+      <c r="ESA21" s="156"/>
+      <c r="ESB21" s="156"/>
+      <c r="ESC21" s="156"/>
+      <c r="ESD21" s="156"/>
+      <c r="ESE21" s="156"/>
+      <c r="ESF21" s="156"/>
+      <c r="ESG21" s="156"/>
+      <c r="ESH21" s="156"/>
+      <c r="ESI21" s="156"/>
+      <c r="ESJ21" s="156"/>
+      <c r="ESK21" s="156"/>
+      <c r="ESL21" s="156"/>
+      <c r="ESM21" s="156"/>
+      <c r="ESN21" s="156"/>
+      <c r="ESO21" s="156"/>
+      <c r="ESP21" s="156"/>
+      <c r="ESQ21" s="156"/>
+      <c r="ESR21" s="156"/>
+      <c r="ESS21" s="156"/>
+      <c r="EST21" s="156"/>
+      <c r="ESU21" s="156"/>
+      <c r="ESV21" s="156"/>
+      <c r="ESW21" s="156"/>
+      <c r="ESX21" s="156"/>
+      <c r="ESY21" s="156"/>
+      <c r="ESZ21" s="156"/>
+      <c r="ETA21" s="156"/>
+      <c r="ETB21" s="156"/>
+      <c r="ETC21" s="156"/>
+      <c r="ETD21" s="156"/>
+      <c r="ETE21" s="156"/>
+      <c r="ETF21" s="156"/>
+      <c r="ETG21" s="156"/>
+      <c r="ETH21" s="156"/>
+      <c r="ETI21" s="156"/>
+      <c r="ETJ21" s="156"/>
+      <c r="ETK21" s="156"/>
+      <c r="ETL21" s="156"/>
+      <c r="ETM21" s="156"/>
+      <c r="ETN21" s="156"/>
+      <c r="ETO21" s="156"/>
+      <c r="ETP21" s="156"/>
+      <c r="ETQ21" s="156"/>
+      <c r="ETR21" s="156"/>
+      <c r="ETS21" s="156"/>
+      <c r="ETT21" s="156"/>
+      <c r="ETU21" s="156"/>
+      <c r="ETV21" s="156"/>
+      <c r="ETW21" s="156"/>
+      <c r="ETX21" s="156"/>
+      <c r="ETY21" s="156"/>
+      <c r="ETZ21" s="156"/>
+      <c r="EUA21" s="156"/>
+      <c r="EUB21" s="156"/>
+      <c r="EUC21" s="156"/>
+      <c r="EUD21" s="156"/>
+      <c r="EUE21" s="156"/>
+      <c r="EUF21" s="156"/>
+      <c r="EUG21" s="156"/>
+      <c r="EUH21" s="156"/>
+      <c r="EUI21" s="156"/>
+      <c r="EUJ21" s="156"/>
+      <c r="EUK21" s="156"/>
+      <c r="EUL21" s="156"/>
+      <c r="EUM21" s="156"/>
+      <c r="EUN21" s="156"/>
+      <c r="EUO21" s="156"/>
+      <c r="EUP21" s="156"/>
+      <c r="EUQ21" s="156"/>
+      <c r="EUR21" s="156"/>
+      <c r="EUS21" s="156"/>
+      <c r="EUT21" s="156"/>
+      <c r="EUU21" s="156"/>
+      <c r="EUV21" s="156"/>
+      <c r="EUW21" s="156"/>
+      <c r="EUX21" s="156"/>
+      <c r="EUY21" s="156"/>
+      <c r="EUZ21" s="156"/>
+      <c r="EVA21" s="156"/>
+      <c r="EVB21" s="156"/>
+      <c r="EVC21" s="156"/>
+      <c r="EVD21" s="156"/>
+      <c r="EVE21" s="156"/>
+      <c r="EVF21" s="156"/>
+      <c r="EVG21" s="156"/>
+      <c r="EVH21" s="156"/>
+      <c r="EVI21" s="156"/>
+      <c r="EVJ21" s="156"/>
+      <c r="EVK21" s="156"/>
+      <c r="EVL21" s="156"/>
+      <c r="EVM21" s="156"/>
+      <c r="EVN21" s="156"/>
+      <c r="EVO21" s="156"/>
+      <c r="EVP21" s="156"/>
+      <c r="EVQ21" s="156"/>
+      <c r="EVR21" s="156"/>
+      <c r="EVS21" s="156"/>
+      <c r="EVT21" s="156"/>
+      <c r="EVU21" s="156"/>
+      <c r="EVV21" s="156"/>
+      <c r="EVW21" s="156"/>
+      <c r="EVX21" s="156"/>
+      <c r="EVY21" s="156"/>
+      <c r="EVZ21" s="156"/>
+      <c r="EWA21" s="156"/>
+      <c r="EWB21" s="156"/>
+      <c r="EWC21" s="156"/>
+      <c r="EWD21" s="156"/>
+      <c r="EWE21" s="156"/>
+      <c r="EWF21" s="156"/>
+      <c r="EWG21" s="156"/>
+      <c r="EWH21" s="156"/>
+      <c r="EWI21" s="156"/>
+      <c r="EWJ21" s="156"/>
+      <c r="EWK21" s="156"/>
+      <c r="EWL21" s="156"/>
+      <c r="EWM21" s="156"/>
+      <c r="EWN21" s="156"/>
+      <c r="EWO21" s="156"/>
+      <c r="EWP21" s="156"/>
+      <c r="EWQ21" s="156"/>
+      <c r="EWR21" s="156"/>
+      <c r="EWS21" s="156"/>
+      <c r="EWT21" s="156"/>
+      <c r="EWU21" s="156"/>
+      <c r="EWV21" s="156"/>
+      <c r="EWW21" s="156"/>
+      <c r="EWX21" s="156"/>
+      <c r="EWY21" s="156"/>
+      <c r="EWZ21" s="156"/>
+      <c r="EXA21" s="156"/>
+      <c r="EXB21" s="156"/>
+      <c r="EXC21" s="156"/>
+      <c r="EXD21" s="156"/>
+      <c r="EXE21" s="156"/>
+      <c r="EXF21" s="156"/>
+      <c r="EXG21" s="156"/>
+      <c r="EXH21" s="156"/>
+      <c r="EXI21" s="156"/>
+      <c r="EXJ21" s="156"/>
+      <c r="EXK21" s="156"/>
+      <c r="EXL21" s="156"/>
+      <c r="EXM21" s="156"/>
+      <c r="EXN21" s="156"/>
+      <c r="EXO21" s="156"/>
+      <c r="EXP21" s="156"/>
+      <c r="EXQ21" s="156"/>
+      <c r="EXR21" s="156"/>
+      <c r="EXS21" s="156"/>
+      <c r="EXT21" s="156"/>
+      <c r="EXU21" s="156"/>
+      <c r="EXV21" s="156"/>
+      <c r="EXW21" s="156"/>
+      <c r="EXX21" s="156"/>
+      <c r="EXY21" s="156"/>
+      <c r="EXZ21" s="156"/>
+      <c r="EYA21" s="156"/>
+      <c r="EYB21" s="156"/>
+      <c r="EYC21" s="156"/>
+      <c r="EYD21" s="156"/>
+      <c r="EYE21" s="156"/>
+      <c r="EYF21" s="156"/>
+      <c r="EYG21" s="156"/>
+      <c r="EYH21" s="156"/>
+      <c r="EYI21" s="156"/>
+      <c r="EYJ21" s="156"/>
+      <c r="EYK21" s="156"/>
+      <c r="EYL21" s="156"/>
+      <c r="EYM21" s="156"/>
+      <c r="EYN21" s="156"/>
+      <c r="EYO21" s="156"/>
+      <c r="EYP21" s="156"/>
+      <c r="EYQ21" s="156"/>
+      <c r="EYR21" s="156"/>
+      <c r="EYS21" s="156"/>
+      <c r="EYT21" s="156"/>
+      <c r="EYU21" s="156"/>
+      <c r="EYV21" s="156"/>
+      <c r="EYW21" s="156"/>
+      <c r="EYX21" s="156"/>
+      <c r="EYY21" s="156"/>
+      <c r="EYZ21" s="156"/>
+      <c r="EZA21" s="156"/>
+      <c r="EZB21" s="156"/>
+      <c r="EZC21" s="156"/>
+      <c r="EZD21" s="156"/>
+      <c r="EZE21" s="156"/>
+      <c r="EZF21" s="156"/>
+      <c r="EZG21" s="156"/>
+      <c r="EZH21" s="156"/>
+      <c r="EZI21" s="156"/>
+      <c r="EZJ21" s="156"/>
+      <c r="EZK21" s="156"/>
+      <c r="EZL21" s="156"/>
+      <c r="EZM21" s="156"/>
+      <c r="EZN21" s="156"/>
+      <c r="EZO21" s="156"/>
+      <c r="EZP21" s="156"/>
+      <c r="EZQ21" s="156"/>
+      <c r="EZR21" s="156"/>
+      <c r="EZS21" s="156"/>
+      <c r="EZT21" s="156"/>
+      <c r="EZU21" s="156"/>
+      <c r="EZV21" s="156"/>
+      <c r="EZW21" s="156"/>
+      <c r="EZX21" s="156"/>
+      <c r="EZY21" s="156"/>
+      <c r="EZZ21" s="156"/>
+      <c r="FAA21" s="156"/>
+      <c r="FAB21" s="156"/>
+      <c r="FAC21" s="156"/>
+      <c r="FAD21" s="156"/>
+      <c r="FAE21" s="156"/>
+      <c r="FAF21" s="156"/>
+      <c r="FAG21" s="156"/>
+      <c r="FAH21" s="156"/>
+      <c r="FAI21" s="156"/>
+      <c r="FAJ21" s="156"/>
+      <c r="FAK21" s="156"/>
+      <c r="FAL21" s="156"/>
+      <c r="FAM21" s="156"/>
+      <c r="FAN21" s="156"/>
+      <c r="FAO21" s="156"/>
+      <c r="FAP21" s="156"/>
+      <c r="FAQ21" s="156"/>
+      <c r="FAR21" s="156"/>
+      <c r="FAS21" s="156"/>
+      <c r="FAT21" s="156"/>
+      <c r="FAU21" s="156"/>
+      <c r="FAV21" s="156"/>
+      <c r="FAW21" s="156"/>
+      <c r="FAX21" s="156"/>
+      <c r="FAY21" s="156"/>
+      <c r="FAZ21" s="156"/>
+      <c r="FBA21" s="156"/>
+      <c r="FBB21" s="156"/>
+      <c r="FBC21" s="156"/>
+      <c r="FBD21" s="156"/>
+      <c r="FBE21" s="156"/>
+      <c r="FBF21" s="156"/>
+      <c r="FBG21" s="156"/>
+      <c r="FBH21" s="156"/>
+      <c r="FBI21" s="156"/>
+      <c r="FBJ21" s="156"/>
+      <c r="FBK21" s="156"/>
+      <c r="FBL21" s="156"/>
+      <c r="FBM21" s="156"/>
+      <c r="FBN21" s="156"/>
+      <c r="FBO21" s="156"/>
+      <c r="FBP21" s="156"/>
+      <c r="FBQ21" s="156"/>
+      <c r="FBR21" s="156"/>
+      <c r="FBS21" s="156"/>
+      <c r="FBT21" s="156"/>
+      <c r="FBU21" s="156"/>
+      <c r="FBV21" s="156"/>
+      <c r="FBW21" s="156"/>
+      <c r="FBX21" s="156"/>
+      <c r="FBY21" s="156"/>
+      <c r="FBZ21" s="156"/>
+      <c r="FCA21" s="156"/>
+      <c r="FCB21" s="156"/>
+      <c r="FCC21" s="156"/>
+      <c r="FCD21" s="156"/>
+      <c r="FCE21" s="156"/>
+      <c r="FCF21" s="156"/>
+      <c r="FCG21" s="156"/>
+      <c r="FCH21" s="156"/>
+      <c r="FCI21" s="156"/>
+      <c r="FCJ21" s="156"/>
+      <c r="FCK21" s="156"/>
+      <c r="FCL21" s="156"/>
+      <c r="FCM21" s="156"/>
+      <c r="FCN21" s="156"/>
+      <c r="FCO21" s="156"/>
+      <c r="FCP21" s="156"/>
+      <c r="FCQ21" s="156"/>
+      <c r="FCR21" s="156"/>
+      <c r="FCS21" s="156"/>
+      <c r="FCT21" s="156"/>
+      <c r="FCU21" s="156"/>
+      <c r="FCV21" s="156"/>
+      <c r="FCW21" s="156"/>
+      <c r="FCX21" s="156"/>
+      <c r="FCY21" s="156"/>
+      <c r="FCZ21" s="156"/>
+      <c r="FDA21" s="156"/>
+      <c r="FDB21" s="156"/>
+      <c r="FDC21" s="156"/>
+      <c r="FDD21" s="156"/>
+      <c r="FDE21" s="156"/>
+      <c r="FDF21" s="156"/>
+      <c r="FDG21" s="156"/>
+      <c r="FDH21" s="156"/>
+      <c r="FDI21" s="156"/>
+      <c r="FDJ21" s="156"/>
+      <c r="FDK21" s="156"/>
+      <c r="FDL21" s="156"/>
+      <c r="FDM21" s="156"/>
+      <c r="FDN21" s="156"/>
+      <c r="FDO21" s="156"/>
+      <c r="FDP21" s="156"/>
+      <c r="FDQ21" s="156"/>
+      <c r="FDR21" s="156"/>
+      <c r="FDS21" s="156"/>
+      <c r="FDT21" s="156"/>
+      <c r="FDU21" s="156"/>
+      <c r="FDV21" s="156"/>
+      <c r="FDW21" s="156"/>
+      <c r="FDX21" s="156"/>
+      <c r="FDY21" s="156"/>
+      <c r="FDZ21" s="156"/>
+      <c r="FEA21" s="156"/>
+      <c r="FEB21" s="156"/>
+      <c r="FEC21" s="156"/>
+      <c r="FED21" s="156"/>
+      <c r="FEE21" s="156"/>
+      <c r="FEF21" s="156"/>
+      <c r="FEG21" s="156"/>
+      <c r="FEH21" s="156"/>
+      <c r="FEI21" s="156"/>
+      <c r="FEJ21" s="156"/>
+      <c r="FEK21" s="156"/>
+      <c r="FEL21" s="156"/>
+      <c r="FEM21" s="156"/>
+      <c r="FEN21" s="156"/>
+      <c r="FEO21" s="156"/>
+      <c r="FEP21" s="156"/>
+      <c r="FEQ21" s="156"/>
+      <c r="FER21" s="156"/>
+      <c r="FES21" s="156"/>
+      <c r="FET21" s="156"/>
+      <c r="FEU21" s="156"/>
+      <c r="FEV21" s="156"/>
+      <c r="FEW21" s="156"/>
+      <c r="FEX21" s="156"/>
+      <c r="FEY21" s="156"/>
+      <c r="FEZ21" s="156"/>
+      <c r="FFA21" s="156"/>
+      <c r="FFB21" s="156"/>
+      <c r="FFC21" s="156"/>
+      <c r="FFD21" s="156"/>
+      <c r="FFE21" s="156"/>
+      <c r="FFF21" s="156"/>
+      <c r="FFG21" s="156"/>
+      <c r="FFH21" s="156"/>
+      <c r="FFI21" s="156"/>
+      <c r="FFJ21" s="156"/>
+      <c r="FFK21" s="156"/>
+      <c r="FFL21" s="156"/>
+      <c r="FFM21" s="156"/>
+      <c r="FFN21" s="156"/>
+      <c r="FFO21" s="156"/>
+      <c r="FFP21" s="156"/>
+      <c r="FFQ21" s="156"/>
+      <c r="FFR21" s="156"/>
+      <c r="FFS21" s="156"/>
+      <c r="FFT21" s="156"/>
+      <c r="FFU21" s="156"/>
+      <c r="FFV21" s="156"/>
+      <c r="FFW21" s="156"/>
+      <c r="FFX21" s="156"/>
+      <c r="FFY21" s="156"/>
+      <c r="FFZ21" s="156"/>
+      <c r="FGA21" s="156"/>
+      <c r="FGB21" s="156"/>
+      <c r="FGC21" s="156"/>
+      <c r="FGD21" s="156"/>
+      <c r="FGE21" s="156"/>
+      <c r="FGF21" s="156"/>
+      <c r="FGG21" s="156"/>
+      <c r="FGH21" s="156"/>
+      <c r="FGI21" s="156"/>
+      <c r="FGJ21" s="156"/>
+      <c r="FGK21" s="156"/>
+      <c r="FGL21" s="156"/>
+      <c r="FGM21" s="156"/>
+      <c r="FGN21" s="156"/>
+      <c r="FGO21" s="156"/>
+      <c r="FGP21" s="156"/>
+      <c r="FGQ21" s="156"/>
+      <c r="FGR21" s="156"/>
+      <c r="FGS21" s="156"/>
+      <c r="FGT21" s="156"/>
+      <c r="FGU21" s="156"/>
+      <c r="FGV21" s="156"/>
+      <c r="FGW21" s="156"/>
+      <c r="FGX21" s="156"/>
+      <c r="FGY21" s="156"/>
+      <c r="FGZ21" s="156"/>
+      <c r="FHA21" s="156"/>
+      <c r="FHB21" s="156"/>
+      <c r="FHC21" s="156"/>
+      <c r="FHD21" s="156"/>
+      <c r="FHE21" s="156"/>
+      <c r="FHF21" s="156"/>
+      <c r="FHG21" s="156"/>
+      <c r="FHH21" s="156"/>
+      <c r="FHI21" s="156"/>
+      <c r="FHJ21" s="156"/>
+      <c r="FHK21" s="156"/>
+      <c r="FHL21" s="156"/>
+      <c r="FHM21" s="156"/>
+      <c r="FHN21" s="156"/>
+      <c r="FHO21" s="156"/>
+      <c r="FHP21" s="156"/>
+      <c r="FHQ21" s="156"/>
+      <c r="FHR21" s="156"/>
+      <c r="FHS21" s="156"/>
+      <c r="FHT21" s="156"/>
+      <c r="FHU21" s="156"/>
+      <c r="FHV21" s="156"/>
+      <c r="FHW21" s="156"/>
+      <c r="FHX21" s="156"/>
+      <c r="FHY21" s="156"/>
+      <c r="FHZ21" s="156"/>
+      <c r="FIA21" s="156"/>
+      <c r="FIB21" s="156"/>
+      <c r="FIC21" s="156"/>
+      <c r="FID21" s="156"/>
+      <c r="FIE21" s="156"/>
+      <c r="FIF21" s="156"/>
+      <c r="FIG21" s="156"/>
+      <c r="FIH21" s="156"/>
+      <c r="FII21" s="156"/>
+      <c r="FIJ21" s="156"/>
+      <c r="FIK21" s="156"/>
+      <c r="FIL21" s="156"/>
+      <c r="FIM21" s="156"/>
+      <c r="FIN21" s="156"/>
+      <c r="FIO21" s="156"/>
+      <c r="FIP21" s="156"/>
+      <c r="FIQ21" s="156"/>
+      <c r="FIR21" s="156"/>
+      <c r="FIS21" s="156"/>
+      <c r="FIT21" s="156"/>
+      <c r="FIU21" s="156"/>
+      <c r="FIV21" s="156"/>
+      <c r="FIW21" s="156"/>
+      <c r="FIX21" s="156"/>
+      <c r="FIY21" s="156"/>
+      <c r="FIZ21" s="156"/>
+      <c r="FJA21" s="156"/>
+      <c r="FJB21" s="156"/>
+      <c r="FJC21" s="156"/>
+      <c r="FJD21" s="156"/>
+      <c r="FJE21" s="156"/>
+      <c r="FJF21" s="156"/>
+      <c r="FJG21" s="156"/>
+      <c r="FJH21" s="156"/>
+      <c r="FJI21" s="156"/>
+      <c r="FJJ21" s="156"/>
+      <c r="FJK21" s="156"/>
+      <c r="FJL21" s="156"/>
+      <c r="FJM21" s="156"/>
+      <c r="FJN21" s="156"/>
+      <c r="FJO21" s="156"/>
+      <c r="FJP21" s="156"/>
+      <c r="FJQ21" s="156"/>
+      <c r="FJR21" s="156"/>
+      <c r="FJS21" s="156"/>
+      <c r="FJT21" s="156"/>
+      <c r="FJU21" s="156"/>
+      <c r="FJV21" s="156"/>
+      <c r="FJW21" s="156"/>
+      <c r="FJX21" s="156"/>
+      <c r="FJY21" s="156"/>
+      <c r="FJZ21" s="156"/>
+      <c r="FKA21" s="156"/>
+      <c r="FKB21" s="156"/>
+      <c r="FKC21" s="156"/>
+      <c r="FKD21" s="156"/>
+      <c r="FKE21" s="156"/>
+      <c r="FKF21" s="156"/>
+      <c r="FKG21" s="156"/>
+      <c r="FKH21" s="156"/>
+      <c r="FKI21" s="156"/>
+      <c r="FKJ21" s="156"/>
+      <c r="FKK21" s="156"/>
+      <c r="FKL21" s="156"/>
+      <c r="FKM21" s="156"/>
+      <c r="FKN21" s="156"/>
+      <c r="FKO21" s="156"/>
+      <c r="FKP21" s="156"/>
+      <c r="FKQ21" s="156"/>
+      <c r="FKR21" s="156"/>
+      <c r="FKS21" s="156"/>
+      <c r="FKT21" s="156"/>
+      <c r="FKU21" s="156"/>
+      <c r="FKV21" s="156"/>
+      <c r="FKW21" s="156"/>
+      <c r="FKX21" s="156"/>
+      <c r="FKY21" s="156"/>
+      <c r="FKZ21" s="156"/>
+      <c r="FLA21" s="156"/>
+      <c r="FLB21" s="156"/>
+      <c r="FLC21" s="156"/>
+      <c r="FLD21" s="156"/>
+      <c r="FLE21" s="156"/>
+      <c r="FLF21" s="156"/>
+      <c r="FLG21" s="156"/>
+      <c r="FLH21" s="156"/>
+      <c r="FLI21" s="156"/>
+      <c r="FLJ21" s="156"/>
+      <c r="FLK21" s="156"/>
+      <c r="FLL21" s="156"/>
+      <c r="FLM21" s="156"/>
+      <c r="FLN21" s="156"/>
+      <c r="FLO21" s="156"/>
+      <c r="FLP21" s="156"/>
+      <c r="FLQ21" s="156"/>
+      <c r="FLR21" s="156"/>
+      <c r="FLS21" s="156"/>
+      <c r="FLT21" s="156"/>
+      <c r="FLU21" s="156"/>
+      <c r="FLV21" s="156"/>
+      <c r="FLW21" s="156"/>
+      <c r="FLX21" s="156"/>
+      <c r="FLY21" s="156"/>
+      <c r="FLZ21" s="156"/>
+      <c r="FMA21" s="156"/>
+      <c r="FMB21" s="156"/>
+      <c r="FMC21" s="156"/>
+      <c r="FMD21" s="156"/>
+      <c r="FME21" s="156"/>
+      <c r="FMF21" s="156"/>
+      <c r="FMG21" s="156"/>
+      <c r="FMH21" s="156"/>
+      <c r="FMI21" s="156"/>
+      <c r="FMJ21" s="156"/>
+      <c r="FMK21" s="156"/>
+      <c r="FML21" s="156"/>
+      <c r="FMM21" s="156"/>
+      <c r="FMN21" s="156"/>
+      <c r="FMO21" s="156"/>
+      <c r="FMP21" s="156"/>
+      <c r="FMQ21" s="156"/>
+      <c r="FMR21" s="156"/>
+      <c r="FMS21" s="156"/>
+      <c r="FMT21" s="156"/>
+      <c r="FMU21" s="156"/>
+      <c r="FMV21" s="156"/>
+      <c r="FMW21" s="156"/>
+      <c r="FMX21" s="156"/>
+      <c r="FMY21" s="156"/>
+      <c r="FMZ21" s="156"/>
+      <c r="FNA21" s="156"/>
+      <c r="FNB21" s="156"/>
+      <c r="FNC21" s="156"/>
+      <c r="FND21" s="156"/>
+      <c r="FNE21" s="156"/>
+      <c r="FNF21" s="156"/>
+      <c r="FNG21" s="156"/>
+      <c r="FNH21" s="156"/>
+      <c r="FNI21" s="156"/>
+      <c r="FNJ21" s="156"/>
+      <c r="FNK21" s="156"/>
+      <c r="FNL21" s="156"/>
+      <c r="FNM21" s="156"/>
+      <c r="FNN21" s="156"/>
+      <c r="FNO21" s="156"/>
+      <c r="FNP21" s="156"/>
+      <c r="FNQ21" s="156"/>
+      <c r="FNR21" s="156"/>
+      <c r="FNS21" s="156"/>
+      <c r="FNT21" s="156"/>
+      <c r="FNU21" s="156"/>
+      <c r="FNV21" s="156"/>
+      <c r="FNW21" s="156"/>
+      <c r="FNX21" s="156"/>
+      <c r="FNY21" s="156"/>
+      <c r="FNZ21" s="156"/>
+      <c r="FOA21" s="156"/>
+      <c r="FOB21" s="156"/>
+      <c r="FOC21" s="156"/>
+      <c r="FOD21" s="156"/>
+      <c r="FOE21" s="156"/>
+      <c r="FOF21" s="156"/>
+      <c r="FOG21" s="156"/>
+      <c r="FOH21" s="156"/>
+      <c r="FOI21" s="156"/>
+      <c r="FOJ21" s="156"/>
+      <c r="FOK21" s="156"/>
+      <c r="FOL21" s="156"/>
+      <c r="FOM21" s="156"/>
+      <c r="FON21" s="156"/>
+      <c r="FOO21" s="156"/>
+      <c r="FOP21" s="156"/>
+      <c r="FOQ21" s="156"/>
+      <c r="FOR21" s="156"/>
+      <c r="FOS21" s="156"/>
+      <c r="FOT21" s="156"/>
+      <c r="FOU21" s="156"/>
+      <c r="FOV21" s="156"/>
+      <c r="FOW21" s="156"/>
+      <c r="FOX21" s="156"/>
+      <c r="FOY21" s="156"/>
+      <c r="FOZ21" s="156"/>
+      <c r="FPA21" s="156"/>
+      <c r="FPB21" s="156"/>
+      <c r="FPC21" s="156"/>
+      <c r="FPD21" s="156"/>
+      <c r="FPE21" s="156"/>
+      <c r="FPF21" s="156"/>
+      <c r="FPG21" s="156"/>
+      <c r="FPH21" s="156"/>
+      <c r="FPI21" s="156"/>
+      <c r="FPJ21" s="156"/>
+      <c r="FPK21" s="156"/>
+      <c r="FPL21" s="156"/>
+      <c r="FPM21" s="156"/>
+      <c r="FPN21" s="156"/>
+      <c r="FPO21" s="156"/>
+      <c r="FPP21" s="156"/>
+      <c r="FPQ21" s="156"/>
+      <c r="FPR21" s="156"/>
+      <c r="FPS21" s="156"/>
+      <c r="FPT21" s="156"/>
+      <c r="FPU21" s="156"/>
+      <c r="FPV21" s="156"/>
+      <c r="FPW21" s="156"/>
+      <c r="FPX21" s="156"/>
+      <c r="FPY21" s="156"/>
+      <c r="FPZ21" s="156"/>
+      <c r="FQA21" s="156"/>
+      <c r="FQB21" s="156"/>
+      <c r="FQC21" s="156"/>
+      <c r="FQD21" s="156"/>
+      <c r="FQE21" s="156"/>
+      <c r="FQF21" s="156"/>
+      <c r="FQG21" s="156"/>
+      <c r="FQH21" s="156"/>
+      <c r="FQI21" s="156"/>
+      <c r="FQJ21" s="156"/>
+      <c r="FQK21" s="156"/>
+      <c r="FQL21" s="156"/>
+      <c r="FQM21" s="156"/>
+      <c r="FQN21" s="156"/>
+      <c r="FQO21" s="156"/>
+      <c r="FQP21" s="156"/>
+      <c r="FQQ21" s="156"/>
+      <c r="FQR21" s="156"/>
+      <c r="FQS21" s="156"/>
+      <c r="FQT21" s="156"/>
+      <c r="FQU21" s="156"/>
+      <c r="FQV21" s="156"/>
+      <c r="FQW21" s="156"/>
+      <c r="FQX21" s="156"/>
+      <c r="FQY21" s="156"/>
+      <c r="FQZ21" s="156"/>
+      <c r="FRA21" s="156"/>
+      <c r="FRB21" s="156"/>
+      <c r="FRC21" s="156"/>
+      <c r="FRD21" s="156"/>
+      <c r="FRE21" s="156"/>
+      <c r="FRF21" s="156"/>
+      <c r="FRG21" s="156"/>
+      <c r="FRH21" s="156"/>
+      <c r="FRI21" s="156"/>
+      <c r="FRJ21" s="156"/>
+      <c r="FRK21" s="156"/>
+      <c r="FRL21" s="156"/>
+      <c r="FRM21" s="156"/>
+      <c r="FRN21" s="156"/>
+      <c r="FRO21" s="156"/>
+      <c r="FRP21" s="156"/>
+      <c r="FRQ21" s="156"/>
+      <c r="FRR21" s="156"/>
+      <c r="FRS21" s="156"/>
+      <c r="FRT21" s="156"/>
+      <c r="FRU21" s="156"/>
+      <c r="FRV21" s="156"/>
+      <c r="FRW21" s="156"/>
+      <c r="FRX21" s="156"/>
+      <c r="FRY21" s="156"/>
+      <c r="FRZ21" s="156"/>
+      <c r="FSA21" s="156"/>
+      <c r="FSB21" s="156"/>
+      <c r="FSC21" s="156"/>
+      <c r="FSD21" s="156"/>
+      <c r="FSE21" s="156"/>
+      <c r="FSF21" s="156"/>
+      <c r="FSG21" s="156"/>
+      <c r="FSH21" s="156"/>
+      <c r="FSI21" s="156"/>
+      <c r="FSJ21" s="156"/>
+      <c r="FSK21" s="156"/>
+      <c r="FSL21" s="156"/>
+      <c r="FSM21" s="156"/>
+      <c r="FSN21" s="156"/>
+      <c r="FSO21" s="156"/>
+      <c r="FSP21" s="156"/>
+      <c r="FSQ21" s="156"/>
+      <c r="FSR21" s="156"/>
+      <c r="FSS21" s="156"/>
+      <c r="FST21" s="156"/>
+      <c r="FSU21" s="156"/>
+      <c r="FSV21" s="156"/>
+      <c r="FSW21" s="156"/>
+      <c r="FSX21" s="156"/>
+      <c r="FSY21" s="156"/>
+      <c r="FSZ21" s="156"/>
+      <c r="FTA21" s="156"/>
+      <c r="FTB21" s="156"/>
+      <c r="FTC21" s="156"/>
+      <c r="FTD21" s="156"/>
+      <c r="FTE21" s="156"/>
+      <c r="FTF21" s="156"/>
+      <c r="FTG21" s="156"/>
+      <c r="FTH21" s="156"/>
+      <c r="FTI21" s="156"/>
+      <c r="FTJ21" s="156"/>
+      <c r="FTK21" s="156"/>
+      <c r="FTL21" s="156"/>
+      <c r="FTM21" s="156"/>
+      <c r="FTN21" s="156"/>
+      <c r="FTO21" s="156"/>
+      <c r="FTP21" s="156"/>
+      <c r="FTQ21" s="156"/>
+      <c r="FTR21" s="156"/>
+      <c r="FTS21" s="156"/>
+      <c r="FTT21" s="156"/>
+      <c r="FTU21" s="156"/>
+      <c r="FTV21" s="156"/>
+      <c r="FTW21" s="156"/>
+      <c r="FTX21" s="156"/>
+      <c r="FTY21" s="156"/>
+      <c r="FTZ21" s="156"/>
+      <c r="FUA21" s="156"/>
+      <c r="FUB21" s="156"/>
+      <c r="FUC21" s="156"/>
+      <c r="FUD21" s="156"/>
+      <c r="FUE21" s="156"/>
+      <c r="FUF21" s="156"/>
+      <c r="FUG21" s="156"/>
+      <c r="FUH21" s="156"/>
+      <c r="FUI21" s="156"/>
+      <c r="FUJ21" s="156"/>
+      <c r="FUK21" s="156"/>
+      <c r="FUL21" s="156"/>
+      <c r="FUM21" s="156"/>
+      <c r="FUN21" s="156"/>
+      <c r="FUO21" s="156"/>
+      <c r="FUP21" s="156"/>
+      <c r="FUQ21" s="156"/>
+      <c r="FUR21" s="156"/>
+      <c r="FUS21" s="156"/>
+      <c r="FUT21" s="156"/>
+      <c r="FUU21" s="156"/>
+      <c r="FUV21" s="156"/>
+      <c r="FUW21" s="156"/>
+      <c r="FUX21" s="156"/>
+      <c r="FUY21" s="156"/>
+      <c r="FUZ21" s="156"/>
+      <c r="FVA21" s="156"/>
+      <c r="FVB21" s="156"/>
+      <c r="FVC21" s="156"/>
+      <c r="FVD21" s="156"/>
+      <c r="FVE21" s="156"/>
+      <c r="FVF21" s="156"/>
+      <c r="FVG21" s="156"/>
+      <c r="FVH21" s="156"/>
+      <c r="FVI21" s="156"/>
+      <c r="FVJ21" s="156"/>
+      <c r="FVK21" s="156"/>
+      <c r="FVL21" s="156"/>
+      <c r="FVM21" s="156"/>
+      <c r="FVN21" s="156"/>
+      <c r="FVO21" s="156"/>
+      <c r="FVP21" s="156"/>
+      <c r="FVQ21" s="156"/>
+      <c r="FVR21" s="156"/>
+      <c r="FVS21" s="156"/>
+      <c r="FVT21" s="156"/>
+      <c r="FVU21" s="156"/>
+      <c r="FVV21" s="156"/>
+      <c r="FVW21" s="156"/>
+      <c r="FVX21" s="156"/>
+      <c r="FVY21" s="156"/>
+      <c r="FVZ21" s="156"/>
+      <c r="FWA21" s="156"/>
+      <c r="FWB21" s="156"/>
+      <c r="FWC21" s="156"/>
+      <c r="FWD21" s="156"/>
+      <c r="FWE21" s="156"/>
+      <c r="FWF21" s="156"/>
+      <c r="FWG21" s="156"/>
+      <c r="FWH21" s="156"/>
+      <c r="FWI21" s="156"/>
+      <c r="FWJ21" s="156"/>
+      <c r="FWK21" s="156"/>
+      <c r="FWL21" s="156"/>
+      <c r="FWM21" s="156"/>
+      <c r="FWN21" s="156"/>
+      <c r="FWO21" s="156"/>
+      <c r="FWP21" s="156"/>
+      <c r="FWQ21" s="156"/>
+      <c r="FWR21" s="156"/>
+      <c r="FWS21" s="156"/>
+      <c r="FWT21" s="156"/>
+      <c r="FWU21" s="156"/>
+      <c r="FWV21" s="156"/>
+      <c r="FWW21" s="156"/>
+      <c r="FWX21" s="156"/>
+      <c r="FWY21" s="156"/>
+      <c r="FWZ21" s="156"/>
+      <c r="FXA21" s="156"/>
+      <c r="FXB21" s="156"/>
+      <c r="FXC21" s="156"/>
+      <c r="FXD21" s="156"/>
+      <c r="FXE21" s="156"/>
+      <c r="FXF21" s="156"/>
+      <c r="FXG21" s="156"/>
+      <c r="FXH21" s="156"/>
+      <c r="FXI21" s="156"/>
+      <c r="FXJ21" s="156"/>
+      <c r="FXK21" s="156"/>
+      <c r="FXL21" s="156"/>
+      <c r="FXM21" s="156"/>
+      <c r="FXN21" s="156"/>
+      <c r="FXO21" s="156"/>
+      <c r="FXP21" s="156"/>
+      <c r="FXQ21" s="156"/>
+      <c r="FXR21" s="156"/>
+      <c r="FXS21" s="156"/>
+      <c r="FXT21" s="156"/>
+      <c r="FXU21" s="156"/>
+      <c r="FXV21" s="156"/>
+      <c r="FXW21" s="156"/>
+      <c r="FXX21" s="156"/>
+      <c r="FXY21" s="156"/>
+      <c r="FXZ21" s="156"/>
+      <c r="FYA21" s="156"/>
+      <c r="FYB21" s="156"/>
+      <c r="FYC21" s="156"/>
+      <c r="FYD21" s="156"/>
+      <c r="FYE21" s="156"/>
+      <c r="FYF21" s="156"/>
+      <c r="FYG21" s="156"/>
+      <c r="FYH21" s="156"/>
+      <c r="FYI21" s="156"/>
+      <c r="FYJ21" s="156"/>
+      <c r="FYK21" s="156"/>
+      <c r="FYL21" s="156"/>
+      <c r="FYM21" s="156"/>
+      <c r="FYN21" s="156"/>
+      <c r="FYO21" s="156"/>
+      <c r="FYP21" s="156"/>
+      <c r="FYQ21" s="156"/>
+      <c r="FYR21" s="156"/>
+      <c r="FYS21" s="156"/>
+      <c r="FYT21" s="156"/>
+      <c r="FYU21" s="156"/>
+      <c r="FYV21" s="156"/>
+      <c r="FYW21" s="156"/>
+      <c r="FYX21" s="156"/>
+      <c r="FYY21" s="156"/>
+      <c r="FYZ21" s="156"/>
+      <c r="FZA21" s="156"/>
+      <c r="FZB21" s="156"/>
+      <c r="FZC21" s="156"/>
+      <c r="FZD21" s="156"/>
+      <c r="FZE21" s="156"/>
+      <c r="FZF21" s="156"/>
+      <c r="FZG21" s="156"/>
+      <c r="FZH21" s="156"/>
+      <c r="FZI21" s="156"/>
+      <c r="FZJ21" s="156"/>
+      <c r="FZK21" s="156"/>
+      <c r="FZL21" s="156"/>
+      <c r="FZM21" s="156"/>
+      <c r="FZN21" s="156"/>
+      <c r="FZO21" s="156"/>
+      <c r="FZP21" s="156"/>
+      <c r="FZQ21" s="156"/>
+      <c r="FZR21" s="156"/>
+      <c r="FZS21" s="156"/>
+      <c r="FZT21" s="156"/>
+      <c r="FZU21" s="156"/>
+      <c r="FZV21" s="156"/>
+      <c r="FZW21" s="156"/>
+      <c r="FZX21" s="156"/>
+      <c r="FZY21" s="156"/>
+      <c r="FZZ21" s="156"/>
+      <c r="GAA21" s="156"/>
+      <c r="GAB21" s="156"/>
+      <c r="GAC21" s="156"/>
+      <c r="GAD21" s="156"/>
+      <c r="GAE21" s="156"/>
+      <c r="GAF21" s="156"/>
+      <c r="GAG21" s="156"/>
+      <c r="GAH21" s="156"/>
+      <c r="GAI21" s="156"/>
+      <c r="GAJ21" s="156"/>
+      <c r="GAK21" s="156"/>
+      <c r="GAL21" s="156"/>
+      <c r="GAM21" s="156"/>
+      <c r="GAN21" s="156"/>
+      <c r="GAO21" s="156"/>
+      <c r="GAP21" s="156"/>
+      <c r="GAQ21" s="156"/>
+      <c r="GAR21" s="156"/>
+      <c r="GAS21" s="156"/>
+      <c r="GAT21" s="156"/>
+      <c r="GAU21" s="156"/>
+      <c r="GAV21" s="156"/>
+      <c r="GAW21" s="156"/>
+      <c r="GAX21" s="156"/>
+      <c r="GAY21" s="156"/>
+      <c r="GAZ21" s="156"/>
+      <c r="GBA21" s="156"/>
+      <c r="GBB21" s="156"/>
+      <c r="GBC21" s="156"/>
+      <c r="GBD21" s="156"/>
+      <c r="GBE21" s="156"/>
+      <c r="GBF21" s="156"/>
+      <c r="GBG21" s="156"/>
+      <c r="GBH21" s="156"/>
+      <c r="GBI21" s="156"/>
+      <c r="GBJ21" s="156"/>
+      <c r="GBK21" s="156"/>
+      <c r="GBL21" s="156"/>
+      <c r="GBM21" s="156"/>
+      <c r="GBN21" s="156"/>
+      <c r="GBO21" s="156"/>
+      <c r="GBP21" s="156"/>
+      <c r="GBQ21" s="156"/>
+      <c r="GBR21" s="156"/>
+      <c r="GBS21" s="156"/>
+      <c r="GBT21" s="156"/>
+      <c r="GBU21" s="156"/>
+      <c r="GBV21" s="156"/>
+      <c r="GBW21" s="156"/>
+      <c r="GBX21" s="156"/>
+      <c r="GBY21" s="156"/>
+      <c r="GBZ21" s="156"/>
+      <c r="GCA21" s="156"/>
+      <c r="GCB21" s="156"/>
+      <c r="GCC21" s="156"/>
+      <c r="GCD21" s="156"/>
+      <c r="GCE21" s="156"/>
+      <c r="GCF21" s="156"/>
+      <c r="GCG21" s="156"/>
+      <c r="GCH21" s="156"/>
+      <c r="GCI21" s="156"/>
+      <c r="GCJ21" s="156"/>
+      <c r="GCK21" s="156"/>
+      <c r="GCL21" s="156"/>
+      <c r="GCM21" s="156"/>
+      <c r="GCN21" s="156"/>
+      <c r="GCO21" s="156"/>
+      <c r="GCP21" s="156"/>
+      <c r="GCQ21" s="156"/>
+      <c r="GCR21" s="156"/>
+      <c r="GCS21" s="156"/>
+      <c r="GCT21" s="156"/>
+      <c r="GCU21" s="156"/>
+      <c r="GCV21" s="156"/>
+      <c r="GCW21" s="156"/>
+      <c r="GCX21" s="156"/>
+      <c r="GCY21" s="156"/>
+      <c r="GCZ21" s="156"/>
+      <c r="GDA21" s="156"/>
+      <c r="GDB21" s="156"/>
+      <c r="GDC21" s="156"/>
+      <c r="GDD21" s="156"/>
+      <c r="GDE21" s="156"/>
+      <c r="GDF21" s="156"/>
+      <c r="GDG21" s="156"/>
+      <c r="GDH21" s="156"/>
+      <c r="GDI21" s="156"/>
+      <c r="GDJ21" s="156"/>
+      <c r="GDK21" s="156"/>
+      <c r="GDL21" s="156"/>
+      <c r="GDM21" s="156"/>
+      <c r="GDN21" s="156"/>
+      <c r="GDO21" s="156"/>
+      <c r="GDP21" s="156"/>
+      <c r="GDQ21" s="156"/>
+      <c r="GDR21" s="156"/>
+      <c r="GDS21" s="156"/>
+      <c r="GDT21" s="156"/>
+      <c r="GDU21" s="156"/>
+      <c r="GDV21" s="156"/>
+      <c r="GDW21" s="156"/>
+      <c r="GDX21" s="156"/>
+      <c r="GDY21" s="156"/>
+      <c r="GDZ21" s="156"/>
+      <c r="GEA21" s="156"/>
+      <c r="GEB21" s="156"/>
+      <c r="GEC21" s="156"/>
+      <c r="GED21" s="156"/>
+      <c r="GEE21" s="156"/>
+      <c r="GEF21" s="156"/>
+      <c r="GEG21" s="156"/>
+      <c r="GEH21" s="156"/>
+      <c r="GEI21" s="156"/>
+      <c r="GEJ21" s="156"/>
+      <c r="GEK21" s="156"/>
+      <c r="GEL21" s="156"/>
+      <c r="GEM21" s="156"/>
+      <c r="GEN21" s="156"/>
+      <c r="GEO21" s="156"/>
+      <c r="GEP21" s="156"/>
+      <c r="GEQ21" s="156"/>
+      <c r="GER21" s="156"/>
+      <c r="GES21" s="156"/>
+      <c r="GET21" s="156"/>
+      <c r="GEU21" s="156"/>
+      <c r="GEV21" s="156"/>
+      <c r="GEW21" s="156"/>
+      <c r="GEX21" s="156"/>
+      <c r="GEY21" s="156"/>
+      <c r="GEZ21" s="156"/>
+      <c r="GFA21" s="156"/>
+      <c r="GFB21" s="156"/>
+      <c r="GFC21" s="156"/>
+      <c r="GFD21" s="156"/>
+      <c r="GFE21" s="156"/>
+      <c r="GFF21" s="156"/>
+      <c r="GFG21" s="156"/>
+      <c r="GFH21" s="156"/>
+      <c r="GFI21" s="156"/>
+      <c r="GFJ21" s="156"/>
+      <c r="GFK21" s="156"/>
+      <c r="GFL21" s="156"/>
+      <c r="GFM21" s="156"/>
+      <c r="GFN21" s="156"/>
+      <c r="GFO21" s="156"/>
+      <c r="GFP21" s="156"/>
+      <c r="GFQ21" s="156"/>
+      <c r="GFR21" s="156"/>
+      <c r="GFS21" s="156"/>
+      <c r="GFT21" s="156"/>
+      <c r="GFU21" s="156"/>
+      <c r="GFV21" s="156"/>
+      <c r="GFW21" s="156"/>
+      <c r="GFX21" s="156"/>
+      <c r="GFY21" s="156"/>
+      <c r="GFZ21" s="156"/>
+      <c r="GGA21" s="156"/>
+      <c r="GGB21" s="156"/>
+      <c r="GGC21" s="156"/>
+      <c r="GGD21" s="156"/>
+      <c r="GGE21" s="156"/>
+      <c r="GGF21" s="156"/>
+      <c r="GGG21" s="156"/>
+      <c r="GGH21" s="156"/>
+      <c r="GGI21" s="156"/>
+      <c r="GGJ21" s="156"/>
+      <c r="GGK21" s="156"/>
+      <c r="GGL21" s="156"/>
+      <c r="GGM21" s="156"/>
+      <c r="GGN21" s="156"/>
+      <c r="GGO21" s="156"/>
+      <c r="GGP21" s="156"/>
+      <c r="GGQ21" s="156"/>
+      <c r="GGR21" s="156"/>
+      <c r="GGS21" s="156"/>
+      <c r="GGT21" s="156"/>
+      <c r="GGU21" s="156"/>
+      <c r="GGV21" s="156"/>
+      <c r="GGW21" s="156"/>
+      <c r="GGX21" s="156"/>
+      <c r="GGY21" s="156"/>
+      <c r="GGZ21" s="156"/>
+      <c r="GHA21" s="156"/>
+      <c r="GHB21" s="156"/>
+      <c r="GHC21" s="156"/>
+      <c r="GHD21" s="156"/>
+      <c r="GHE21" s="156"/>
+      <c r="GHF21" s="156"/>
+      <c r="GHG21" s="156"/>
+      <c r="GHH21" s="156"/>
+      <c r="GHI21" s="156"/>
+      <c r="GHJ21" s="156"/>
+      <c r="GHK21" s="156"/>
+      <c r="GHL21" s="156"/>
+      <c r="GHM21" s="156"/>
+      <c r="GHN21" s="156"/>
+      <c r="GHO21" s="156"/>
+      <c r="GHP21" s="156"/>
+      <c r="GHQ21" s="156"/>
+      <c r="GHR21" s="156"/>
+      <c r="GHS21" s="156"/>
+      <c r="GHT21" s="156"/>
+      <c r="GHU21" s="156"/>
+      <c r="GHV21" s="156"/>
+      <c r="GHW21" s="156"/>
+      <c r="GHX21" s="156"/>
+      <c r="GHY21" s="156"/>
+      <c r="GHZ21" s="156"/>
+      <c r="GIA21" s="156"/>
+      <c r="GIB21" s="156"/>
+      <c r="GIC21" s="156"/>
+      <c r="GID21" s="156"/>
+      <c r="GIE21" s="156"/>
+      <c r="GIF21" s="156"/>
+      <c r="GIG21" s="156"/>
+      <c r="GIH21" s="156"/>
+      <c r="GII21" s="156"/>
+      <c r="GIJ21" s="156"/>
+      <c r="GIK21" s="156"/>
+      <c r="GIL21" s="156"/>
+      <c r="GIM21" s="156"/>
+      <c r="GIN21" s="156"/>
+      <c r="GIO21" s="156"/>
+      <c r="GIP21" s="156"/>
+      <c r="GIQ21" s="156"/>
+      <c r="GIR21" s="156"/>
+      <c r="GIS21" s="156"/>
+      <c r="GIT21" s="156"/>
+      <c r="GIU21" s="156"/>
+      <c r="GIV21" s="156"/>
+      <c r="GIW21" s="156"/>
+      <c r="GIX21" s="156"/>
+      <c r="GIY21" s="156"/>
+      <c r="GIZ21" s="156"/>
+      <c r="GJA21" s="156"/>
+      <c r="GJB21" s="156"/>
+      <c r="GJC21" s="156"/>
+      <c r="GJD21" s="156"/>
+      <c r="GJE21" s="156"/>
+      <c r="GJF21" s="156"/>
+      <c r="GJG21" s="156"/>
+      <c r="GJH21" s="156"/>
+      <c r="GJI21" s="156"/>
+      <c r="GJJ21" s="156"/>
+      <c r="GJK21" s="156"/>
+      <c r="GJL21" s="156"/>
+      <c r="GJM21" s="156"/>
+      <c r="GJN21" s="156"/>
+      <c r="GJO21" s="156"/>
+      <c r="GJP21" s="156"/>
+      <c r="GJQ21" s="156"/>
+      <c r="GJR21" s="156"/>
+      <c r="GJS21" s="156"/>
+      <c r="GJT21" s="156"/>
+      <c r="GJU21" s="156"/>
+      <c r="GJV21" s="156"/>
+      <c r="GJW21" s="156"/>
+      <c r="GJX21" s="156"/>
+      <c r="GJY21" s="156"/>
+      <c r="GJZ21" s="156"/>
+      <c r="GKA21" s="156"/>
+      <c r="GKB21" s="156"/>
+      <c r="GKC21" s="156"/>
+      <c r="GKD21" s="156"/>
+      <c r="GKE21" s="156"/>
+      <c r="GKF21" s="156"/>
+      <c r="GKG21" s="156"/>
+      <c r="GKH21" s="156"/>
+      <c r="GKI21" s="156"/>
+      <c r="GKJ21" s="156"/>
+      <c r="GKK21" s="156"/>
+      <c r="GKL21" s="156"/>
+      <c r="GKM21" s="156"/>
+      <c r="GKN21" s="156"/>
+      <c r="GKO21" s="156"/>
+      <c r="GKP21" s="156"/>
+      <c r="GKQ21" s="156"/>
+      <c r="GKR21" s="156"/>
+      <c r="GKS21" s="156"/>
+      <c r="GKT21" s="156"/>
+      <c r="GKU21" s="156"/>
+      <c r="GKV21" s="156"/>
+      <c r="GKW21" s="156"/>
+      <c r="GKX21" s="156"/>
+      <c r="GKY21" s="156"/>
+      <c r="GKZ21" s="156"/>
+      <c r="GLA21" s="156"/>
+      <c r="GLB21" s="156"/>
+      <c r="GLC21" s="156"/>
+      <c r="GLD21" s="156"/>
+      <c r="GLE21" s="156"/>
+      <c r="GLF21" s="156"/>
+      <c r="GLG21" s="156"/>
+      <c r="GLH21" s="156"/>
+      <c r="GLI21" s="156"/>
+      <c r="GLJ21" s="156"/>
+      <c r="GLK21" s="156"/>
+      <c r="GLL21" s="156"/>
+      <c r="GLM21" s="156"/>
+      <c r="GLN21" s="156"/>
+      <c r="GLO21" s="156"/>
+      <c r="GLP21" s="156"/>
+      <c r="GLQ21" s="156"/>
+      <c r="GLR21" s="156"/>
+      <c r="GLS21" s="156"/>
+      <c r="GLT21" s="156"/>
+      <c r="GLU21" s="156"/>
+      <c r="GLV21" s="156"/>
+      <c r="GLW21" s="156"/>
+      <c r="GLX21" s="156"/>
+      <c r="GLY21" s="156"/>
+      <c r="GLZ21" s="156"/>
+      <c r="GMA21" s="156"/>
+      <c r="GMB21" s="156"/>
+      <c r="GMC21" s="156"/>
+      <c r="GMD21" s="156"/>
+      <c r="GME21" s="156"/>
+      <c r="GMF21" s="156"/>
+      <c r="GMG21" s="156"/>
+      <c r="GMH21" s="156"/>
+      <c r="GMI21" s="156"/>
+      <c r="GMJ21" s="156"/>
+      <c r="GMK21" s="156"/>
+      <c r="GML21" s="156"/>
+      <c r="GMM21" s="156"/>
+      <c r="GMN21" s="156"/>
+      <c r="GMO21" s="156"/>
+      <c r="GMP21" s="156"/>
+      <c r="GMQ21" s="156"/>
+      <c r="GMR21" s="156"/>
+      <c r="GMS21" s="156"/>
+      <c r="GMT21" s="156"/>
+      <c r="GMU21" s="156"/>
+      <c r="GMV21" s="156"/>
+      <c r="GMW21" s="156"/>
+      <c r="GMX21" s="156"/>
+      <c r="GMY21" s="156"/>
+      <c r="GMZ21" s="156"/>
+      <c r="GNA21" s="156"/>
+      <c r="GNB21" s="156"/>
+      <c r="GNC21" s="156"/>
+      <c r="GND21" s="156"/>
+      <c r="GNE21" s="156"/>
+      <c r="GNF21" s="156"/>
+      <c r="GNG21" s="156"/>
+      <c r="GNH21" s="156"/>
+      <c r="GNI21" s="156"/>
+      <c r="GNJ21" s="156"/>
+      <c r="GNK21" s="156"/>
+      <c r="GNL21" s="156"/>
+      <c r="GNM21" s="156"/>
+      <c r="GNN21" s="156"/>
+      <c r="GNO21" s="156"/>
+      <c r="GNP21" s="156"/>
+      <c r="GNQ21" s="156"/>
+      <c r="GNR21" s="156"/>
+      <c r="GNS21" s="156"/>
+      <c r="GNT21" s="156"/>
+      <c r="GNU21" s="156"/>
+      <c r="GNV21" s="156"/>
+      <c r="GNW21" s="156"/>
+      <c r="GNX21" s="156"/>
+      <c r="GNY21" s="156"/>
+      <c r="GNZ21" s="156"/>
+      <c r="GOA21" s="156"/>
+      <c r="GOB21" s="156"/>
+      <c r="GOC21" s="156"/>
+      <c r="GOD21" s="156"/>
+      <c r="GOE21" s="156"/>
+      <c r="GOF21" s="156"/>
+      <c r="GOG21" s="156"/>
+      <c r="GOH21" s="156"/>
+      <c r="GOI21" s="156"/>
+      <c r="GOJ21" s="156"/>
+      <c r="GOK21" s="156"/>
+      <c r="GOL21" s="156"/>
+      <c r="GOM21" s="156"/>
+      <c r="GON21" s="156"/>
+      <c r="GOO21" s="156"/>
+      <c r="GOP21" s="156"/>
+      <c r="GOQ21" s="156"/>
+      <c r="GOR21" s="156"/>
+      <c r="GOS21" s="156"/>
+      <c r="GOT21" s="156"/>
+      <c r="GOU21" s="156"/>
+      <c r="GOV21" s="156"/>
+      <c r="GOW21" s="156"/>
+      <c r="GOX21" s="156"/>
+      <c r="GOY21" s="156"/>
+      <c r="GOZ21" s="156"/>
+      <c r="GPA21" s="156"/>
+      <c r="GPB21" s="156"/>
+      <c r="GPC21" s="156"/>
+      <c r="GPD21" s="156"/>
+      <c r="GPE21" s="156"/>
+      <c r="GPF21" s="156"/>
+      <c r="GPG21" s="156"/>
+      <c r="GPH21" s="156"/>
+      <c r="GPI21" s="156"/>
+      <c r="GPJ21" s="156"/>
+      <c r="GPK21" s="156"/>
+      <c r="GPL21" s="156"/>
+      <c r="GPM21" s="156"/>
+      <c r="GPN21" s="156"/>
+      <c r="GPO21" s="156"/>
+      <c r="GPP21" s="156"/>
+      <c r="GPQ21" s="156"/>
+      <c r="GPR21" s="156"/>
+      <c r="GPS21" s="156"/>
+      <c r="GPT21" s="156"/>
+      <c r="GPU21" s="156"/>
+      <c r="GPV21" s="156"/>
+      <c r="GPW21" s="156"/>
+      <c r="GPX21" s="156"/>
+      <c r="GPY21" s="156"/>
+      <c r="GPZ21" s="156"/>
+      <c r="GQA21" s="156"/>
+      <c r="GQB21" s="156"/>
+      <c r="GQC21" s="156"/>
+      <c r="GQD21" s="156"/>
+      <c r="GQE21" s="156"/>
+      <c r="GQF21" s="156"/>
+      <c r="GQG21" s="156"/>
+      <c r="GQH21" s="156"/>
+      <c r="GQI21" s="156"/>
+      <c r="GQJ21" s="156"/>
+      <c r="GQK21" s="156"/>
+      <c r="GQL21" s="156"/>
+      <c r="GQM21" s="156"/>
+      <c r="GQN21" s="156"/>
+      <c r="GQO21" s="156"/>
+      <c r="GQP21" s="156"/>
+      <c r="GQQ21" s="156"/>
+      <c r="GQR21" s="156"/>
+      <c r="GQS21" s="156"/>
+      <c r="GQT21" s="156"/>
+      <c r="GQU21" s="156"/>
+      <c r="GQV21" s="156"/>
+      <c r="GQW21" s="156"/>
+      <c r="GQX21" s="156"/>
+      <c r="GQY21" s="156"/>
+      <c r="GQZ21" s="156"/>
+      <c r="GRA21" s="156"/>
+      <c r="GRB21" s="156"/>
+      <c r="GRC21" s="156"/>
+      <c r="GRD21" s="156"/>
+      <c r="GRE21" s="156"/>
+      <c r="GRF21" s="156"/>
+      <c r="GRG21" s="156"/>
+      <c r="GRH21" s="156"/>
+      <c r="GRI21" s="156"/>
+      <c r="GRJ21" s="156"/>
+      <c r="GRK21" s="156"/>
+      <c r="GRL21" s="156"/>
+      <c r="GRM21" s="156"/>
+      <c r="GRN21" s="156"/>
+      <c r="GRO21" s="156"/>
+      <c r="GRP21" s="156"/>
+      <c r="GRQ21" s="156"/>
+      <c r="GRR21" s="156"/>
+      <c r="GRS21" s="156"/>
+      <c r="GRT21" s="156"/>
+      <c r="GRU21" s="156"/>
+      <c r="GRV21" s="156"/>
+      <c r="GRW21" s="156"/>
+      <c r="GRX21" s="156"/>
+      <c r="GRY21" s="156"/>
+      <c r="GRZ21" s="156"/>
+      <c r="GSA21" s="156"/>
+      <c r="GSB21" s="156"/>
+      <c r="GSC21" s="156"/>
+      <c r="GSD21" s="156"/>
+      <c r="GSE21" s="156"/>
+      <c r="GSF21" s="156"/>
+      <c r="GSG21" s="156"/>
+      <c r="GSH21" s="156"/>
+      <c r="GSI21" s="156"/>
+      <c r="GSJ21" s="156"/>
+      <c r="GSK21" s="156"/>
+      <c r="GSL21" s="156"/>
+      <c r="GSM21" s="156"/>
+      <c r="GSN21" s="156"/>
+      <c r="GSO21" s="156"/>
+      <c r="GSP21" s="156"/>
+      <c r="GSQ21" s="156"/>
+      <c r="GSR21" s="156"/>
+      <c r="GSS21" s="156"/>
+      <c r="GST21" s="156"/>
+      <c r="GSU21" s="156"/>
+      <c r="GSV21" s="156"/>
+      <c r="GSW21" s="156"/>
+      <c r="GSX21" s="156"/>
+      <c r="GSY21" s="156"/>
+      <c r="GSZ21" s="156"/>
+      <c r="GTA21" s="156"/>
+      <c r="GTB21" s="156"/>
+      <c r="GTC21" s="156"/>
+      <c r="GTD21" s="156"/>
+      <c r="GTE21" s="156"/>
+      <c r="GTF21" s="156"/>
+      <c r="GTG21" s="156"/>
+      <c r="GTH21" s="156"/>
+      <c r="GTI21" s="156"/>
+      <c r="GTJ21" s="156"/>
+      <c r="GTK21" s="156"/>
+      <c r="GTL21" s="156"/>
+      <c r="GTM21" s="156"/>
+      <c r="GTN21" s="156"/>
+      <c r="GTO21" s="156"/>
+      <c r="GTP21" s="156"/>
+      <c r="GTQ21" s="156"/>
+      <c r="GTR21" s="156"/>
+      <c r="GTS21" s="156"/>
+      <c r="GTT21" s="156"/>
+      <c r="GTU21" s="156"/>
+      <c r="GTV21" s="156"/>
+      <c r="GTW21" s="156"/>
+      <c r="GTX21" s="156"/>
+      <c r="GTY21" s="156"/>
+      <c r="GTZ21" s="156"/>
+      <c r="GUA21" s="156"/>
+      <c r="GUB21" s="156"/>
+      <c r="GUC21" s="156"/>
+      <c r="GUD21" s="156"/>
+      <c r="GUE21" s="156"/>
+      <c r="GUF21" s="156"/>
+      <c r="GUG21" s="156"/>
+      <c r="GUH21" s="156"/>
+      <c r="GUI21" s="156"/>
+      <c r="GUJ21" s="156"/>
+      <c r="GUK21" s="156"/>
+      <c r="GUL21" s="156"/>
+      <c r="GUM21" s="156"/>
+      <c r="GUN21" s="156"/>
+      <c r="GUO21" s="156"/>
+      <c r="GUP21" s="156"/>
+      <c r="GUQ21" s="156"/>
+      <c r="GUR21" s="156"/>
+      <c r="GUS21" s="156"/>
+      <c r="GUT21" s="156"/>
+      <c r="GUU21" s="156"/>
+      <c r="GUV21" s="156"/>
+      <c r="GUW21" s="156"/>
+      <c r="GUX21" s="156"/>
+      <c r="GUY21" s="156"/>
+      <c r="GUZ21" s="156"/>
+      <c r="GVA21" s="156"/>
+      <c r="GVB21" s="156"/>
+      <c r="GVC21" s="156"/>
+      <c r="GVD21" s="156"/>
+      <c r="GVE21" s="156"/>
+      <c r="GVF21" s="156"/>
+      <c r="GVG21" s="156"/>
+      <c r="GVH21" s="156"/>
+      <c r="GVI21" s="156"/>
+      <c r="GVJ21" s="156"/>
+      <c r="GVK21" s="156"/>
+      <c r="GVL21" s="156"/>
+      <c r="GVM21" s="156"/>
+      <c r="GVN21" s="156"/>
+      <c r="GVO21" s="156"/>
+      <c r="GVP21" s="156"/>
+      <c r="GVQ21" s="156"/>
+      <c r="GVR21" s="156"/>
+      <c r="GVS21" s="156"/>
+      <c r="GVT21" s="156"/>
+      <c r="GVU21" s="156"/>
+      <c r="GVV21" s="156"/>
+      <c r="GVW21" s="156"/>
+      <c r="GVX21" s="156"/>
+      <c r="GVY21" s="156"/>
+      <c r="GVZ21" s="156"/>
+      <c r="GWA21" s="156"/>
+      <c r="GWB21" s="156"/>
+      <c r="GWC21" s="156"/>
+      <c r="GWD21" s="156"/>
+      <c r="GWE21" s="156"/>
+      <c r="GWF21" s="156"/>
+      <c r="GWG21" s="156"/>
+      <c r="GWH21" s="156"/>
+      <c r="GWI21" s="156"/>
+      <c r="GWJ21" s="156"/>
+      <c r="GWK21" s="156"/>
+      <c r="GWL21" s="156"/>
+      <c r="GWM21" s="156"/>
+      <c r="GWN21" s="156"/>
+      <c r="GWO21" s="156"/>
+      <c r="GWP21" s="156"/>
+      <c r="GWQ21" s="156"/>
+      <c r="GWR21" s="156"/>
+      <c r="GWS21" s="156"/>
+      <c r="GWT21" s="156"/>
+      <c r="GWU21" s="156"/>
+      <c r="GWV21" s="156"/>
+      <c r="GWW21" s="156"/>
+      <c r="GWX21" s="156"/>
+      <c r="GWY21" s="156"/>
+      <c r="GWZ21" s="156"/>
+      <c r="GXA21" s="156"/>
+      <c r="GXB21" s="156"/>
+      <c r="GXC21" s="156"/>
+      <c r="GXD21" s="156"/>
+      <c r="GXE21" s="156"/>
+      <c r="GXF21" s="156"/>
+      <c r="GXG21" s="156"/>
+      <c r="GXH21" s="156"/>
+      <c r="GXI21" s="156"/>
+      <c r="GXJ21" s="156"/>
+      <c r="GXK21" s="156"/>
+      <c r="GXL21" s="156"/>
+      <c r="GXM21" s="156"/>
+      <c r="GXN21" s="156"/>
+      <c r="GXO21" s="156"/>
+      <c r="GXP21" s="156"/>
+      <c r="GXQ21" s="156"/>
+      <c r="GXR21" s="156"/>
+      <c r="GXS21" s="156"/>
+      <c r="GXT21" s="156"/>
+      <c r="GXU21" s="156"/>
+      <c r="GXV21" s="156"/>
+      <c r="GXW21" s="156"/>
+      <c r="GXX21" s="156"/>
+      <c r="GXY21" s="156"/>
+      <c r="GXZ21" s="156"/>
+      <c r="GYA21" s="156"/>
+      <c r="GYB21" s="156"/>
+      <c r="GYC21" s="156"/>
+      <c r="GYD21" s="156"/>
+      <c r="GYE21" s="156"/>
+      <c r="GYF21" s="156"/>
+      <c r="GYG21" s="156"/>
+      <c r="GYH21" s="156"/>
+      <c r="GYI21" s="156"/>
+      <c r="GYJ21" s="156"/>
+      <c r="GYK21" s="156"/>
+      <c r="GYL21" s="156"/>
+      <c r="GYM21" s="156"/>
+      <c r="GYN21" s="156"/>
+      <c r="GYO21" s="156"/>
+      <c r="GYP21" s="156"/>
+      <c r="GYQ21" s="156"/>
+      <c r="GYR21" s="156"/>
+      <c r="GYS21" s="156"/>
+      <c r="GYT21" s="156"/>
+      <c r="GYU21" s="156"/>
+      <c r="GYV21" s="156"/>
+      <c r="GYW21" s="156"/>
+      <c r="GYX21" s="156"/>
+      <c r="GYY21" s="156"/>
+      <c r="GYZ21" s="156"/>
+      <c r="GZA21" s="156"/>
+      <c r="GZB21" s="156"/>
+      <c r="GZC21" s="156"/>
+      <c r="GZD21" s="156"/>
+      <c r="GZE21" s="156"/>
+      <c r="GZF21" s="156"/>
+      <c r="GZG21" s="156"/>
+      <c r="GZH21" s="156"/>
+      <c r="GZI21" s="156"/>
+      <c r="GZJ21" s="156"/>
+      <c r="GZK21" s="156"/>
+      <c r="GZL21" s="156"/>
+      <c r="GZM21" s="156"/>
+      <c r="GZN21" s="156"/>
+      <c r="GZO21" s="156"/>
+      <c r="GZP21" s="156"/>
+      <c r="GZQ21" s="156"/>
+      <c r="GZR21" s="156"/>
+      <c r="GZS21" s="156"/>
+      <c r="GZT21" s="156"/>
+      <c r="GZU21" s="156"/>
+      <c r="GZV21" s="156"/>
+      <c r="GZW21" s="156"/>
+      <c r="GZX21" s="156"/>
+      <c r="GZY21" s="156"/>
+      <c r="GZZ21" s="156"/>
+      <c r="HAA21" s="156"/>
+      <c r="HAB21" s="156"/>
+      <c r="HAC21" s="156"/>
+      <c r="HAD21" s="156"/>
+      <c r="HAE21" s="156"/>
+      <c r="HAF21" s="156"/>
+      <c r="HAG21" s="156"/>
+      <c r="HAH21" s="156"/>
+      <c r="HAI21" s="156"/>
+      <c r="HAJ21" s="156"/>
+      <c r="HAK21" s="156"/>
+      <c r="HAL21" s="156"/>
+      <c r="HAM21" s="156"/>
+      <c r="HAN21" s="156"/>
+      <c r="HAO21" s="156"/>
+      <c r="HAP21" s="156"/>
+      <c r="HAQ21" s="156"/>
+      <c r="HAR21" s="156"/>
+      <c r="HAS21" s="156"/>
+      <c r="HAT21" s="156"/>
+      <c r="HAU21" s="156"/>
+      <c r="HAV21" s="156"/>
+      <c r="HAW21" s="156"/>
+      <c r="HAX21" s="156"/>
+      <c r="HAY21" s="156"/>
+      <c r="HAZ21" s="156"/>
+      <c r="HBA21" s="156"/>
+      <c r="HBB21" s="156"/>
+      <c r="HBC21" s="156"/>
+      <c r="HBD21" s="156"/>
+      <c r="HBE21" s="156"/>
+      <c r="HBF21" s="156"/>
+      <c r="HBG21" s="156"/>
+      <c r="HBH21" s="156"/>
+      <c r="HBI21" s="156"/>
+      <c r="HBJ21" s="156"/>
+      <c r="HBK21" s="156"/>
+      <c r="HBL21" s="156"/>
+      <c r="HBM21" s="156"/>
+      <c r="HBN21" s="156"/>
+      <c r="HBO21" s="156"/>
+      <c r="HBP21" s="156"/>
+      <c r="HBQ21" s="156"/>
+      <c r="HBR21" s="156"/>
+      <c r="HBS21" s="156"/>
+      <c r="HBT21" s="156"/>
+      <c r="HBU21" s="156"/>
+      <c r="HBV21" s="156"/>
+      <c r="HBW21" s="156"/>
+      <c r="HBX21" s="156"/>
+      <c r="HBY21" s="156"/>
+      <c r="HBZ21" s="156"/>
+      <c r="HCA21" s="156"/>
+      <c r="HCB21" s="156"/>
+      <c r="HCC21" s="156"/>
+      <c r="HCD21" s="156"/>
+      <c r="HCE21" s="156"/>
+      <c r="HCF21" s="156"/>
+      <c r="HCG21" s="156"/>
+      <c r="HCH21" s="156"/>
+      <c r="HCI21" s="156"/>
+      <c r="HCJ21" s="156"/>
+      <c r="HCK21" s="156"/>
+      <c r="HCL21" s="156"/>
+      <c r="HCM21" s="156"/>
+      <c r="HCN21" s="156"/>
+      <c r="HCO21" s="156"/>
+      <c r="HCP21" s="156"/>
+      <c r="HCQ21" s="156"/>
+      <c r="HCR21" s="156"/>
+      <c r="HCS21" s="156"/>
+      <c r="HCT21" s="156"/>
+      <c r="HCU21" s="156"/>
+      <c r="HCV21" s="156"/>
+      <c r="HCW21" s="156"/>
+      <c r="HCX21" s="156"/>
+      <c r="HCY21" s="156"/>
+      <c r="HCZ21" s="156"/>
+      <c r="HDA21" s="156"/>
+      <c r="HDB21" s="156"/>
+      <c r="HDC21" s="156"/>
+      <c r="HDD21" s="156"/>
+      <c r="HDE21" s="156"/>
+      <c r="HDF21" s="156"/>
+      <c r="HDG21" s="156"/>
+      <c r="HDH21" s="156"/>
+      <c r="HDI21" s="156"/>
+      <c r="HDJ21" s="156"/>
+      <c r="HDK21" s="156"/>
+      <c r="HDL21" s="156"/>
+      <c r="HDM21" s="156"/>
+      <c r="HDN21" s="156"/>
+      <c r="HDO21" s="156"/>
+      <c r="HDP21" s="156"/>
+      <c r="HDQ21" s="156"/>
+      <c r="HDR21" s="156"/>
+      <c r="HDS21" s="156"/>
+      <c r="HDT21" s="156"/>
+      <c r="HDU21" s="156"/>
+      <c r="HDV21" s="156"/>
+      <c r="HDW21" s="156"/>
+      <c r="HDX21" s="156"/>
+      <c r="HDY21" s="156"/>
+      <c r="HDZ21" s="156"/>
+      <c r="HEA21" s="156"/>
+      <c r="HEB21" s="156"/>
+      <c r="HEC21" s="156"/>
+      <c r="HED21" s="156"/>
+      <c r="HEE21" s="156"/>
+      <c r="HEF21" s="156"/>
+      <c r="HEG21" s="156"/>
+      <c r="HEH21" s="156"/>
+      <c r="HEI21" s="156"/>
+      <c r="HEJ21" s="156"/>
+      <c r="HEK21" s="156"/>
+      <c r="HEL21" s="156"/>
+      <c r="HEM21" s="156"/>
+      <c r="HEN21" s="156"/>
+      <c r="HEO21" s="156"/>
+      <c r="HEP21" s="156"/>
+      <c r="HEQ21" s="156"/>
+      <c r="HER21" s="156"/>
+      <c r="HES21" s="156"/>
+      <c r="HET21" s="156"/>
+      <c r="HEU21" s="156"/>
+      <c r="HEV21" s="156"/>
+      <c r="HEW21" s="156"/>
+      <c r="HEX21" s="156"/>
+      <c r="HEY21" s="156"/>
+      <c r="HEZ21" s="156"/>
+      <c r="HFA21" s="156"/>
+      <c r="HFB21" s="156"/>
+      <c r="HFC21" s="156"/>
+      <c r="HFD21" s="156"/>
+      <c r="HFE21" s="156"/>
+      <c r="HFF21" s="156"/>
+      <c r="HFG21" s="156"/>
+      <c r="HFH21" s="156"/>
+      <c r="HFI21" s="156"/>
+      <c r="HFJ21" s="156"/>
+      <c r="HFK21" s="156"/>
+      <c r="HFL21" s="156"/>
+      <c r="HFM21" s="156"/>
+      <c r="HFN21" s="156"/>
+      <c r="HFO21" s="156"/>
+      <c r="HFP21" s="156"/>
+      <c r="HFQ21" s="156"/>
+      <c r="HFR21" s="156"/>
+      <c r="HFS21" s="156"/>
+      <c r="HFT21" s="156"/>
+      <c r="HFU21" s="156"/>
+      <c r="HFV21" s="156"/>
+      <c r="HFW21" s="156"/>
+      <c r="HFX21" s="156"/>
+      <c r="HFY21" s="156"/>
+      <c r="HFZ21" s="156"/>
+      <c r="HGA21" s="156"/>
+      <c r="HGB21" s="156"/>
+      <c r="HGC21" s="156"/>
+      <c r="HGD21" s="156"/>
+      <c r="HGE21" s="156"/>
+      <c r="HGF21" s="156"/>
+      <c r="HGG21" s="156"/>
+      <c r="HGH21" s="156"/>
+      <c r="HGI21" s="156"/>
+      <c r="HGJ21" s="156"/>
+      <c r="HGK21" s="156"/>
+      <c r="HGL21" s="156"/>
+      <c r="HGM21" s="156"/>
+      <c r="HGN21" s="156"/>
+      <c r="HGO21" s="156"/>
+      <c r="HGP21" s="156"/>
+      <c r="HGQ21" s="156"/>
+      <c r="HGR21" s="156"/>
+      <c r="HGS21" s="156"/>
+      <c r="HGT21" s="156"/>
+      <c r="HGU21" s="156"/>
+      <c r="HGV21" s="156"/>
+      <c r="HGW21" s="156"/>
+      <c r="HGX21" s="156"/>
+      <c r="HGY21" s="156"/>
+      <c r="HGZ21" s="156"/>
+      <c r="HHA21" s="156"/>
+      <c r="HHB21" s="156"/>
+      <c r="HHC21" s="156"/>
+      <c r="HHD21" s="156"/>
+      <c r="HHE21" s="156"/>
+      <c r="HHF21" s="156"/>
+      <c r="HHG21" s="156"/>
+      <c r="HHH21" s="156"/>
+      <c r="HHI21" s="156"/>
+      <c r="HHJ21" s="156"/>
+      <c r="HHK21" s="156"/>
+      <c r="HHL21" s="156"/>
+      <c r="HHM21" s="156"/>
+      <c r="HHN21" s="156"/>
+      <c r="HHO21" s="156"/>
+      <c r="HHP21" s="156"/>
+      <c r="HHQ21" s="156"/>
+      <c r="HHR21" s="156"/>
+      <c r="HHS21" s="156"/>
+      <c r="HHT21" s="156"/>
+      <c r="HHU21" s="156"/>
+      <c r="HHV21" s="156"/>
+      <c r="HHW21" s="156"/>
+      <c r="HHX21" s="156"/>
+      <c r="HHY21" s="156"/>
+      <c r="HHZ21" s="156"/>
+      <c r="HIA21" s="156"/>
+      <c r="HIB21" s="156"/>
+      <c r="HIC21" s="156"/>
+      <c r="HID21" s="156"/>
+      <c r="HIE21" s="156"/>
+      <c r="HIF21" s="156"/>
+      <c r="HIG21" s="156"/>
+      <c r="HIH21" s="156"/>
+      <c r="HII21" s="156"/>
+      <c r="HIJ21" s="156"/>
+      <c r="HIK21" s="156"/>
+      <c r="HIL21" s="156"/>
+      <c r="HIM21" s="156"/>
+      <c r="HIN21" s="156"/>
+      <c r="HIO21" s="156"/>
+      <c r="HIP21" s="156"/>
+      <c r="HIQ21" s="156"/>
+      <c r="HIR21" s="156"/>
+      <c r="HIS21" s="156"/>
+      <c r="HIT21" s="156"/>
+      <c r="HIU21" s="156"/>
+      <c r="HIV21" s="156"/>
+      <c r="HIW21" s="156"/>
+      <c r="HIX21" s="156"/>
+      <c r="HIY21" s="156"/>
+      <c r="HIZ21" s="156"/>
+      <c r="HJA21" s="156"/>
+      <c r="HJB21" s="156"/>
+      <c r="HJC21" s="156"/>
+      <c r="HJD21" s="156"/>
+      <c r="HJE21" s="156"/>
+      <c r="HJF21" s="156"/>
+      <c r="HJG21" s="156"/>
+      <c r="HJH21" s="156"/>
+      <c r="HJI21" s="156"/>
+      <c r="HJJ21" s="156"/>
+      <c r="HJK21" s="156"/>
+      <c r="HJL21" s="156"/>
+      <c r="HJM21" s="156"/>
+      <c r="HJN21" s="156"/>
+      <c r="HJO21" s="156"/>
+      <c r="HJP21" s="156"/>
+      <c r="HJQ21" s="156"/>
+      <c r="HJR21" s="156"/>
+      <c r="HJS21" s="156"/>
+      <c r="HJT21" s="156"/>
+      <c r="HJU21" s="156"/>
+      <c r="HJV21" s="156"/>
+      <c r="HJW21" s="156"/>
+      <c r="HJX21" s="156"/>
+      <c r="HJY21" s="156"/>
+      <c r="HJZ21" s="156"/>
+      <c r="HKA21" s="156"/>
+      <c r="HKB21" s="156"/>
+      <c r="HKC21" s="156"/>
+      <c r="HKD21" s="156"/>
+      <c r="HKE21" s="156"/>
+      <c r="HKF21" s="156"/>
+      <c r="HKG21" s="156"/>
+      <c r="HKH21" s="156"/>
+      <c r="HKI21" s="156"/>
+      <c r="HKJ21" s="156"/>
+      <c r="HKK21" s="156"/>
+      <c r="HKL21" s="156"/>
+      <c r="HKM21" s="156"/>
+      <c r="HKN21" s="156"/>
+      <c r="HKO21" s="156"/>
+      <c r="HKP21" s="156"/>
+      <c r="HKQ21" s="156"/>
+      <c r="HKR21" s="156"/>
+      <c r="HKS21" s="156"/>
+      <c r="HKT21" s="156"/>
+      <c r="HKU21" s="156"/>
+      <c r="HKV21" s="156"/>
+      <c r="HKW21" s="156"/>
+      <c r="HKX21" s="156"/>
+      <c r="HKY21" s="156"/>
+      <c r="HKZ21" s="156"/>
+      <c r="HLA21" s="156"/>
+      <c r="HLB21" s="156"/>
+      <c r="HLC21" s="156"/>
+      <c r="HLD21" s="156"/>
+      <c r="HLE21" s="156"/>
+      <c r="HLF21" s="156"/>
+      <c r="HLG21" s="156"/>
+      <c r="HLH21" s="156"/>
+      <c r="HLI21" s="156"/>
+      <c r="HLJ21" s="156"/>
+      <c r="HLK21" s="156"/>
+      <c r="HLL21" s="156"/>
+      <c r="HLM21" s="156"/>
+      <c r="HLN21" s="156"/>
+      <c r="HLO21" s="156"/>
+      <c r="HLP21" s="156"/>
+      <c r="HLQ21" s="156"/>
+      <c r="HLR21" s="156"/>
+      <c r="HLS21" s="156"/>
+      <c r="HLT21" s="156"/>
+      <c r="HLU21" s="156"/>
+      <c r="HLV21" s="156"/>
+      <c r="HLW21" s="156"/>
+      <c r="HLX21" s="156"/>
+      <c r="HLY21" s="156"/>
+      <c r="HLZ21" s="156"/>
+      <c r="HMA21" s="156"/>
+      <c r="HMB21" s="156"/>
+      <c r="HMC21" s="156"/>
+      <c r="HMD21" s="156"/>
+      <c r="HME21" s="156"/>
+      <c r="HMF21" s="156"/>
+      <c r="HMG21" s="156"/>
+      <c r="HMH21" s="156"/>
+      <c r="HMI21" s="156"/>
+      <c r="HMJ21" s="156"/>
+      <c r="HMK21" s="156"/>
+      <c r="HML21" s="156"/>
+      <c r="HMM21" s="156"/>
+      <c r="HMN21" s="156"/>
+      <c r="HMO21" s="156"/>
+      <c r="HMP21" s="156"/>
+      <c r="HMQ21" s="156"/>
+      <c r="HMR21" s="156"/>
+      <c r="HMS21" s="156"/>
+      <c r="HMT21" s="156"/>
+      <c r="HMU21" s="156"/>
+      <c r="HMV21" s="156"/>
+      <c r="HMW21" s="156"/>
+      <c r="HMX21" s="156"/>
+      <c r="HMY21" s="156"/>
+      <c r="HMZ21" s="156"/>
+      <c r="HNA21" s="156"/>
+      <c r="HNB21" s="156"/>
+      <c r="HNC21" s="156"/>
+      <c r="HND21" s="156"/>
+      <c r="HNE21" s="156"/>
+      <c r="HNF21" s="156"/>
+      <c r="HNG21" s="156"/>
+      <c r="HNH21" s="156"/>
+      <c r="HNI21" s="156"/>
+      <c r="HNJ21" s="156"/>
+      <c r="HNK21" s="156"/>
+      <c r="HNL21" s="156"/>
+      <c r="HNM21" s="156"/>
+      <c r="HNN21" s="156"/>
+      <c r="HNO21" s="156"/>
+      <c r="HNP21" s="156"/>
+      <c r="HNQ21" s="156"/>
+      <c r="HNR21" s="156"/>
+      <c r="HNS21" s="156"/>
+      <c r="HNT21" s="156"/>
+      <c r="HNU21" s="156"/>
+      <c r="HNV21" s="156"/>
+      <c r="HNW21" s="156"/>
+      <c r="HNX21" s="156"/>
+      <c r="HNY21" s="156"/>
+      <c r="HNZ21" s="156"/>
+      <c r="HOA21" s="156"/>
+      <c r="HOB21" s="156"/>
+      <c r="HOC21" s="156"/>
+      <c r="HOD21" s="156"/>
+      <c r="HOE21" s="156"/>
+      <c r="HOF21" s="156"/>
+      <c r="HOG21" s="156"/>
+      <c r="HOH21" s="156"/>
+      <c r="HOI21" s="156"/>
+      <c r="HOJ21" s="156"/>
+      <c r="HOK21" s="156"/>
+      <c r="HOL21" s="156"/>
+      <c r="HOM21" s="156"/>
+      <c r="HON21" s="156"/>
+      <c r="HOO21" s="156"/>
+      <c r="HOP21" s="156"/>
+      <c r="HOQ21" s="156"/>
+      <c r="HOR21" s="156"/>
+      <c r="HOS21" s="156"/>
+      <c r="HOT21" s="156"/>
+      <c r="HOU21" s="156"/>
+      <c r="HOV21" s="156"/>
+      <c r="HOW21" s="156"/>
+      <c r="HOX21" s="156"/>
+      <c r="HOY21" s="156"/>
+      <c r="HOZ21" s="156"/>
+      <c r="HPA21" s="156"/>
+      <c r="HPB21" s="156"/>
+      <c r="HPC21" s="156"/>
+      <c r="HPD21" s="156"/>
+      <c r="HPE21" s="156"/>
+      <c r="HPF21" s="156"/>
+      <c r="HPG21" s="156"/>
+      <c r="HPH21" s="156"/>
+      <c r="HPI21" s="156"/>
+      <c r="HPJ21" s="156"/>
+      <c r="HPK21" s="156"/>
+      <c r="HPL21" s="156"/>
+      <c r="HPM21" s="156"/>
+      <c r="HPN21" s="156"/>
+      <c r="HPO21" s="156"/>
+      <c r="HPP21" s="156"/>
+      <c r="HPQ21" s="156"/>
+      <c r="HPR21" s="156"/>
+      <c r="HPS21" s="156"/>
+      <c r="HPT21" s="156"/>
+      <c r="HPU21" s="156"/>
+      <c r="HPV21" s="156"/>
+      <c r="HPW21" s="156"/>
+      <c r="HPX21" s="156"/>
+      <c r="HPY21" s="156"/>
+      <c r="HPZ21" s="156"/>
+      <c r="HQA21" s="156"/>
+      <c r="HQB21" s="156"/>
+      <c r="HQC21" s="156"/>
+      <c r="HQD21" s="156"/>
+      <c r="HQE21" s="156"/>
+      <c r="HQF21" s="156"/>
+      <c r="HQG21" s="156"/>
+      <c r="HQH21" s="156"/>
+      <c r="HQI21" s="156"/>
+      <c r="HQJ21" s="156"/>
+      <c r="HQK21" s="156"/>
+      <c r="HQL21" s="156"/>
+      <c r="HQM21" s="156"/>
+      <c r="HQN21" s="156"/>
+      <c r="HQO21" s="156"/>
+      <c r="HQP21" s="156"/>
+      <c r="HQQ21" s="156"/>
+      <c r="HQR21" s="156"/>
+      <c r="HQS21" s="156"/>
+      <c r="HQT21" s="156"/>
+      <c r="HQU21" s="156"/>
+      <c r="HQV21" s="156"/>
+      <c r="HQW21" s="156"/>
+      <c r="HQX21" s="156"/>
+      <c r="HQY21" s="156"/>
+      <c r="HQZ21" s="156"/>
+      <c r="HRA21" s="156"/>
+      <c r="HRB21" s="156"/>
+      <c r="HRC21" s="156"/>
+      <c r="HRD21" s="156"/>
+      <c r="HRE21" s="156"/>
+      <c r="HRF21" s="156"/>
+      <c r="HRG21" s="156"/>
+      <c r="HRH21" s="156"/>
+      <c r="HRI21" s="156"/>
+      <c r="HRJ21" s="156"/>
+      <c r="HRK21" s="156"/>
+      <c r="HRL21" s="156"/>
+      <c r="HRM21" s="156"/>
+      <c r="HRN21" s="156"/>
+      <c r="HRO21" s="156"/>
+      <c r="HRP21" s="156"/>
+      <c r="HRQ21" s="156"/>
+      <c r="HRR21" s="156"/>
+      <c r="HRS21" s="156"/>
+      <c r="HRT21" s="156"/>
+      <c r="HRU21" s="156"/>
+      <c r="HRV21" s="156"/>
+      <c r="HRW21" s="156"/>
+      <c r="HRX21" s="156"/>
+      <c r="HRY21" s="156"/>
+      <c r="HRZ21" s="156"/>
+      <c r="HSA21" s="156"/>
+      <c r="HSB21" s="156"/>
+      <c r="HSC21" s="156"/>
+      <c r="HSD21" s="156"/>
+      <c r="HSE21" s="156"/>
+      <c r="HSF21" s="156"/>
+      <c r="HSG21" s="156"/>
+      <c r="HSH21" s="156"/>
+      <c r="HSI21" s="156"/>
+      <c r="HSJ21" s="156"/>
+      <c r="HSK21" s="156"/>
+      <c r="HSL21" s="156"/>
+      <c r="HSM21" s="156"/>
+      <c r="HSN21" s="156"/>
+      <c r="HSO21" s="156"/>
+      <c r="HSP21" s="156"/>
+      <c r="HSQ21" s="156"/>
+      <c r="HSR21" s="156"/>
+      <c r="HSS21" s="156"/>
+      <c r="HST21" s="156"/>
+      <c r="HSU21" s="156"/>
+      <c r="HSV21" s="156"/>
+      <c r="HSW21" s="156"/>
+      <c r="HSX21" s="156"/>
+      <c r="HSY21" s="156"/>
+      <c r="HSZ21" s="156"/>
+      <c r="HTA21" s="156"/>
+      <c r="HTB21" s="156"/>
+      <c r="HTC21" s="156"/>
+      <c r="HTD21" s="156"/>
+      <c r="HTE21" s="156"/>
+      <c r="HTF21" s="156"/>
+      <c r="HTG21" s="156"/>
+      <c r="HTH21" s="156"/>
+      <c r="HTI21" s="156"/>
+      <c r="HTJ21" s="156"/>
+      <c r="HTK21" s="156"/>
+      <c r="HTL21" s="156"/>
+      <c r="HTM21" s="156"/>
+      <c r="HTN21" s="156"/>
+      <c r="HTO21" s="156"/>
+      <c r="HTP21" s="156"/>
+      <c r="HTQ21" s="156"/>
+      <c r="HTR21" s="156"/>
+      <c r="HTS21" s="156"/>
+      <c r="HTT21" s="156"/>
+      <c r="HTU21" s="156"/>
+      <c r="HTV21" s="156"/>
+      <c r="HTW21" s="156"/>
+      <c r="HTX21" s="156"/>
+      <c r="HTY21" s="156"/>
+      <c r="HTZ21" s="156"/>
+      <c r="HUA21" s="156"/>
+      <c r="HUB21" s="156"/>
+      <c r="HUC21" s="156"/>
+      <c r="HUD21" s="156"/>
+      <c r="HUE21" s="156"/>
+      <c r="HUF21" s="156"/>
+      <c r="HUG21" s="156"/>
+      <c r="HUH21" s="156"/>
+      <c r="HUI21" s="156"/>
+      <c r="HUJ21" s="156"/>
+      <c r="HUK21" s="156"/>
+      <c r="HUL21" s="156"/>
+      <c r="HUM21" s="156"/>
+      <c r="HUN21" s="156"/>
+      <c r="HUO21" s="156"/>
+      <c r="HUP21" s="156"/>
+      <c r="HUQ21" s="156"/>
+      <c r="HUR21" s="156"/>
+      <c r="HUS21" s="156"/>
+      <c r="HUT21" s="156"/>
+      <c r="HUU21" s="156"/>
+      <c r="HUV21" s="156"/>
+      <c r="HUW21" s="156"/>
+      <c r="HUX21" s="156"/>
+      <c r="HUY21" s="156"/>
+      <c r="HUZ21" s="156"/>
+      <c r="HVA21" s="156"/>
+      <c r="HVB21" s="156"/>
+      <c r="HVC21" s="156"/>
+      <c r="HVD21" s="156"/>
+      <c r="HVE21" s="156"/>
+      <c r="HVF21" s="156"/>
+      <c r="HVG21" s="156"/>
+      <c r="HVH21" s="156"/>
+      <c r="HVI21" s="156"/>
+      <c r="HVJ21" s="156"/>
+      <c r="HVK21" s="156"/>
+      <c r="HVL21" s="156"/>
+      <c r="HVM21" s="156"/>
+      <c r="HVN21" s="156"/>
+      <c r="HVO21" s="156"/>
+      <c r="HVP21" s="156"/>
+      <c r="HVQ21" s="156"/>
+      <c r="HVR21" s="156"/>
+      <c r="HVS21" s="156"/>
+      <c r="HVT21" s="156"/>
+      <c r="HVU21" s="156"/>
+      <c r="HVV21" s="156"/>
+      <c r="HVW21" s="156"/>
+      <c r="HVX21" s="156"/>
+      <c r="HVY21" s="156"/>
+      <c r="HVZ21" s="156"/>
+      <c r="HWA21" s="156"/>
+      <c r="HWB21" s="156"/>
+      <c r="HWC21" s="156"/>
+      <c r="HWD21" s="156"/>
+      <c r="HWE21" s="156"/>
+      <c r="HWF21" s="156"/>
+      <c r="HWG21" s="156"/>
+      <c r="HWH21" s="156"/>
+      <c r="HWI21" s="156"/>
+      <c r="HWJ21" s="156"/>
+      <c r="HWK21" s="156"/>
+      <c r="HWL21" s="156"/>
+      <c r="HWM21" s="156"/>
+      <c r="HWN21" s="156"/>
+      <c r="HWO21" s="156"/>
+      <c r="HWP21" s="156"/>
+      <c r="HWQ21" s="156"/>
+      <c r="HWR21" s="156"/>
+      <c r="HWS21" s="156"/>
+      <c r="HWT21" s="156"/>
+      <c r="HWU21" s="156"/>
+      <c r="HWV21" s="156"/>
+      <c r="HWW21" s="156"/>
+      <c r="HWX21" s="156"/>
+      <c r="HWY21" s="156"/>
+      <c r="HWZ21" s="156"/>
+      <c r="HXA21" s="156"/>
+      <c r="HXB21" s="156"/>
+      <c r="HXC21" s="156"/>
+      <c r="HXD21" s="156"/>
+      <c r="HXE21" s="156"/>
+      <c r="HXF21" s="156"/>
+      <c r="HXG21" s="156"/>
+      <c r="HXH21" s="156"/>
+      <c r="HXI21" s="156"/>
+      <c r="HXJ21" s="156"/>
+      <c r="HXK21" s="156"/>
+      <c r="HXL21" s="156"/>
+      <c r="HXM21" s="156"/>
+      <c r="HXN21" s="156"/>
+      <c r="HXO21" s="156"/>
+      <c r="HXP21" s="156"/>
+      <c r="HXQ21" s="156"/>
+      <c r="HXR21" s="156"/>
+      <c r="HXS21" s="156"/>
+      <c r="HXT21" s="156"/>
+      <c r="HXU21" s="156"/>
+      <c r="HXV21" s="156"/>
+      <c r="HXW21" s="156"/>
+      <c r="HXX21" s="156"/>
+      <c r="HXY21" s="156"/>
+      <c r="HXZ21" s="156"/>
+      <c r="HYA21" s="156"/>
+      <c r="HYB21" s="156"/>
+      <c r="HYC21" s="156"/>
+      <c r="HYD21" s="156"/>
+      <c r="HYE21" s="156"/>
+      <c r="HYF21" s="156"/>
+      <c r="HYG21" s="156"/>
+      <c r="HYH21" s="156"/>
+      <c r="HYI21" s="156"/>
+      <c r="HYJ21" s="156"/>
+      <c r="HYK21" s="156"/>
+      <c r="HYL21" s="156"/>
+      <c r="HYM21" s="156"/>
+      <c r="HYN21" s="156"/>
+      <c r="HYO21" s="156"/>
+      <c r="HYP21" s="156"/>
+      <c r="HYQ21" s="156"/>
+      <c r="HYR21" s="156"/>
+      <c r="HYS21" s="156"/>
+      <c r="HYT21" s="156"/>
+      <c r="HYU21" s="156"/>
+      <c r="HYV21" s="156"/>
+      <c r="HYW21" s="156"/>
+      <c r="HYX21" s="156"/>
+      <c r="HYY21" s="156"/>
+      <c r="HYZ21" s="156"/>
+      <c r="HZA21" s="156"/>
+      <c r="HZB21" s="156"/>
+      <c r="HZC21" s="156"/>
+      <c r="HZD21" s="156"/>
+      <c r="HZE21" s="156"/>
+      <c r="HZF21" s="156"/>
+      <c r="HZG21" s="156"/>
+      <c r="HZH21" s="156"/>
+      <c r="HZI21" s="156"/>
+      <c r="HZJ21" s="156"/>
+      <c r="HZK21" s="156"/>
+      <c r="HZL21" s="156"/>
+      <c r="HZM21" s="156"/>
+      <c r="HZN21" s="156"/>
+      <c r="HZO21" s="156"/>
+      <c r="HZP21" s="156"/>
+      <c r="HZQ21" s="156"/>
+      <c r="HZR21" s="156"/>
+      <c r="HZS21" s="156"/>
+      <c r="HZT21" s="156"/>
+      <c r="HZU21" s="156"/>
+      <c r="HZV21" s="156"/>
+      <c r="HZW21" s="156"/>
+      <c r="HZX21" s="156"/>
+      <c r="HZY21" s="156"/>
+      <c r="HZZ21" s="156"/>
+      <c r="IAA21" s="156"/>
+      <c r="IAB21" s="156"/>
+      <c r="IAC21" s="156"/>
+      <c r="IAD21" s="156"/>
+      <c r="IAE21" s="156"/>
+      <c r="IAF21" s="156"/>
+      <c r="IAG21" s="156"/>
+      <c r="IAH21" s="156"/>
+      <c r="IAI21" s="156"/>
+      <c r="IAJ21" s="156"/>
+      <c r="IAK21" s="156"/>
+      <c r="IAL21" s="156"/>
+      <c r="IAM21" s="156"/>
+      <c r="IAN21" s="156"/>
+      <c r="IAO21" s="156"/>
+      <c r="IAP21" s="156"/>
+      <c r="IAQ21" s="156"/>
+      <c r="IAR21" s="156"/>
+      <c r="IAS21" s="156"/>
+      <c r="IAT21" s="156"/>
+      <c r="IAU21" s="156"/>
+      <c r="IAV21" s="156"/>
+      <c r="IAW21" s="156"/>
+      <c r="IAX21" s="156"/>
+      <c r="IAY21" s="156"/>
+      <c r="IAZ21" s="156"/>
+      <c r="IBA21" s="156"/>
+      <c r="IBB21" s="156"/>
+      <c r="IBC21" s="156"/>
+      <c r="IBD21" s="156"/>
+      <c r="IBE21" s="156"/>
+      <c r="IBF21" s="156"/>
+      <c r="IBG21" s="156"/>
+      <c r="IBH21" s="156"/>
+      <c r="IBI21" s="156"/>
+      <c r="IBJ21" s="156"/>
+      <c r="IBK21" s="156"/>
+      <c r="IBL21" s="156"/>
+      <c r="IBM21" s="156"/>
+      <c r="IBN21" s="156"/>
+      <c r="IBO21" s="156"/>
+      <c r="IBP21" s="156"/>
+      <c r="IBQ21" s="156"/>
+      <c r="IBR21" s="156"/>
+      <c r="IBS21" s="156"/>
+      <c r="IBT21" s="156"/>
+      <c r="IBU21" s="156"/>
+      <c r="IBV21" s="156"/>
+      <c r="IBW21" s="156"/>
+      <c r="IBX21" s="156"/>
+      <c r="IBY21" s="156"/>
+      <c r="IBZ21" s="156"/>
+      <c r="ICA21" s="156"/>
+      <c r="ICB21" s="156"/>
+      <c r="ICC21" s="156"/>
+      <c r="ICD21" s="156"/>
+      <c r="ICE21" s="156"/>
+      <c r="ICF21" s="156"/>
+      <c r="ICG21" s="156"/>
+      <c r="ICH21" s="156"/>
+      <c r="ICI21" s="156"/>
+      <c r="ICJ21" s="156"/>
+      <c r="ICK21" s="156"/>
+      <c r="ICL21" s="156"/>
+      <c r="ICM21" s="156"/>
+      <c r="ICN21" s="156"/>
+      <c r="ICO21" s="156"/>
+      <c r="ICP21" s="156"/>
+      <c r="ICQ21" s="156"/>
+      <c r="ICR21" s="156"/>
+      <c r="ICS21" s="156"/>
+      <c r="ICT21" s="156"/>
+      <c r="ICU21" s="156"/>
+      <c r="ICV21" s="156"/>
+      <c r="ICW21" s="156"/>
+      <c r="ICX21" s="156"/>
+      <c r="ICY21" s="156"/>
+      <c r="ICZ21" s="156"/>
+      <c r="IDA21" s="156"/>
+      <c r="IDB21" s="156"/>
+      <c r="IDC21" s="156"/>
+      <c r="IDD21" s="156"/>
+      <c r="IDE21" s="156"/>
+      <c r="IDF21" s="156"/>
+      <c r="IDG21" s="156"/>
+      <c r="IDH21" s="156"/>
+      <c r="IDI21" s="156"/>
+      <c r="IDJ21" s="156"/>
+      <c r="IDK21" s="156"/>
+      <c r="IDL21" s="156"/>
+      <c r="IDM21" s="156"/>
+      <c r="IDN21" s="156"/>
+      <c r="IDO21" s="156"/>
+      <c r="IDP21" s="156"/>
+      <c r="IDQ21" s="156"/>
+      <c r="IDR21" s="156"/>
+      <c r="IDS21" s="156"/>
+      <c r="IDT21" s="156"/>
+      <c r="IDU21" s="156"/>
+      <c r="IDV21" s="156"/>
+      <c r="IDW21" s="156"/>
+      <c r="IDX21" s="156"/>
+      <c r="IDY21" s="156"/>
+      <c r="IDZ21" s="156"/>
+      <c r="IEA21" s="156"/>
+      <c r="IEB21" s="156"/>
+      <c r="IEC21" s="156"/>
+      <c r="IED21" s="156"/>
+      <c r="IEE21" s="156"/>
+      <c r="IEF21" s="156"/>
+      <c r="IEG21" s="156"/>
+      <c r="IEH21" s="156"/>
+      <c r="IEI21" s="156"/>
+      <c r="IEJ21" s="156"/>
+      <c r="IEK21" s="156"/>
+      <c r="IEL21" s="156"/>
+      <c r="IEM21" s="156"/>
+      <c r="IEN21" s="156"/>
+      <c r="IEO21" s="156"/>
+      <c r="IEP21" s="156"/>
+      <c r="IEQ21" s="156"/>
+      <c r="IER21" s="156"/>
+      <c r="IES21" s="156"/>
+      <c r="IET21" s="156"/>
+      <c r="IEU21" s="156"/>
+      <c r="IEV21" s="156"/>
+      <c r="IEW21" s="156"/>
+      <c r="IEX21" s="156"/>
+      <c r="IEY21" s="156"/>
+      <c r="IEZ21" s="156"/>
+      <c r="IFA21" s="156"/>
+      <c r="IFB21" s="156"/>
+      <c r="IFC21" s="156"/>
+      <c r="IFD21" s="156"/>
+      <c r="IFE21" s="156"/>
+      <c r="IFF21" s="156"/>
+      <c r="IFG21" s="156"/>
+      <c r="IFH21" s="156"/>
+      <c r="IFI21" s="156"/>
+      <c r="IFJ21" s="156"/>
+      <c r="IFK21" s="156"/>
+      <c r="IFL21" s="156"/>
+      <c r="IFM21" s="156"/>
+      <c r="IFN21" s="156"/>
+      <c r="IFO21" s="156"/>
+      <c r="IFP21" s="156"/>
+      <c r="IFQ21" s="156"/>
+      <c r="IFR21" s="156"/>
+      <c r="IFS21" s="156"/>
+      <c r="IFT21" s="156"/>
+      <c r="IFU21" s="156"/>
+      <c r="IFV21" s="156"/>
+      <c r="IFW21" s="156"/>
+      <c r="IFX21" s="156"/>
+      <c r="IFY21" s="156"/>
+      <c r="IFZ21" s="156"/>
+      <c r="IGA21" s="156"/>
+      <c r="IGB21" s="156"/>
+      <c r="IGC21" s="156"/>
+      <c r="IGD21" s="156"/>
+      <c r="IGE21" s="156"/>
+      <c r="IGF21" s="156"/>
+      <c r="IGG21" s="156"/>
+      <c r="IGH21" s="156"/>
+      <c r="IGI21" s="156"/>
+      <c r="IGJ21" s="156"/>
+      <c r="IGK21" s="156"/>
+      <c r="IGL21" s="156"/>
+      <c r="IGM21" s="156"/>
+      <c r="IGN21" s="156"/>
+      <c r="IGO21" s="156"/>
+      <c r="IGP21" s="156"/>
+      <c r="IGQ21" s="156"/>
+      <c r="IGR21" s="156"/>
+      <c r="IGS21" s="156"/>
+      <c r="IGT21" s="156"/>
+      <c r="IGU21" s="156"/>
+      <c r="IGV21" s="156"/>
+      <c r="IGW21" s="156"/>
+      <c r="IGX21" s="156"/>
+      <c r="IGY21" s="156"/>
+      <c r="IGZ21" s="156"/>
+      <c r="IHA21" s="156"/>
+      <c r="IHB21" s="156"/>
+      <c r="IHC21" s="156"/>
+      <c r="IHD21" s="156"/>
+      <c r="IHE21" s="156"/>
+      <c r="IHF21" s="156"/>
+      <c r="IHG21" s="156"/>
+      <c r="IHH21" s="156"/>
+      <c r="IHI21" s="156"/>
+      <c r="IHJ21" s="156"/>
+      <c r="IHK21" s="156"/>
+      <c r="IHL21" s="156"/>
+      <c r="IHM21" s="156"/>
+      <c r="IHN21" s="156"/>
+      <c r="IHO21" s="156"/>
+      <c r="IHP21" s="156"/>
+      <c r="IHQ21" s="156"/>
+      <c r="IHR21" s="156"/>
+      <c r="IHS21" s="156"/>
+      <c r="IHT21" s="156"/>
+      <c r="IHU21" s="156"/>
+      <c r="IHV21" s="156"/>
+      <c r="IHW21" s="156"/>
+      <c r="IHX21" s="156"/>
+      <c r="IHY21" s="156"/>
+      <c r="IHZ21" s="156"/>
+      <c r="IIA21" s="156"/>
+      <c r="IIB21" s="156"/>
+      <c r="IIC21" s="156"/>
+      <c r="IID21" s="156"/>
+      <c r="IIE21" s="156"/>
+      <c r="IIF21" s="156"/>
+      <c r="IIG21" s="156"/>
+      <c r="IIH21" s="156"/>
+      <c r="III21" s="156"/>
+      <c r="IIJ21" s="156"/>
+      <c r="IIK21" s="156"/>
+      <c r="IIL21" s="156"/>
+      <c r="IIM21" s="156"/>
+      <c r="IIN21" s="156"/>
+      <c r="IIO21" s="156"/>
+      <c r="IIP21" s="156"/>
+      <c r="IIQ21" s="156"/>
+      <c r="IIR21" s="156"/>
+      <c r="IIS21" s="156"/>
+      <c r="IIT21" s="156"/>
+      <c r="IIU21" s="156"/>
+      <c r="IIV21" s="156"/>
+      <c r="IIW21" s="156"/>
+      <c r="IIX21" s="156"/>
+      <c r="IIY21" s="156"/>
+      <c r="IIZ21" s="156"/>
+      <c r="IJA21" s="156"/>
+      <c r="IJB21" s="156"/>
+      <c r="IJC21" s="156"/>
+      <c r="IJD21" s="156"/>
+      <c r="IJE21" s="156"/>
+      <c r="IJF21" s="156"/>
+      <c r="IJG21" s="156"/>
+      <c r="IJH21" s="156"/>
+      <c r="IJI21" s="156"/>
+      <c r="IJJ21" s="156"/>
+      <c r="IJK21" s="156"/>
+      <c r="IJL21" s="156"/>
+      <c r="IJM21" s="156"/>
+      <c r="IJN21" s="156"/>
+      <c r="IJO21" s="156"/>
+      <c r="IJP21" s="156"/>
+      <c r="IJQ21" s="156"/>
+      <c r="IJR21" s="156"/>
+      <c r="IJS21" s="156"/>
+      <c r="IJT21" s="156"/>
+      <c r="IJU21" s="156"/>
+      <c r="IJV21" s="156"/>
+      <c r="IJW21" s="156"/>
+      <c r="IJX21" s="156"/>
+      <c r="IJY21" s="156"/>
+      <c r="IJZ21" s="156"/>
+      <c r="IKA21" s="156"/>
+      <c r="IKB21" s="156"/>
+      <c r="IKC21" s="156"/>
+      <c r="IKD21" s="156"/>
+      <c r="IKE21" s="156"/>
+      <c r="IKF21" s="156"/>
+      <c r="IKG21" s="156"/>
+      <c r="IKH21" s="156"/>
+      <c r="IKI21" s="156"/>
+      <c r="IKJ21" s="156"/>
+      <c r="IKK21" s="156"/>
+      <c r="IKL21" s="156"/>
+      <c r="IKM21" s="156"/>
+      <c r="IKN21" s="156"/>
+      <c r="IKO21" s="156"/>
+      <c r="IKP21" s="156"/>
+      <c r="IKQ21" s="156"/>
+      <c r="IKR21" s="156"/>
+      <c r="IKS21" s="156"/>
+      <c r="IKT21" s="156"/>
+      <c r="IKU21" s="156"/>
+      <c r="IKV21" s="156"/>
+      <c r="IKW21" s="156"/>
+      <c r="IKX21" s="156"/>
+      <c r="IKY21" s="156"/>
+      <c r="IKZ21" s="156"/>
+      <c r="ILA21" s="156"/>
+      <c r="ILB21" s="156"/>
+      <c r="ILC21" s="156"/>
+      <c r="ILD21" s="156"/>
+      <c r="ILE21" s="156"/>
+      <c r="ILF21" s="156"/>
+      <c r="ILG21" s="156"/>
+      <c r="ILH21" s="156"/>
+      <c r="ILI21" s="156"/>
+      <c r="ILJ21" s="156"/>
+      <c r="ILK21" s="156"/>
+      <c r="ILL21" s="156"/>
+      <c r="ILM21" s="156"/>
+      <c r="ILN21" s="156"/>
+      <c r="ILO21" s="156"/>
+      <c r="ILP21" s="156"/>
+      <c r="ILQ21" s="156"/>
+      <c r="ILR21" s="156"/>
+      <c r="ILS21" s="156"/>
+      <c r="ILT21" s="156"/>
+      <c r="ILU21" s="156"/>
+      <c r="ILV21" s="156"/>
+      <c r="ILW21" s="156"/>
+      <c r="ILX21" s="156"/>
+      <c r="ILY21" s="156"/>
+      <c r="ILZ21" s="156"/>
+      <c r="IMA21" s="156"/>
+      <c r="IMB21" s="156"/>
+      <c r="IMC21" s="156"/>
+      <c r="IMD21" s="156"/>
+      <c r="IME21" s="156"/>
+      <c r="IMF21" s="156"/>
+      <c r="IMG21" s="156"/>
+      <c r="IMH21" s="156"/>
+      <c r="IMI21" s="156"/>
+      <c r="IMJ21" s="156"/>
+      <c r="IMK21" s="156"/>
+      <c r="IML21" s="156"/>
+      <c r="IMM21" s="156"/>
+      <c r="IMN21" s="156"/>
+      <c r="IMO21" s="156"/>
+      <c r="IMP21" s="156"/>
+      <c r="IMQ21" s="156"/>
+      <c r="IMR21" s="156"/>
+      <c r="IMS21" s="156"/>
+      <c r="IMT21" s="156"/>
+      <c r="IMU21" s="156"/>
+      <c r="IMV21" s="156"/>
+      <c r="IMW21" s="156"/>
+      <c r="IMX21" s="156"/>
+      <c r="IMY21" s="156"/>
+      <c r="IMZ21" s="156"/>
+      <c r="INA21" s="156"/>
+      <c r="INB21" s="156"/>
+      <c r="INC21" s="156"/>
+      <c r="IND21" s="156"/>
+      <c r="INE21" s="156"/>
+      <c r="INF21" s="156"/>
+      <c r="ING21" s="156"/>
+      <c r="INH21" s="156"/>
+      <c r="INI21" s="156"/>
+      <c r="INJ21" s="156"/>
+      <c r="INK21" s="156"/>
+      <c r="INL21" s="156"/>
+      <c r="INM21" s="156"/>
+      <c r="INN21" s="156"/>
+      <c r="INO21" s="156"/>
+      <c r="INP21" s="156"/>
+      <c r="INQ21" s="156"/>
+      <c r="INR21" s="156"/>
+      <c r="INS21" s="156"/>
+      <c r="INT21" s="156"/>
+      <c r="INU21" s="156"/>
+      <c r="INV21" s="156"/>
+      <c r="INW21" s="156"/>
+      <c r="INX21" s="156"/>
+      <c r="INY21" s="156"/>
+      <c r="INZ21" s="156"/>
+      <c r="IOA21" s="156"/>
+      <c r="IOB21" s="156"/>
+      <c r="IOC21" s="156"/>
+      <c r="IOD21" s="156"/>
+      <c r="IOE21" s="156"/>
+      <c r="IOF21" s="156"/>
+      <c r="IOG21" s="156"/>
+      <c r="IOH21" s="156"/>
+      <c r="IOI21" s="156"/>
+      <c r="IOJ21" s="156"/>
+      <c r="IOK21" s="156"/>
+      <c r="IOL21" s="156"/>
+      <c r="IOM21" s="156"/>
+      <c r="ION21" s="156"/>
+      <c r="IOO21" s="156"/>
+      <c r="IOP21" s="156"/>
+      <c r="IOQ21" s="156"/>
+      <c r="IOR21" s="156"/>
+      <c r="IOS21" s="156"/>
+      <c r="IOT21" s="156"/>
+      <c r="IOU21" s="156"/>
+      <c r="IOV21" s="156"/>
+      <c r="IOW21" s="156"/>
+      <c r="IOX21" s="156"/>
+      <c r="IOY21" s="156"/>
+      <c r="IOZ21" s="156"/>
+      <c r="IPA21" s="156"/>
+      <c r="IPB21" s="156"/>
+      <c r="IPC21" s="156"/>
+      <c r="IPD21" s="156"/>
+      <c r="IPE21" s="156"/>
+      <c r="IPF21" s="156"/>
+      <c r="IPG21" s="156"/>
+      <c r="IPH21" s="156"/>
+      <c r="IPI21" s="156"/>
+      <c r="IPJ21" s="156"/>
+      <c r="IPK21" s="156"/>
+      <c r="IPL21" s="156"/>
+      <c r="IPM21" s="156"/>
+      <c r="IPN21" s="156"/>
+      <c r="IPO21" s="156"/>
+      <c r="IPP21" s="156"/>
+      <c r="IPQ21" s="156"/>
+      <c r="IPR21" s="156"/>
+      <c r="IPS21" s="156"/>
+      <c r="IPT21" s="156"/>
+      <c r="IPU21" s="156"/>
+      <c r="IPV21" s="156"/>
+      <c r="IPW21" s="156"/>
+      <c r="IPX21" s="156"/>
+      <c r="IPY21" s="156"/>
+      <c r="IPZ21" s="156"/>
+      <c r="IQA21" s="156"/>
+      <c r="IQB21" s="156"/>
+      <c r="IQC21" s="156"/>
+      <c r="IQD21" s="156"/>
+      <c r="IQE21" s="156"/>
+      <c r="IQF21" s="156"/>
+      <c r="IQG21" s="156"/>
+      <c r="IQH21" s="156"/>
+      <c r="IQI21" s="156"/>
+      <c r="IQJ21" s="156"/>
+      <c r="IQK21" s="156"/>
+      <c r="IQL21" s="156"/>
+      <c r="IQM21" s="156"/>
+      <c r="IQN21" s="156"/>
+      <c r="IQO21" s="156"/>
+      <c r="IQP21" s="156"/>
+      <c r="IQQ21" s="156"/>
+      <c r="IQR21" s="156"/>
+      <c r="IQS21" s="156"/>
+      <c r="IQT21" s="156"/>
+      <c r="IQU21" s="156"/>
+      <c r="IQV21" s="156"/>
+      <c r="IQW21" s="156"/>
+      <c r="IQX21" s="156"/>
+      <c r="IQY21" s="156"/>
+      <c r="IQZ21" s="156"/>
+      <c r="IRA21" s="156"/>
+      <c r="IRB21" s="156"/>
+      <c r="IRC21" s="156"/>
+      <c r="IRD21" s="156"/>
+      <c r="IRE21" s="156"/>
+      <c r="IRF21" s="156"/>
+      <c r="IRG21" s="156"/>
+      <c r="IRH21" s="156"/>
+      <c r="IRI21" s="156"/>
+      <c r="IRJ21" s="156"/>
+      <c r="IRK21" s="156"/>
+      <c r="IRL21" s="156"/>
+      <c r="IRM21" s="156"/>
+      <c r="IRN21" s="156"/>
+      <c r="IRO21" s="156"/>
+      <c r="IRP21" s="156"/>
+      <c r="IRQ21" s="156"/>
+      <c r="IRR21" s="156"/>
+      <c r="IRS21" s="156"/>
+      <c r="IRT21" s="156"/>
+      <c r="IRU21" s="156"/>
+      <c r="IRV21" s="156"/>
+      <c r="IRW21" s="156"/>
+      <c r="IRX21" s="156"/>
+      <c r="IRY21" s="156"/>
+      <c r="IRZ21" s="156"/>
+      <c r="ISA21" s="156"/>
+      <c r="ISB21" s="156"/>
+      <c r="ISC21" s="156"/>
+      <c r="ISD21" s="156"/>
+      <c r="ISE21" s="156"/>
+      <c r="ISF21" s="156"/>
+      <c r="ISG21" s="156"/>
+      <c r="ISH21" s="156"/>
+      <c r="ISI21" s="156"/>
+      <c r="ISJ21" s="156"/>
+      <c r="ISK21" s="156"/>
+      <c r="ISL21" s="156"/>
+      <c r="ISM21" s="156"/>
+      <c r="ISN21" s="156"/>
+      <c r="ISO21" s="156"/>
+      <c r="ISP21" s="156"/>
+      <c r="ISQ21" s="156"/>
+      <c r="ISR21" s="156"/>
+      <c r="ISS21" s="156"/>
+      <c r="IST21" s="156"/>
+      <c r="ISU21" s="156"/>
+      <c r="ISV21" s="156"/>
+      <c r="ISW21" s="156"/>
+      <c r="ISX21" s="156"/>
+      <c r="ISY21" s="156"/>
+      <c r="ISZ21" s="156"/>
+      <c r="ITA21" s="156"/>
+      <c r="ITB21" s="156"/>
+      <c r="ITC21" s="156"/>
+      <c r="ITD21" s="156"/>
+      <c r="ITE21" s="156"/>
+      <c r="ITF21" s="156"/>
+      <c r="ITG21" s="156"/>
+      <c r="ITH21" s="156"/>
+      <c r="ITI21" s="156"/>
+      <c r="ITJ21" s="156"/>
+      <c r="ITK21" s="156"/>
+      <c r="ITL21" s="156"/>
+      <c r="ITM21" s="156"/>
+      <c r="ITN21" s="156"/>
+      <c r="ITO21" s="156"/>
+      <c r="ITP21" s="156"/>
+      <c r="ITQ21" s="156"/>
+      <c r="ITR21" s="156"/>
+      <c r="ITS21" s="156"/>
+      <c r="ITT21" s="156"/>
+      <c r="ITU21" s="156"/>
+      <c r="ITV21" s="156"/>
+      <c r="ITW21" s="156"/>
+      <c r="ITX21" s="156"/>
+      <c r="ITY21" s="156"/>
+      <c r="ITZ21" s="156"/>
+      <c r="IUA21" s="156"/>
+      <c r="IUB21" s="156"/>
+      <c r="IUC21" s="156"/>
+      <c r="IUD21" s="156"/>
+      <c r="IUE21" s="156"/>
+      <c r="IUF21" s="156"/>
+      <c r="IUG21" s="156"/>
+      <c r="IUH21" s="156"/>
+      <c r="IUI21" s="156"/>
+      <c r="IUJ21" s="156"/>
+      <c r="IUK21" s="156"/>
+      <c r="IUL21" s="156"/>
+      <c r="IUM21" s="156"/>
+      <c r="IUN21" s="156"/>
+      <c r="IUO21" s="156"/>
+      <c r="IUP21" s="156"/>
+      <c r="IUQ21" s="156"/>
+      <c r="IUR21" s="156"/>
+      <c r="IUS21" s="156"/>
+      <c r="IUT21" s="156"/>
+      <c r="IUU21" s="156"/>
+      <c r="IUV21" s="156"/>
+      <c r="IUW21" s="156"/>
+      <c r="IUX21" s="156"/>
+      <c r="IUY21" s="156"/>
+      <c r="IUZ21" s="156"/>
+      <c r="IVA21" s="156"/>
+      <c r="IVB21" s="156"/>
+      <c r="IVC21" s="156"/>
+      <c r="IVD21" s="156"/>
+      <c r="IVE21" s="156"/>
+      <c r="IVF21" s="156"/>
+      <c r="IVG21" s="156"/>
+      <c r="IVH21" s="156"/>
+      <c r="IVI21" s="156"/>
+      <c r="IVJ21" s="156"/>
+      <c r="IVK21" s="156"/>
+      <c r="IVL21" s="156"/>
+      <c r="IVM21" s="156"/>
+      <c r="IVN21" s="156"/>
+      <c r="IVO21" s="156"/>
+      <c r="IVP21" s="156"/>
+      <c r="IVQ21" s="156"/>
+      <c r="IVR21" s="156"/>
+      <c r="IVS21" s="156"/>
+      <c r="IVT21" s="156"/>
+      <c r="IVU21" s="156"/>
+      <c r="IVV21" s="156"/>
+      <c r="IVW21" s="156"/>
+      <c r="IVX21" s="156"/>
+      <c r="IVY21" s="156"/>
+      <c r="IVZ21" s="156"/>
+      <c r="IWA21" s="156"/>
+      <c r="IWB21" s="156"/>
+      <c r="IWC21" s="156"/>
+      <c r="IWD21" s="156"/>
+      <c r="IWE21" s="156"/>
+      <c r="IWF21" s="156"/>
+      <c r="IWG21" s="156"/>
+      <c r="IWH21" s="156"/>
+      <c r="IWI21" s="156"/>
+      <c r="IWJ21" s="156"/>
+      <c r="IWK21" s="156"/>
+      <c r="IWL21" s="156"/>
+      <c r="IWM21" s="156"/>
+      <c r="IWN21" s="156"/>
+      <c r="IWO21" s="156"/>
+      <c r="IWP21" s="156"/>
+      <c r="IWQ21" s="156"/>
+      <c r="IWR21" s="156"/>
+      <c r="IWS21" s="156"/>
+      <c r="IWT21" s="156"/>
+      <c r="IWU21" s="156"/>
+      <c r="IWV21" s="156"/>
+      <c r="IWW21" s="156"/>
+      <c r="IWX21" s="156"/>
+      <c r="IWY21" s="156"/>
+      <c r="IWZ21" s="156"/>
+      <c r="IXA21" s="156"/>
+      <c r="IXB21" s="156"/>
+      <c r="IXC21" s="156"/>
+      <c r="IXD21" s="156"/>
+      <c r="IXE21" s="156"/>
+      <c r="IXF21" s="156"/>
+      <c r="IXG21" s="156"/>
+      <c r="IXH21" s="156"/>
+      <c r="IXI21" s="156"/>
+      <c r="IXJ21" s="156"/>
+      <c r="IXK21" s="156"/>
+      <c r="IXL21" s="156"/>
+      <c r="IXM21" s="156"/>
+      <c r="IXN21" s="156"/>
+      <c r="IXO21" s="156"/>
+      <c r="IXP21" s="156"/>
+      <c r="IXQ21" s="156"/>
+      <c r="IXR21" s="156"/>
+      <c r="IXS21" s="156"/>
+      <c r="IXT21" s="156"/>
+      <c r="IXU21" s="156"/>
+      <c r="IXV21" s="156"/>
+      <c r="IXW21" s="156"/>
+      <c r="IXX21" s="156"/>
+      <c r="IXY21" s="156"/>
+      <c r="IXZ21" s="156"/>
+      <c r="IYA21" s="156"/>
+      <c r="IYB21" s="156"/>
+      <c r="IYC21" s="156"/>
+      <c r="IYD21" s="156"/>
+      <c r="IYE21" s="156"/>
+      <c r="IYF21" s="156"/>
+      <c r="IYG21" s="156"/>
+      <c r="IYH21" s="156"/>
+      <c r="IYI21" s="156"/>
+      <c r="IYJ21" s="156"/>
+      <c r="IYK21" s="156"/>
+      <c r="IYL21" s="156"/>
+      <c r="IYM21" s="156"/>
+      <c r="IYN21" s="156"/>
+      <c r="IYO21" s="156"/>
+      <c r="IYP21" s="156"/>
+      <c r="IYQ21" s="156"/>
+      <c r="IYR21" s="156"/>
+      <c r="IYS21" s="156"/>
+      <c r="IYT21" s="156"/>
+      <c r="IYU21" s="156"/>
+      <c r="IYV21" s="156"/>
+      <c r="IYW21" s="156"/>
+      <c r="IYX21" s="156"/>
+      <c r="IYY21" s="156"/>
+      <c r="IYZ21" s="156"/>
+      <c r="IZA21" s="156"/>
+      <c r="IZB21" s="156"/>
+      <c r="IZC21" s="156"/>
+      <c r="IZD21" s="156"/>
+      <c r="IZE21" s="156"/>
+      <c r="IZF21" s="156"/>
+      <c r="IZG21" s="156"/>
+      <c r="IZH21" s="156"/>
+      <c r="IZI21" s="156"/>
+      <c r="IZJ21" s="156"/>
+      <c r="IZK21" s="156"/>
+      <c r="IZL21" s="156"/>
+      <c r="IZM21" s="156"/>
+      <c r="IZN21" s="156"/>
+      <c r="IZO21" s="156"/>
+      <c r="IZP21" s="156"/>
+      <c r="IZQ21" s="156"/>
+      <c r="IZR21" s="156"/>
+      <c r="IZS21" s="156"/>
+      <c r="IZT21" s="156"/>
+      <c r="IZU21" s="156"/>
+      <c r="IZV21" s="156"/>
+      <c r="IZW21" s="156"/>
+      <c r="IZX21" s="156"/>
+      <c r="IZY21" s="156"/>
+      <c r="IZZ21" s="156"/>
+      <c r="JAA21" s="156"/>
+      <c r="JAB21" s="156"/>
+      <c r="JAC21" s="156"/>
+      <c r="JAD21" s="156"/>
+      <c r="JAE21" s="156"/>
+      <c r="JAF21" s="156"/>
+      <c r="JAG21" s="156"/>
+      <c r="JAH21" s="156"/>
+      <c r="JAI21" s="156"/>
+      <c r="JAJ21" s="156"/>
+      <c r="JAK21" s="156"/>
+      <c r="JAL21" s="156"/>
+      <c r="JAM21" s="156"/>
+      <c r="JAN21" s="156"/>
+      <c r="JAO21" s="156"/>
+      <c r="JAP21" s="156"/>
+      <c r="JAQ21" s="156"/>
+      <c r="JAR21" s="156"/>
+      <c r="JAS21" s="156"/>
+      <c r="JAT21" s="156"/>
+      <c r="JAU21" s="156"/>
+      <c r="JAV21" s="156"/>
+      <c r="JAW21" s="156"/>
+      <c r="JAX21" s="156"/>
+      <c r="JAY21" s="156"/>
+      <c r="JAZ21" s="156"/>
+      <c r="JBA21" s="156"/>
+      <c r="JBB21" s="156"/>
+      <c r="JBC21" s="156"/>
+      <c r="JBD21" s="156"/>
+      <c r="JBE21" s="156"/>
+      <c r="JBF21" s="156"/>
+      <c r="JBG21" s="156"/>
+      <c r="JBH21" s="156"/>
+      <c r="JBI21" s="156"/>
+      <c r="JBJ21" s="156"/>
+      <c r="JBK21" s="156"/>
+      <c r="JBL21" s="156"/>
+      <c r="JBM21" s="156"/>
+      <c r="JBN21" s="156"/>
+      <c r="JBO21" s="156"/>
+      <c r="JBP21" s="156"/>
+      <c r="JBQ21" s="156"/>
+      <c r="JBR21" s="156"/>
+      <c r="JBS21" s="156"/>
+      <c r="JBT21" s="156"/>
+      <c r="JBU21" s="156"/>
+      <c r="JBV21" s="156"/>
+      <c r="JBW21" s="156"/>
+      <c r="JBX21" s="156"/>
+      <c r="JBY21" s="156"/>
+      <c r="JBZ21" s="156"/>
+      <c r="JCA21" s="156"/>
+      <c r="JCB21" s="156"/>
+      <c r="JCC21" s="156"/>
+      <c r="JCD21" s="156"/>
+      <c r="JCE21" s="156"/>
+      <c r="JCF21" s="156"/>
+      <c r="JCG21" s="156"/>
+      <c r="JCH21" s="156"/>
+      <c r="JCI21" s="156"/>
+      <c r="JCJ21" s="156"/>
+      <c r="JCK21" s="156"/>
+      <c r="JCL21" s="156"/>
+      <c r="JCM21" s="156"/>
+      <c r="JCN21" s="156"/>
+      <c r="JCO21" s="156"/>
+      <c r="JCP21" s="156"/>
+      <c r="JCQ21" s="156"/>
+      <c r="JCR21" s="156"/>
+      <c r="JCS21" s="156"/>
+      <c r="JCT21" s="156"/>
+      <c r="JCU21" s="156"/>
+      <c r="JCV21" s="156"/>
+      <c r="JCW21" s="156"/>
+      <c r="JCX21" s="156"/>
+      <c r="JCY21" s="156"/>
+      <c r="JCZ21" s="156"/>
+      <c r="JDA21" s="156"/>
+      <c r="JDB21" s="156"/>
+      <c r="JDC21" s="156"/>
+      <c r="JDD21" s="156"/>
+      <c r="JDE21" s="156"/>
+      <c r="JDF21" s="156"/>
+      <c r="JDG21" s="156"/>
+      <c r="JDH21" s="156"/>
+      <c r="JDI21" s="156"/>
+      <c r="JDJ21" s="156"/>
+      <c r="JDK21" s="156"/>
+      <c r="JDL21" s="156"/>
+      <c r="JDM21" s="156"/>
+      <c r="JDN21" s="156"/>
+      <c r="JDO21" s="156"/>
+      <c r="JDP21" s="156"/>
+      <c r="JDQ21" s="156"/>
+      <c r="JDR21" s="156"/>
+      <c r="JDS21" s="156"/>
+      <c r="JDT21" s="156"/>
+      <c r="JDU21" s="156"/>
+      <c r="JDV21" s="156"/>
+      <c r="JDW21" s="156"/>
+      <c r="JDX21" s="156"/>
+      <c r="JDY21" s="156"/>
+      <c r="JDZ21" s="156"/>
+      <c r="JEA21" s="156"/>
+      <c r="JEB21" s="156"/>
+      <c r="JEC21" s="156"/>
+      <c r="JED21" s="156"/>
+      <c r="JEE21" s="156"/>
+      <c r="JEF21" s="156"/>
+      <c r="JEG21" s="156"/>
+      <c r="JEH21" s="156"/>
+      <c r="JEI21" s="156"/>
+      <c r="JEJ21" s="156"/>
+      <c r="JEK21" s="156"/>
+      <c r="JEL21" s="156"/>
+      <c r="JEM21" s="156"/>
+      <c r="JEN21" s="156"/>
+      <c r="JEO21" s="156"/>
+      <c r="JEP21" s="156"/>
+      <c r="JEQ21" s="156"/>
+      <c r="JER21" s="156"/>
+      <c r="JES21" s="156"/>
+      <c r="JET21" s="156"/>
+      <c r="JEU21" s="156"/>
+      <c r="JEV21" s="156"/>
+      <c r="JEW21" s="156"/>
+      <c r="JEX21" s="156"/>
+      <c r="JEY21" s="156"/>
+      <c r="JEZ21" s="156"/>
+      <c r="JFA21" s="156"/>
+      <c r="JFB21" s="156"/>
+      <c r="JFC21" s="156"/>
+      <c r="JFD21" s="156"/>
+      <c r="JFE21" s="156"/>
+      <c r="JFF21" s="156"/>
+      <c r="JFG21" s="156"/>
+      <c r="JFH21" s="156"/>
+      <c r="JFI21" s="156"/>
+      <c r="JFJ21" s="156"/>
+      <c r="JFK21" s="156"/>
+      <c r="JFL21" s="156"/>
+      <c r="JFM21" s="156"/>
+      <c r="JFN21" s="156"/>
+      <c r="JFO21" s="156"/>
+      <c r="JFP21" s="156"/>
+      <c r="JFQ21" s="156"/>
+      <c r="JFR21" s="156"/>
+      <c r="JFS21" s="156"/>
+      <c r="JFT21" s="156"/>
+      <c r="JFU21" s="156"/>
+      <c r="JFV21" s="156"/>
+      <c r="JFW21" s="156"/>
+      <c r="JFX21" s="156"/>
+      <c r="JFY21" s="156"/>
+      <c r="JFZ21" s="156"/>
+      <c r="JGA21" s="156"/>
+      <c r="JGB21" s="156"/>
+      <c r="JGC21" s="156"/>
+      <c r="JGD21" s="156"/>
+      <c r="JGE21" s="156"/>
+      <c r="JGF21" s="156"/>
+      <c r="JGG21" s="156"/>
+      <c r="JGH21" s="156"/>
+      <c r="JGI21" s="156"/>
+      <c r="JGJ21" s="156"/>
+      <c r="JGK21" s="156"/>
+      <c r="JGL21" s="156"/>
+      <c r="JGM21" s="156"/>
+      <c r="JGN21" s="156"/>
+      <c r="JGO21" s="156"/>
+      <c r="JGP21" s="156"/>
+      <c r="JGQ21" s="156"/>
+      <c r="JGR21" s="156"/>
+      <c r="JGS21" s="156"/>
+      <c r="JGT21" s="156"/>
+      <c r="JGU21" s="156"/>
+      <c r="JGV21" s="156"/>
+      <c r="JGW21" s="156"/>
+      <c r="JGX21" s="156"/>
+      <c r="JGY21" s="156"/>
+      <c r="JGZ21" s="156"/>
+      <c r="JHA21" s="156"/>
+      <c r="JHB21" s="156"/>
+      <c r="JHC21" s="156"/>
+      <c r="JHD21" s="156"/>
+      <c r="JHE21" s="156"/>
+      <c r="JHF21" s="156"/>
+      <c r="JHG21" s="156"/>
+      <c r="JHH21" s="156"/>
+      <c r="JHI21" s="156"/>
+      <c r="JHJ21" s="156"/>
+      <c r="JHK21" s="156"/>
+      <c r="JHL21" s="156"/>
+      <c r="JHM21" s="156"/>
+      <c r="JHN21" s="156"/>
+      <c r="JHO21" s="156"/>
+      <c r="JHP21" s="156"/>
+      <c r="JHQ21" s="156"/>
+      <c r="JHR21" s="156"/>
+      <c r="JHS21" s="156"/>
+      <c r="JHT21" s="156"/>
+      <c r="JHU21" s="156"/>
+      <c r="JHV21" s="156"/>
+      <c r="JHW21" s="156"/>
+      <c r="JHX21" s="156"/>
+      <c r="JHY21" s="156"/>
+      <c r="JHZ21" s="156"/>
+      <c r="JIA21" s="156"/>
+      <c r="JIB21" s="156"/>
+      <c r="JIC21" s="156"/>
+      <c r="JID21" s="156"/>
+      <c r="JIE21" s="156"/>
+      <c r="JIF21" s="156"/>
+      <c r="JIG21" s="156"/>
+      <c r="JIH21" s="156"/>
+      <c r="JII21" s="156"/>
+      <c r="JIJ21" s="156"/>
+      <c r="JIK21" s="156"/>
+      <c r="JIL21" s="156"/>
+      <c r="JIM21" s="156"/>
+      <c r="JIN21" s="156"/>
+      <c r="JIO21" s="156"/>
+      <c r="JIP21" s="156"/>
+      <c r="JIQ21" s="156"/>
+      <c r="JIR21" s="156"/>
+      <c r="JIS21" s="156"/>
+      <c r="JIT21" s="156"/>
+      <c r="JIU21" s="156"/>
+      <c r="JIV21" s="156"/>
+      <c r="JIW21" s="156"/>
+      <c r="JIX21" s="156"/>
+      <c r="JIY21" s="156"/>
+      <c r="JIZ21" s="156"/>
+      <c r="JJA21" s="156"/>
+      <c r="JJB21" s="156"/>
+      <c r="JJC21" s="156"/>
+      <c r="JJD21" s="156"/>
+      <c r="JJE21" s="156"/>
+      <c r="JJF21" s="156"/>
+      <c r="JJG21" s="156"/>
+      <c r="JJH21" s="156"/>
+      <c r="JJI21" s="156"/>
+      <c r="JJJ21" s="156"/>
+      <c r="JJK21" s="156"/>
+      <c r="JJL21" s="156"/>
+      <c r="JJM21" s="156"/>
+      <c r="JJN21" s="156"/>
+      <c r="JJO21" s="156"/>
+      <c r="JJP21" s="156"/>
+      <c r="JJQ21" s="156"/>
+      <c r="JJR21" s="156"/>
+      <c r="JJS21" s="156"/>
+      <c r="JJT21" s="156"/>
+      <c r="JJU21" s="156"/>
+      <c r="JJV21" s="156"/>
+      <c r="JJW21" s="156"/>
+      <c r="JJX21" s="156"/>
+      <c r="JJY21" s="156"/>
+      <c r="JJZ21" s="156"/>
+      <c r="JKA21" s="156"/>
+      <c r="JKB21" s="156"/>
+      <c r="JKC21" s="156"/>
+      <c r="JKD21" s="156"/>
+      <c r="JKE21" s="156"/>
+      <c r="JKF21" s="156"/>
+      <c r="JKG21" s="156"/>
+      <c r="JKH21" s="156"/>
+      <c r="JKI21" s="156"/>
+      <c r="JKJ21" s="156"/>
+      <c r="JKK21" s="156"/>
+      <c r="JKL21" s="156"/>
+      <c r="JKM21" s="156"/>
+      <c r="JKN21" s="156"/>
+      <c r="JKO21" s="156"/>
+      <c r="JKP21" s="156"/>
+      <c r="JKQ21" s="156"/>
+      <c r="JKR21" s="156"/>
+      <c r="JKS21" s="156"/>
+      <c r="JKT21" s="156"/>
+      <c r="JKU21" s="156"/>
+      <c r="JKV21" s="156"/>
+      <c r="JKW21" s="156"/>
+      <c r="JKX21" s="156"/>
+      <c r="JKY21" s="156"/>
+      <c r="JKZ21" s="156"/>
+      <c r="JLA21" s="156"/>
+      <c r="JLB21" s="156"/>
+      <c r="JLC21" s="156"/>
+      <c r="JLD21" s="156"/>
+      <c r="JLE21" s="156"/>
+      <c r="JLF21" s="156"/>
+      <c r="JLG21" s="156"/>
+      <c r="JLH21" s="156"/>
+      <c r="JLI21" s="156"/>
+      <c r="JLJ21" s="156"/>
+      <c r="JLK21" s="156"/>
+      <c r="JLL21" s="156"/>
+      <c r="JLM21" s="156"/>
+      <c r="JLN21" s="156"/>
+      <c r="JLO21" s="156"/>
+      <c r="JLP21" s="156"/>
+      <c r="JLQ21" s="156"/>
+      <c r="JLR21" s="156"/>
+      <c r="JLS21" s="156"/>
+      <c r="JLT21" s="156"/>
+      <c r="JLU21" s="156"/>
+      <c r="JLV21" s="156"/>
+      <c r="JLW21" s="156"/>
+      <c r="JLX21" s="156"/>
+      <c r="JLY21" s="156"/>
+      <c r="JLZ21" s="156"/>
+      <c r="JMA21" s="156"/>
+      <c r="JMB21" s="156"/>
+      <c r="JMC21" s="156"/>
+      <c r="JMD21" s="156"/>
+      <c r="JME21" s="156"/>
+      <c r="JMF21" s="156"/>
+      <c r="JMG21" s="156"/>
+      <c r="JMH21" s="156"/>
+      <c r="JMI21" s="156"/>
+      <c r="JMJ21" s="156"/>
+      <c r="JMK21" s="156"/>
+      <c r="JML21" s="156"/>
+      <c r="JMM21" s="156"/>
+      <c r="JMN21" s="156"/>
+      <c r="JMO21" s="156"/>
+      <c r="JMP21" s="156"/>
+      <c r="JMQ21" s="156"/>
+      <c r="JMR21" s="156"/>
+      <c r="JMS21" s="156"/>
+      <c r="JMT21" s="156"/>
+      <c r="JMU21" s="156"/>
+      <c r="JMV21" s="156"/>
+      <c r="JMW21" s="156"/>
+      <c r="JMX21" s="156"/>
+      <c r="JMY21" s="156"/>
+      <c r="JMZ21" s="156"/>
+      <c r="JNA21" s="156"/>
+      <c r="JNB21" s="156"/>
+      <c r="JNC21" s="156"/>
+      <c r="JND21" s="156"/>
+      <c r="JNE21" s="156"/>
+      <c r="JNF21" s="156"/>
+      <c r="JNG21" s="156"/>
+      <c r="JNH21" s="156"/>
+      <c r="JNI21" s="156"/>
+      <c r="JNJ21" s="156"/>
+      <c r="JNK21" s="156"/>
+      <c r="JNL21" s="156"/>
+      <c r="JNM21" s="156"/>
+      <c r="JNN21" s="156"/>
+      <c r="JNO21" s="156"/>
+      <c r="JNP21" s="156"/>
+      <c r="JNQ21" s="156"/>
+      <c r="JNR21" s="156"/>
+      <c r="JNS21" s="156"/>
+      <c r="JNT21" s="156"/>
+      <c r="JNU21" s="156"/>
+      <c r="JNV21" s="156"/>
+      <c r="JNW21" s="156"/>
+      <c r="JNX21" s="156"/>
+      <c r="JNY21" s="156"/>
+      <c r="JNZ21" s="156"/>
+      <c r="JOA21" s="156"/>
+      <c r="JOB21" s="156"/>
+      <c r="JOC21" s="156"/>
+      <c r="JOD21" s="156"/>
+      <c r="JOE21" s="156"/>
+      <c r="JOF21" s="156"/>
+      <c r="JOG21" s="156"/>
+      <c r="JOH21" s="156"/>
+      <c r="JOI21" s="156"/>
+      <c r="JOJ21" s="156"/>
+      <c r="JOK21" s="156"/>
+      <c r="JOL21" s="156"/>
+      <c r="JOM21" s="156"/>
+      <c r="JON21" s="156"/>
+      <c r="JOO21" s="156"/>
+      <c r="JOP21" s="156"/>
+      <c r="JOQ21" s="156"/>
+      <c r="JOR21" s="156"/>
+      <c r="JOS21" s="156"/>
+      <c r="JOT21" s="156"/>
+      <c r="JOU21" s="156"/>
+      <c r="JOV21" s="156"/>
+      <c r="JOW21" s="156"/>
+      <c r="JOX21" s="156"/>
+      <c r="JOY21" s="156"/>
+      <c r="JOZ21" s="156"/>
+      <c r="JPA21" s="156"/>
+      <c r="JPB21" s="156"/>
+      <c r="JPC21" s="156"/>
+      <c r="JPD21" s="156"/>
+      <c r="JPE21" s="156"/>
+      <c r="JPF21" s="156"/>
+      <c r="JPG21" s="156"/>
+      <c r="JPH21" s="156"/>
+      <c r="JPI21" s="156"/>
+      <c r="JPJ21" s="156"/>
+      <c r="JPK21" s="156"/>
+      <c r="JPL21" s="156"/>
+      <c r="JPM21" s="156"/>
+      <c r="JPN21" s="156"/>
+      <c r="JPO21" s="156"/>
+      <c r="JPP21" s="156"/>
+      <c r="JPQ21" s="156"/>
+      <c r="JPR21" s="156"/>
+      <c r="JPS21" s="156"/>
+      <c r="JPT21" s="156"/>
+      <c r="JPU21" s="156"/>
+      <c r="JPV21" s="156"/>
+      <c r="JPW21" s="156"/>
+      <c r="JPX21" s="156"/>
+      <c r="JPY21" s="156"/>
+      <c r="JPZ21" s="156"/>
+      <c r="JQA21" s="156"/>
+      <c r="JQB21" s="156"/>
+      <c r="JQC21" s="156"/>
+      <c r="JQD21" s="156"/>
+      <c r="JQE21" s="156"/>
+      <c r="JQF21" s="156"/>
+      <c r="JQG21" s="156"/>
+      <c r="JQH21" s="156"/>
+      <c r="JQI21" s="156"/>
+      <c r="JQJ21" s="156"/>
+      <c r="JQK21" s="156"/>
+      <c r="JQL21" s="156"/>
+      <c r="JQM21" s="156"/>
+      <c r="JQN21" s="156"/>
+      <c r="JQO21" s="156"/>
+      <c r="JQP21" s="156"/>
+      <c r="JQQ21" s="156"/>
+      <c r="JQR21" s="156"/>
+      <c r="JQS21" s="156"/>
+      <c r="JQT21" s="156"/>
+      <c r="JQU21" s="156"/>
+      <c r="JQV21" s="156"/>
+      <c r="JQW21" s="156"/>
+      <c r="JQX21" s="156"/>
+      <c r="JQY21" s="156"/>
+      <c r="JQZ21" s="156"/>
+      <c r="JRA21" s="156"/>
+      <c r="JRB21" s="156"/>
+      <c r="JRC21" s="156"/>
+      <c r="JRD21" s="156"/>
+      <c r="JRE21" s="156"/>
+      <c r="JRF21" s="156"/>
+      <c r="JRG21" s="156"/>
+      <c r="JRH21" s="156"/>
+      <c r="JRI21" s="156"/>
+      <c r="JRJ21" s="156"/>
+      <c r="JRK21" s="156"/>
+      <c r="JRL21" s="156"/>
+      <c r="JRM21" s="156"/>
+      <c r="JRN21" s="156"/>
+      <c r="JRO21" s="156"/>
+      <c r="JRP21" s="156"/>
+      <c r="JRQ21" s="156"/>
+      <c r="JRR21" s="156"/>
+      <c r="JRS21" s="156"/>
+      <c r="JRT21" s="156"/>
+      <c r="JRU21" s="156"/>
+      <c r="JRV21" s="156"/>
+      <c r="JRW21" s="156"/>
+      <c r="JRX21" s="156"/>
+      <c r="JRY21" s="156"/>
+      <c r="JRZ21" s="156"/>
+      <c r="JSA21" s="156"/>
+      <c r="JSB21" s="156"/>
+      <c r="JSC21" s="156"/>
+      <c r="JSD21" s="156"/>
+      <c r="JSE21" s="156"/>
+      <c r="JSF21" s="156"/>
+      <c r="JSG21" s="156"/>
+      <c r="JSH21" s="156"/>
+      <c r="JSI21" s="156"/>
+      <c r="JSJ21" s="156"/>
+      <c r="JSK21" s="156"/>
+      <c r="JSL21" s="156"/>
+      <c r="JSM21" s="156"/>
+      <c r="JSN21" s="156"/>
+      <c r="JSO21" s="156"/>
+      <c r="JSP21" s="156"/>
+      <c r="JSQ21" s="156"/>
+      <c r="JSR21" s="156"/>
+      <c r="JSS21" s="156"/>
+      <c r="JST21" s="156"/>
+      <c r="JSU21" s="156"/>
+      <c r="JSV21" s="156"/>
+      <c r="JSW21" s="156"/>
+      <c r="JSX21" s="156"/>
+      <c r="JSY21" s="156"/>
+      <c r="JSZ21" s="156"/>
+      <c r="JTA21" s="156"/>
+      <c r="JTB21" s="156"/>
+      <c r="JTC21" s="156"/>
+      <c r="JTD21" s="156"/>
+      <c r="JTE21" s="156"/>
+      <c r="JTF21" s="156"/>
+      <c r="JTG21" s="156"/>
+      <c r="JTH21" s="156"/>
+      <c r="JTI21" s="156"/>
+      <c r="JTJ21" s="156"/>
+      <c r="JTK21" s="156"/>
+      <c r="JTL21" s="156"/>
+      <c r="JTM21" s="156"/>
+      <c r="JTN21" s="156"/>
+      <c r="JTO21" s="156"/>
+      <c r="JTP21" s="156"/>
+      <c r="JTQ21" s="156"/>
+      <c r="JTR21" s="156"/>
+      <c r="JTS21" s="156"/>
+      <c r="JTT21" s="156"/>
+      <c r="JTU21" s="156"/>
+      <c r="JTV21" s="156"/>
+      <c r="JTW21" s="156"/>
+      <c r="JTX21" s="156"/>
+      <c r="JTY21" s="156"/>
+      <c r="JTZ21" s="156"/>
+      <c r="JUA21" s="156"/>
+      <c r="JUB21" s="156"/>
+      <c r="JUC21" s="156"/>
+      <c r="JUD21" s="156"/>
+      <c r="JUE21" s="156"/>
+      <c r="JUF21" s="156"/>
+      <c r="JUG21" s="156"/>
+      <c r="JUH21" s="156"/>
+      <c r="JUI21" s="156"/>
+      <c r="JUJ21" s="156"/>
+      <c r="JUK21" s="156"/>
+      <c r="JUL21" s="156"/>
+      <c r="JUM21" s="156"/>
+      <c r="JUN21" s="156"/>
+      <c r="JUO21" s="156"/>
+      <c r="JUP21" s="156"/>
+      <c r="JUQ21" s="156"/>
+      <c r="JUR21" s="156"/>
+      <c r="JUS21" s="156"/>
+      <c r="JUT21" s="156"/>
+      <c r="JUU21" s="156"/>
+      <c r="JUV21" s="156"/>
+      <c r="JUW21" s="156"/>
+      <c r="JUX21" s="156"/>
+      <c r="JUY21" s="156"/>
+      <c r="JUZ21" s="156"/>
+      <c r="JVA21" s="156"/>
+      <c r="JVB21" s="156"/>
+      <c r="JVC21" s="156"/>
+      <c r="JVD21" s="156"/>
+      <c r="JVE21" s="156"/>
+      <c r="JVF21" s="156"/>
+      <c r="JVG21" s="156"/>
+      <c r="JVH21" s="156"/>
+      <c r="JVI21" s="156"/>
+      <c r="JVJ21" s="156"/>
+      <c r="JVK21" s="156"/>
+      <c r="JVL21" s="156"/>
+      <c r="JVM21" s="156"/>
+      <c r="JVN21" s="156"/>
+      <c r="JVO21" s="156"/>
+      <c r="JVP21" s="156"/>
+      <c r="JVQ21" s="156"/>
+      <c r="JVR21" s="156"/>
+      <c r="JVS21" s="156"/>
+      <c r="JVT21" s="156"/>
+      <c r="JVU21" s="156"/>
+      <c r="JVV21" s="156"/>
+      <c r="JVW21" s="156"/>
+      <c r="JVX21" s="156"/>
+      <c r="JVY21" s="156"/>
+      <c r="JVZ21" s="156"/>
+      <c r="JWA21" s="156"/>
+      <c r="JWB21" s="156"/>
+      <c r="JWC21" s="156"/>
+      <c r="JWD21" s="156"/>
+      <c r="JWE21" s="156"/>
+      <c r="JWF21" s="156"/>
+      <c r="JWG21" s="156"/>
+      <c r="JWH21" s="156"/>
+      <c r="JWI21" s="156"/>
+      <c r="JWJ21" s="156"/>
+      <c r="JWK21" s="156"/>
+      <c r="JWL21" s="156"/>
+      <c r="JWM21" s="156"/>
+      <c r="JWN21" s="156"/>
+      <c r="JWO21" s="156"/>
+      <c r="JWP21" s="156"/>
+      <c r="JWQ21" s="156"/>
+      <c r="JWR21" s="156"/>
+      <c r="JWS21" s="156"/>
+      <c r="JWT21" s="156"/>
+      <c r="JWU21" s="156"/>
+      <c r="JWV21" s="156"/>
+      <c r="JWW21" s="156"/>
+      <c r="JWX21" s="156"/>
+      <c r="JWY21" s="156"/>
+      <c r="JWZ21" s="156"/>
+      <c r="JXA21" s="156"/>
+      <c r="JXB21" s="156"/>
+      <c r="JXC21" s="156"/>
+      <c r="JXD21" s="156"/>
+      <c r="JXE21" s="156"/>
+      <c r="JXF21" s="156"/>
+      <c r="JXG21" s="156"/>
+      <c r="JXH21" s="156"/>
+      <c r="JXI21" s="156"/>
+      <c r="JXJ21" s="156"/>
+      <c r="JXK21" s="156"/>
+      <c r="JXL21" s="156"/>
+      <c r="JXM21" s="156"/>
+      <c r="JXN21" s="156"/>
+      <c r="JXO21" s="156"/>
+      <c r="JXP21" s="156"/>
+      <c r="JXQ21" s="156"/>
+      <c r="JXR21" s="156"/>
+      <c r="JXS21" s="156"/>
+      <c r="JXT21" s="156"/>
+      <c r="JXU21" s="156"/>
+      <c r="JXV21" s="156"/>
+      <c r="JXW21" s="156"/>
+      <c r="JXX21" s="156"/>
+      <c r="JXY21" s="156"/>
+      <c r="JXZ21" s="156"/>
+      <c r="JYA21" s="156"/>
+      <c r="JYB21" s="156"/>
+      <c r="JYC21" s="156"/>
+      <c r="JYD21" s="156"/>
+      <c r="JYE21" s="156"/>
+      <c r="JYF21" s="156"/>
+      <c r="JYG21" s="156"/>
+      <c r="JYH21" s="156"/>
+      <c r="JYI21" s="156"/>
+      <c r="JYJ21" s="156"/>
+      <c r="JYK21" s="156"/>
+      <c r="JYL21" s="156"/>
+      <c r="JYM21" s="156"/>
+      <c r="JYN21" s="156"/>
+      <c r="JYO21" s="156"/>
+      <c r="JYP21" s="156"/>
+      <c r="JYQ21" s="156"/>
+      <c r="JYR21" s="156"/>
+      <c r="JYS21" s="156"/>
+      <c r="JYT21" s="156"/>
+      <c r="JYU21" s="156"/>
+      <c r="JYV21" s="156"/>
+      <c r="JYW21" s="156"/>
+      <c r="JYX21" s="156"/>
+      <c r="JYY21" s="156"/>
+      <c r="JYZ21" s="156"/>
+      <c r="JZA21" s="156"/>
+      <c r="JZB21" s="156"/>
+      <c r="JZC21" s="156"/>
+      <c r="JZD21" s="156"/>
+      <c r="JZE21" s="156"/>
+      <c r="JZF21" s="156"/>
+      <c r="JZG21" s="156"/>
+      <c r="JZH21" s="156"/>
+      <c r="JZI21" s="156"/>
+      <c r="JZJ21" s="156"/>
+      <c r="JZK21" s="156"/>
+      <c r="JZL21" s="156"/>
+      <c r="JZM21" s="156"/>
+      <c r="JZN21" s="156"/>
+      <c r="JZO21" s="156"/>
+      <c r="JZP21" s="156"/>
+      <c r="JZQ21" s="156"/>
+      <c r="JZR21" s="156"/>
+      <c r="JZS21" s="156"/>
+      <c r="JZT21" s="156"/>
+      <c r="JZU21" s="156"/>
+      <c r="JZV21" s="156"/>
+      <c r="JZW21" s="156"/>
+      <c r="JZX21" s="156"/>
+      <c r="JZY21" s="156"/>
+      <c r="JZZ21" s="156"/>
+      <c r="KAA21" s="156"/>
+      <c r="KAB21" s="156"/>
+      <c r="KAC21" s="156"/>
+      <c r="KAD21" s="156"/>
+      <c r="KAE21" s="156"/>
+      <c r="KAF21" s="156"/>
+      <c r="KAG21" s="156"/>
+      <c r="KAH21" s="156"/>
+      <c r="KAI21" s="156"/>
+      <c r="KAJ21" s="156"/>
+      <c r="KAK21" s="156"/>
+      <c r="KAL21" s="156"/>
+      <c r="KAM21" s="156"/>
+      <c r="KAN21" s="156"/>
+      <c r="KAO21" s="156"/>
+      <c r="KAP21" s="156"/>
+      <c r="KAQ21" s="156"/>
+      <c r="KAR21" s="156"/>
+      <c r="KAS21" s="156"/>
+      <c r="KAT21" s="156"/>
+      <c r="KAU21" s="156"/>
+      <c r="KAV21" s="156"/>
+      <c r="KAW21" s="156"/>
+      <c r="KAX21" s="156"/>
+      <c r="KAY21" s="156"/>
+      <c r="KAZ21" s="156"/>
+      <c r="KBA21" s="156"/>
+      <c r="KBB21" s="156"/>
+      <c r="KBC21" s="156"/>
+      <c r="KBD21" s="156"/>
+      <c r="KBE21" s="156"/>
+      <c r="KBF21" s="156"/>
+      <c r="KBG21" s="156"/>
+      <c r="KBH21" s="156"/>
+      <c r="KBI21" s="156"/>
+      <c r="KBJ21" s="156"/>
+      <c r="KBK21" s="156"/>
+      <c r="KBL21" s="156"/>
+      <c r="KBM21" s="156"/>
+      <c r="KBN21" s="156"/>
+      <c r="KBO21" s="156"/>
+      <c r="KBP21" s="156"/>
+      <c r="KBQ21" s="156"/>
+      <c r="KBR21" s="156"/>
+      <c r="KBS21" s="156"/>
+      <c r="KBT21" s="156"/>
+      <c r="KBU21" s="156"/>
+      <c r="KBV21" s="156"/>
+      <c r="KBW21" s="156"/>
+      <c r="KBX21" s="156"/>
+      <c r="KBY21" s="156"/>
+      <c r="KBZ21" s="156"/>
+      <c r="KCA21" s="156"/>
+      <c r="KCB21" s="156"/>
+      <c r="KCC21" s="156"/>
+      <c r="KCD21" s="156"/>
+      <c r="KCE21" s="156"/>
+      <c r="KCF21" s="156"/>
+      <c r="KCG21" s="156"/>
+      <c r="KCH21" s="156"/>
+      <c r="KCI21" s="156"/>
+      <c r="KCJ21" s="156"/>
+      <c r="KCK21" s="156"/>
+      <c r="KCL21" s="156"/>
+      <c r="KCM21" s="156"/>
+      <c r="KCN21" s="156"/>
+      <c r="KCO21" s="156"/>
+      <c r="KCP21" s="156"/>
+      <c r="KCQ21" s="156"/>
+      <c r="KCR21" s="156"/>
+      <c r="KCS21" s="156"/>
+      <c r="KCT21" s="156"/>
+      <c r="KCU21" s="156"/>
+      <c r="KCV21" s="156"/>
+      <c r="KCW21" s="156"/>
+      <c r="KCX21" s="156"/>
+      <c r="KCY21" s="156"/>
+      <c r="KCZ21" s="156"/>
+      <c r="KDA21" s="156"/>
+      <c r="KDB21" s="156"/>
+      <c r="KDC21" s="156"/>
+      <c r="KDD21" s="156"/>
+      <c r="KDE21" s="156"/>
+      <c r="KDF21" s="156"/>
+      <c r="KDG21" s="156"/>
+      <c r="KDH21" s="156"/>
+      <c r="KDI21" s="156"/>
+      <c r="KDJ21" s="156"/>
+      <c r="KDK21" s="156"/>
+      <c r="KDL21" s="156"/>
+      <c r="KDM21" s="156"/>
+      <c r="KDN21" s="156"/>
+      <c r="KDO21" s="156"/>
+      <c r="KDP21" s="156"/>
+      <c r="KDQ21" s="156"/>
+      <c r="KDR21" s="156"/>
+      <c r="KDS21" s="156"/>
+      <c r="KDT21" s="156"/>
+      <c r="KDU21" s="156"/>
+      <c r="KDV21" s="156"/>
+      <c r="KDW21" s="156"/>
+      <c r="KDX21" s="156"/>
+      <c r="KDY21" s="156"/>
+      <c r="KDZ21" s="156"/>
+      <c r="KEA21" s="156"/>
+      <c r="KEB21" s="156"/>
+      <c r="KEC21" s="156"/>
+      <c r="KED21" s="156"/>
+      <c r="KEE21" s="156"/>
+      <c r="KEF21" s="156"/>
+      <c r="KEG21" s="156"/>
+      <c r="KEH21" s="156"/>
+      <c r="KEI21" s="156"/>
+      <c r="KEJ21" s="156"/>
+      <c r="KEK21" s="156"/>
+      <c r="KEL21" s="156"/>
+      <c r="KEM21" s="156"/>
+      <c r="KEN21" s="156"/>
+      <c r="KEO21" s="156"/>
+      <c r="KEP21" s="156"/>
+      <c r="KEQ21" s="156"/>
+      <c r="KER21" s="156"/>
+      <c r="KES21" s="156"/>
+      <c r="KET21" s="156"/>
+      <c r="KEU21" s="156"/>
+      <c r="KEV21" s="156"/>
+      <c r="KEW21" s="156"/>
+      <c r="KEX21" s="156"/>
+      <c r="KEY21" s="156"/>
+      <c r="KEZ21" s="156"/>
+      <c r="KFA21" s="156"/>
+      <c r="KFB21" s="156"/>
+      <c r="KFC21" s="156"/>
+      <c r="KFD21" s="156"/>
+      <c r="KFE21" s="156"/>
+      <c r="KFF21" s="156"/>
+      <c r="KFG21" s="156"/>
+      <c r="KFH21" s="156"/>
+      <c r="KFI21" s="156"/>
+      <c r="KFJ21" s="156"/>
+      <c r="KFK21" s="156"/>
+      <c r="KFL21" s="156"/>
+      <c r="KFM21" s="156"/>
+      <c r="KFN21" s="156"/>
+      <c r="KFO21" s="156"/>
+      <c r="KFP21" s="156"/>
+      <c r="KFQ21" s="156"/>
+      <c r="KFR21" s="156"/>
+      <c r="KFS21" s="156"/>
+      <c r="KFT21" s="156"/>
+      <c r="KFU21" s="156"/>
+      <c r="KFV21" s="156"/>
+      <c r="KFW21" s="156"/>
+      <c r="KFX21" s="156"/>
+      <c r="KFY21" s="156"/>
+      <c r="KFZ21" s="156"/>
+      <c r="KGA21" s="156"/>
+      <c r="KGB21" s="156"/>
+      <c r="KGC21" s="156"/>
+      <c r="KGD21" s="156"/>
+      <c r="KGE21" s="156"/>
+      <c r="KGF21" s="156"/>
+      <c r="KGG21" s="156"/>
+      <c r="KGH21" s="156"/>
+      <c r="KGI21" s="156"/>
+      <c r="KGJ21" s="156"/>
+      <c r="KGK21" s="156"/>
+      <c r="KGL21" s="156"/>
+      <c r="KGM21" s="156"/>
+      <c r="KGN21" s="156"/>
+      <c r="KGO21" s="156"/>
+      <c r="KGP21" s="156"/>
+      <c r="KGQ21" s="156"/>
+      <c r="KGR21" s="156"/>
+      <c r="KGS21" s="156"/>
+      <c r="KGT21" s="156"/>
+      <c r="KGU21" s="156"/>
+      <c r="KGV21" s="156"/>
+      <c r="KGW21" s="156"/>
+      <c r="KGX21" s="156"/>
+      <c r="KGY21" s="156"/>
+      <c r="KGZ21" s="156"/>
+      <c r="KHA21" s="156"/>
+      <c r="KHB21" s="156"/>
+      <c r="KHC21" s="156"/>
+      <c r="KHD21" s="156"/>
+      <c r="KHE21" s="156"/>
+      <c r="KHF21" s="156"/>
+      <c r="KHG21" s="156"/>
+      <c r="KHH21" s="156"/>
+      <c r="KHI21" s="156"/>
+      <c r="KHJ21" s="156"/>
+      <c r="KHK21" s="156"/>
+      <c r="KHL21" s="156"/>
+      <c r="KHM21" s="156"/>
+      <c r="KHN21" s="156"/>
+      <c r="KHO21" s="156"/>
+      <c r="KHP21" s="156"/>
+      <c r="KHQ21" s="156"/>
+      <c r="KHR21" s="156"/>
+      <c r="KHS21" s="156"/>
+      <c r="KHT21" s="156"/>
+      <c r="KHU21" s="156"/>
+      <c r="KHV21" s="156"/>
+      <c r="KHW21" s="156"/>
+      <c r="KHX21" s="156"/>
+      <c r="KHY21" s="156"/>
+      <c r="KHZ21" s="156"/>
+      <c r="KIA21" s="156"/>
+      <c r="KIB21" s="156"/>
+      <c r="KIC21" s="156"/>
+      <c r="KID21" s="156"/>
+      <c r="KIE21" s="156"/>
+      <c r="KIF21" s="156"/>
+      <c r="KIG21" s="156"/>
+      <c r="KIH21" s="156"/>
+      <c r="KII21" s="156"/>
+      <c r="KIJ21" s="156"/>
+      <c r="KIK21" s="156"/>
+      <c r="KIL21" s="156"/>
+      <c r="KIM21" s="156"/>
+      <c r="KIN21" s="156"/>
+      <c r="KIO21" s="156"/>
+      <c r="KIP21" s="156"/>
+      <c r="KIQ21" s="156"/>
+      <c r="KIR21" s="156"/>
+      <c r="KIS21" s="156"/>
+      <c r="KIT21" s="156"/>
+      <c r="KIU21" s="156"/>
+      <c r="KIV21" s="156"/>
+      <c r="KIW21" s="156"/>
+      <c r="KIX21" s="156"/>
+      <c r="KIY21" s="156"/>
+      <c r="KIZ21" s="156"/>
+      <c r="KJA21" s="156"/>
+      <c r="KJB21" s="156"/>
+      <c r="KJC21" s="156"/>
+      <c r="KJD21" s="156"/>
+      <c r="KJE21" s="156"/>
+      <c r="KJF21" s="156"/>
+      <c r="KJG21" s="156"/>
+      <c r="KJH21" s="156"/>
+      <c r="KJI21" s="156"/>
+      <c r="KJJ21" s="156"/>
+      <c r="KJK21" s="156"/>
+      <c r="KJL21" s="156"/>
+      <c r="KJM21" s="156"/>
+      <c r="KJN21" s="156"/>
+      <c r="KJO21" s="156"/>
+      <c r="KJP21" s="156"/>
+      <c r="KJQ21" s="156"/>
+      <c r="KJR21" s="156"/>
+      <c r="KJS21" s="156"/>
+      <c r="KJT21" s="156"/>
+      <c r="KJU21" s="156"/>
+      <c r="KJV21" s="156"/>
+      <c r="KJW21" s="156"/>
+      <c r="KJX21" s="156"/>
+      <c r="KJY21" s="156"/>
+      <c r="KJZ21" s="156"/>
+      <c r="KKA21" s="156"/>
+      <c r="KKB21" s="156"/>
+      <c r="KKC21" s="156"/>
+      <c r="KKD21" s="156"/>
+      <c r="KKE21" s="156"/>
+      <c r="KKF21" s="156"/>
+      <c r="KKG21" s="156"/>
+      <c r="KKH21" s="156"/>
+      <c r="KKI21" s="156"/>
+      <c r="KKJ21" s="156"/>
+      <c r="KKK21" s="156"/>
+      <c r="KKL21" s="156"/>
+      <c r="KKM21" s="156"/>
+      <c r="KKN21" s="156"/>
+      <c r="KKO21" s="156"/>
+      <c r="KKP21" s="156"/>
+      <c r="KKQ21" s="156"/>
+      <c r="KKR21" s="156"/>
+      <c r="KKS21" s="156"/>
+      <c r="KKT21" s="156"/>
+      <c r="KKU21" s="156"/>
+      <c r="KKV21" s="156"/>
+      <c r="KKW21" s="156"/>
+      <c r="KKX21" s="156"/>
+      <c r="KKY21" s="156"/>
+      <c r="KKZ21" s="156"/>
+      <c r="KLA21" s="156"/>
+      <c r="KLB21" s="156"/>
+      <c r="KLC21" s="156"/>
+      <c r="KLD21" s="156"/>
+      <c r="KLE21" s="156"/>
+      <c r="KLF21" s="156"/>
+      <c r="KLG21" s="156"/>
+      <c r="KLH21" s="156"/>
+      <c r="KLI21" s="156"/>
+      <c r="KLJ21" s="156"/>
+      <c r="KLK21" s="156"/>
+      <c r="KLL21" s="156"/>
+      <c r="KLM21" s="156"/>
+      <c r="KLN21" s="156"/>
+      <c r="KLO21" s="156"/>
+      <c r="KLP21" s="156"/>
+      <c r="KLQ21" s="156"/>
+      <c r="KLR21" s="156"/>
+      <c r="KLS21" s="156"/>
+      <c r="KLT21" s="156"/>
+      <c r="KLU21" s="156"/>
+      <c r="KLV21" s="156"/>
+      <c r="KLW21" s="156"/>
+      <c r="KLX21" s="156"/>
+      <c r="KLY21" s="156"/>
+      <c r="KLZ21" s="156"/>
+      <c r="KMA21" s="156"/>
+      <c r="KMB21" s="156"/>
+      <c r="KMC21" s="156"/>
+      <c r="KMD21" s="156"/>
+      <c r="KME21" s="156"/>
+      <c r="KMF21" s="156"/>
+      <c r="KMG21" s="156"/>
+      <c r="KMH21" s="156"/>
+      <c r="KMI21" s="156"/>
+      <c r="KMJ21" s="156"/>
+      <c r="KMK21" s="156"/>
+      <c r="KML21" s="156"/>
+      <c r="KMM21" s="156"/>
+      <c r="KMN21" s="156"/>
+      <c r="KMO21" s="156"/>
+      <c r="KMP21" s="156"/>
+      <c r="KMQ21" s="156"/>
+      <c r="KMR21" s="156"/>
+      <c r="KMS21" s="156"/>
+      <c r="KMT21" s="156"/>
+      <c r="KMU21" s="156"/>
+      <c r="KMV21" s="156"/>
+      <c r="KMW21" s="156"/>
+      <c r="KMX21" s="156"/>
+      <c r="KMY21" s="156"/>
+      <c r="KMZ21" s="156"/>
+      <c r="KNA21" s="156"/>
+      <c r="KNB21" s="156"/>
+      <c r="KNC21" s="156"/>
+      <c r="KND21" s="156"/>
+      <c r="KNE21" s="156"/>
+      <c r="KNF21" s="156"/>
+      <c r="KNG21" s="156"/>
+      <c r="KNH21" s="156"/>
+      <c r="KNI21" s="156"/>
+      <c r="KNJ21" s="156"/>
+      <c r="KNK21" s="156"/>
+      <c r="KNL21" s="156"/>
+      <c r="KNM21" s="156"/>
+      <c r="KNN21" s="156"/>
+      <c r="KNO21" s="156"/>
+      <c r="KNP21" s="156"/>
+      <c r="KNQ21" s="156"/>
+      <c r="KNR21" s="156"/>
+      <c r="KNS21" s="156"/>
+      <c r="KNT21" s="156"/>
+      <c r="KNU21" s="156"/>
+      <c r="KNV21" s="156"/>
+      <c r="KNW21" s="156"/>
+      <c r="KNX21" s="156"/>
+      <c r="KNY21" s="156"/>
+      <c r="KNZ21" s="156"/>
+      <c r="KOA21" s="156"/>
+      <c r="KOB21" s="156"/>
+      <c r="KOC21" s="156"/>
+      <c r="KOD21" s="156"/>
+      <c r="KOE21" s="156"/>
+      <c r="KOF21" s="156"/>
+      <c r="KOG21" s="156"/>
+      <c r="KOH21" s="156"/>
+      <c r="KOI21" s="156"/>
+      <c r="KOJ21" s="156"/>
+      <c r="KOK21" s="156"/>
+      <c r="KOL21" s="156"/>
+      <c r="KOM21" s="156"/>
+      <c r="KON21" s="156"/>
+      <c r="KOO21" s="156"/>
+      <c r="KOP21" s="156"/>
+      <c r="KOQ21" s="156"/>
+      <c r="KOR21" s="156"/>
+      <c r="KOS21" s="156"/>
+      <c r="KOT21" s="156"/>
+      <c r="KOU21" s="156"/>
+      <c r="KOV21" s="156"/>
+      <c r="KOW21" s="156"/>
+      <c r="KOX21" s="156"/>
+      <c r="KOY21" s="156"/>
+      <c r="KOZ21" s="156"/>
+      <c r="KPA21" s="156"/>
+      <c r="KPB21" s="156"/>
+      <c r="KPC21" s="156"/>
+      <c r="KPD21" s="156"/>
+      <c r="KPE21" s="156"/>
+      <c r="KPF21" s="156"/>
+      <c r="KPG21" s="156"/>
+      <c r="KPH21" s="156"/>
+      <c r="KPI21" s="156"/>
+      <c r="KPJ21" s="156"/>
+      <c r="KPK21" s="156"/>
+      <c r="KPL21" s="156"/>
+      <c r="KPM21" s="156"/>
+      <c r="KPN21" s="156"/>
+      <c r="KPO21" s="156"/>
+      <c r="KPP21" s="156"/>
+      <c r="KPQ21" s="156"/>
+      <c r="KPR21" s="156"/>
+      <c r="KPS21" s="156"/>
+      <c r="KPT21" s="156"/>
+      <c r="KPU21" s="156"/>
+      <c r="KPV21" s="156"/>
+      <c r="KPW21" s="156"/>
+      <c r="KPX21" s="156"/>
+      <c r="KPY21" s="156"/>
+      <c r="KPZ21" s="156"/>
+      <c r="KQA21" s="156"/>
+      <c r="KQB21" s="156"/>
+      <c r="KQC21" s="156"/>
+      <c r="KQD21" s="156"/>
+      <c r="KQE21" s="156"/>
+      <c r="KQF21" s="156"/>
+      <c r="KQG21" s="156"/>
+      <c r="KQH21" s="156"/>
+      <c r="KQI21" s="156"/>
+      <c r="KQJ21" s="156"/>
+      <c r="KQK21" s="156"/>
+      <c r="KQL21" s="156"/>
+      <c r="KQM21" s="156"/>
+      <c r="KQN21" s="156"/>
+      <c r="KQO21" s="156"/>
+      <c r="KQP21" s="156"/>
+      <c r="KQQ21" s="156"/>
+      <c r="KQR21" s="156"/>
+      <c r="KQS21" s="156"/>
+      <c r="KQT21" s="156"/>
+      <c r="KQU21" s="156"/>
+      <c r="KQV21" s="156"/>
+      <c r="KQW21" s="156"/>
+      <c r="KQX21" s="156"/>
+      <c r="KQY21" s="156"/>
+      <c r="KQZ21" s="156"/>
+      <c r="KRA21" s="156"/>
+      <c r="KRB21" s="156"/>
+      <c r="KRC21" s="156"/>
+      <c r="KRD21" s="156"/>
+      <c r="KRE21" s="156"/>
+      <c r="KRF21" s="156"/>
+      <c r="KRG21" s="156"/>
+      <c r="KRH21" s="156"/>
+      <c r="KRI21" s="156"/>
+      <c r="KRJ21" s="156"/>
+      <c r="KRK21" s="156"/>
+      <c r="KRL21" s="156"/>
+      <c r="KRM21" s="156"/>
+      <c r="KRN21" s="156"/>
+      <c r="KRO21" s="156"/>
+      <c r="KRP21" s="156"/>
+      <c r="KRQ21" s="156"/>
+      <c r="KRR21" s="156"/>
+      <c r="KRS21" s="156"/>
+      <c r="KRT21" s="156"/>
+      <c r="KRU21" s="156"/>
+      <c r="KRV21" s="156"/>
+      <c r="KRW21" s="156"/>
+      <c r="KRX21" s="156"/>
+      <c r="KRY21" s="156"/>
+      <c r="KRZ21" s="156"/>
+      <c r="KSA21" s="156"/>
+      <c r="KSB21" s="156"/>
+      <c r="KSC21" s="156"/>
+      <c r="KSD21" s="156"/>
+      <c r="KSE21" s="156"/>
+      <c r="KSF21" s="156"/>
+      <c r="KSG21" s="156"/>
+      <c r="KSH21" s="156"/>
+      <c r="KSI21" s="156"/>
+      <c r="KSJ21" s="156"/>
+      <c r="KSK21" s="156"/>
+      <c r="KSL21" s="156"/>
+      <c r="KSM21" s="156"/>
+      <c r="KSN21" s="156"/>
+      <c r="KSO21" s="156"/>
+      <c r="KSP21" s="156"/>
+      <c r="KSQ21" s="156"/>
+      <c r="KSR21" s="156"/>
+      <c r="KSS21" s="156"/>
+      <c r="KST21" s="156"/>
+      <c r="KSU21" s="156"/>
+      <c r="KSV21" s="156"/>
+      <c r="KSW21" s="156"/>
+      <c r="KSX21" s="156"/>
+      <c r="KSY21" s="156"/>
+      <c r="KSZ21" s="156"/>
+      <c r="KTA21" s="156"/>
+      <c r="KTB21" s="156"/>
+      <c r="KTC21" s="156"/>
+      <c r="KTD21" s="156"/>
+      <c r="KTE21" s="156"/>
+      <c r="KTF21" s="156"/>
+      <c r="KTG21" s="156"/>
+      <c r="KTH21" s="156"/>
+      <c r="KTI21" s="156"/>
+      <c r="KTJ21" s="156"/>
+      <c r="KTK21" s="156"/>
+      <c r="KTL21" s="156"/>
+      <c r="KTM21" s="156"/>
+      <c r="KTN21" s="156"/>
+      <c r="KTO21" s="156"/>
+      <c r="KTP21" s="156"/>
+      <c r="KTQ21" s="156"/>
+      <c r="KTR21" s="156"/>
+      <c r="KTS21" s="156"/>
+      <c r="KTT21" s="156"/>
+      <c r="KTU21" s="156"/>
+      <c r="KTV21" s="156"/>
+      <c r="KTW21" s="156"/>
+      <c r="KTX21" s="156"/>
+      <c r="KTY21" s="156"/>
+      <c r="KTZ21" s="156"/>
+      <c r="KUA21" s="156"/>
+      <c r="KUB21" s="156"/>
+      <c r="KUC21" s="156"/>
+      <c r="KUD21" s="156"/>
+      <c r="KUE21" s="156"/>
+      <c r="KUF21" s="156"/>
+      <c r="KUG21" s="156"/>
+      <c r="KUH21" s="156"/>
+      <c r="KUI21" s="156"/>
+      <c r="KUJ21" s="156"/>
+      <c r="KUK21" s="156"/>
+      <c r="KUL21" s="156"/>
+      <c r="KUM21" s="156"/>
+      <c r="KUN21" s="156"/>
+      <c r="KUO21" s="156"/>
+      <c r="KUP21" s="156"/>
+      <c r="KUQ21" s="156"/>
+      <c r="KUR21" s="156"/>
+      <c r="KUS21" s="156"/>
+      <c r="KUT21" s="156"/>
+      <c r="KUU21" s="156"/>
+      <c r="KUV21" s="156"/>
+      <c r="KUW21" s="156"/>
+      <c r="KUX21" s="156"/>
+      <c r="KUY21" s="156"/>
+      <c r="KUZ21" s="156"/>
+      <c r="KVA21" s="156"/>
+      <c r="KVB21" s="156"/>
+      <c r="KVC21" s="156"/>
+      <c r="KVD21" s="156"/>
+      <c r="KVE21" s="156"/>
+      <c r="KVF21" s="156"/>
+      <c r="KVG21" s="156"/>
+      <c r="KVH21" s="156"/>
+      <c r="KVI21" s="156"/>
+      <c r="KVJ21" s="156"/>
+      <c r="KVK21" s="156"/>
+      <c r="KVL21" s="156"/>
+      <c r="KVM21" s="156"/>
+      <c r="KVN21" s="156"/>
+      <c r="KVO21" s="156"/>
+      <c r="KVP21" s="156"/>
+      <c r="KVQ21" s="156"/>
+      <c r="KVR21" s="156"/>
+      <c r="KVS21" s="156"/>
+      <c r="KVT21" s="156"/>
+      <c r="KVU21" s="156"/>
+      <c r="KVV21" s="156"/>
+      <c r="KVW21" s="156"/>
+      <c r="KVX21" s="156"/>
+      <c r="KVY21" s="156"/>
+      <c r="KVZ21" s="156"/>
+      <c r="KWA21" s="156"/>
+      <c r="KWB21" s="156"/>
+      <c r="KWC21" s="156"/>
+      <c r="KWD21" s="156"/>
+      <c r="KWE21" s="156"/>
+      <c r="KWF21" s="156"/>
+      <c r="KWG21" s="156"/>
+      <c r="KWH21" s="156"/>
+      <c r="KWI21" s="156"/>
+      <c r="KWJ21" s="156"/>
+      <c r="KWK21" s="156"/>
+      <c r="KWL21" s="156"/>
+      <c r="KWM21" s="156"/>
+      <c r="KWN21" s="156"/>
+      <c r="KWO21" s="156"/>
+      <c r="KWP21" s="156"/>
+      <c r="KWQ21" s="156"/>
+      <c r="KWR21" s="156"/>
+      <c r="KWS21" s="156"/>
+      <c r="KWT21" s="156"/>
+      <c r="KWU21" s="156"/>
+      <c r="KWV21" s="156"/>
+      <c r="KWW21" s="156"/>
+      <c r="KWX21" s="156"/>
+      <c r="KWY21" s="156"/>
+      <c r="KWZ21" s="156"/>
+      <c r="KXA21" s="156"/>
+      <c r="KXB21" s="156"/>
+      <c r="KXC21" s="156"/>
+      <c r="KXD21" s="156"/>
+      <c r="KXE21" s="156"/>
+      <c r="KXF21" s="156"/>
+      <c r="KXG21" s="156"/>
+      <c r="KXH21" s="156"/>
+      <c r="KXI21" s="156"/>
+      <c r="KXJ21" s="156"/>
+      <c r="KXK21" s="156"/>
+      <c r="KXL21" s="156"/>
+      <c r="KXM21" s="156"/>
+      <c r="KXN21" s="156"/>
+      <c r="KXO21" s="156"/>
+      <c r="KXP21" s="156"/>
+      <c r="KXQ21" s="156"/>
+      <c r="KXR21" s="156"/>
+      <c r="KXS21" s="156"/>
+      <c r="KXT21" s="156"/>
+      <c r="KXU21" s="156"/>
+      <c r="KXV21" s="156"/>
+      <c r="KXW21" s="156"/>
+      <c r="KXX21" s="156"/>
+      <c r="KXY21" s="156"/>
+      <c r="KXZ21" s="156"/>
+      <c r="KYA21" s="156"/>
+      <c r="KYB21" s="156"/>
+      <c r="KYC21" s="156"/>
+      <c r="KYD21" s="156"/>
+      <c r="KYE21" s="156"/>
+      <c r="KYF21" s="156"/>
+      <c r="KYG21" s="156"/>
+      <c r="KYH21" s="156"/>
+      <c r="KYI21" s="156"/>
+      <c r="KYJ21" s="156"/>
+      <c r="KYK21" s="156"/>
+      <c r="KYL21" s="156"/>
+      <c r="KYM21" s="156"/>
+      <c r="KYN21" s="156"/>
+      <c r="KYO21" s="156"/>
+      <c r="KYP21" s="156"/>
+      <c r="KYQ21" s="156"/>
+      <c r="KYR21" s="156"/>
+      <c r="KYS21" s="156"/>
+      <c r="KYT21" s="156"/>
+      <c r="KYU21" s="156"/>
+      <c r="KYV21" s="156"/>
+      <c r="KYW21" s="156"/>
+      <c r="KYX21" s="156"/>
+      <c r="KYY21" s="156"/>
+      <c r="KYZ21" s="156"/>
+      <c r="KZA21" s="156"/>
+      <c r="KZB21" s="156"/>
+      <c r="KZC21" s="156"/>
+      <c r="KZD21" s="156"/>
+      <c r="KZE21" s="156"/>
+      <c r="KZF21" s="156"/>
+      <c r="KZG21" s="156"/>
+      <c r="KZH21" s="156"/>
+      <c r="KZI21" s="156"/>
+      <c r="KZJ21" s="156"/>
+      <c r="KZK21" s="156"/>
+      <c r="KZL21" s="156"/>
+      <c r="KZM21" s="156"/>
+      <c r="KZN21" s="156"/>
+      <c r="KZO21" s="156"/>
+      <c r="KZP21" s="156"/>
+      <c r="KZQ21" s="156"/>
+      <c r="KZR21" s="156"/>
+      <c r="KZS21" s="156"/>
+      <c r="KZT21" s="156"/>
+      <c r="KZU21" s="156"/>
+      <c r="KZV21" s="156"/>
+      <c r="KZW21" s="156"/>
+      <c r="KZX21" s="156"/>
+      <c r="KZY21" s="156"/>
+      <c r="KZZ21" s="156"/>
+      <c r="LAA21" s="156"/>
+      <c r="LAB21" s="156"/>
+      <c r="LAC21" s="156"/>
+      <c r="LAD21" s="156"/>
+      <c r="LAE21" s="156"/>
+      <c r="LAF21" s="156"/>
+      <c r="LAG21" s="156"/>
+      <c r="LAH21" s="156"/>
+      <c r="LAI21" s="156"/>
+      <c r="LAJ21" s="156"/>
+      <c r="LAK21" s="156"/>
+      <c r="LAL21" s="156"/>
+      <c r="LAM21" s="156"/>
+      <c r="LAN21" s="156"/>
+      <c r="LAO21" s="156"/>
+      <c r="LAP21" s="156"/>
+      <c r="LAQ21" s="156"/>
+      <c r="LAR21" s="156"/>
+      <c r="LAS21" s="156"/>
+      <c r="LAT21" s="156"/>
+      <c r="LAU21" s="156"/>
+      <c r="LAV21" s="156"/>
+      <c r="LAW21" s="156"/>
+      <c r="LAX21" s="156"/>
+      <c r="LAY21" s="156"/>
+      <c r="LAZ21" s="156"/>
+      <c r="LBA21" s="156"/>
+      <c r="LBB21" s="156"/>
+      <c r="LBC21" s="156"/>
+      <c r="LBD21" s="156"/>
+      <c r="LBE21" s="156"/>
+      <c r="LBF21" s="156"/>
+      <c r="LBG21" s="156"/>
+      <c r="LBH21" s="156"/>
+      <c r="LBI21" s="156"/>
+      <c r="LBJ21" s="156"/>
+      <c r="LBK21" s="156"/>
+      <c r="LBL21" s="156"/>
+      <c r="LBM21" s="156"/>
+      <c r="LBN21" s="156"/>
+      <c r="LBO21" s="156"/>
+      <c r="LBP21" s="156"/>
+      <c r="LBQ21" s="156"/>
+      <c r="LBR21" s="156"/>
+      <c r="LBS21" s="156"/>
+      <c r="LBT21" s="156"/>
+      <c r="LBU21" s="156"/>
+      <c r="LBV21" s="156"/>
+      <c r="LBW21" s="156"/>
+      <c r="LBX21" s="156"/>
+      <c r="LBY21" s="156"/>
+      <c r="LBZ21" s="156"/>
+      <c r="LCA21" s="156"/>
+      <c r="LCB21" s="156"/>
+      <c r="LCC21" s="156"/>
+      <c r="LCD21" s="156"/>
+      <c r="LCE21" s="156"/>
+      <c r="LCF21" s="156"/>
+      <c r="LCG21" s="156"/>
+      <c r="LCH21" s="156"/>
+      <c r="LCI21" s="156"/>
+      <c r="LCJ21" s="156"/>
+      <c r="LCK21" s="156"/>
+      <c r="LCL21" s="156"/>
+      <c r="LCM21" s="156"/>
+      <c r="LCN21" s="156"/>
+      <c r="LCO21" s="156"/>
+      <c r="LCP21" s="156"/>
+      <c r="LCQ21" s="156"/>
+      <c r="LCR21" s="156"/>
+      <c r="LCS21" s="156"/>
+      <c r="LCT21" s="156"/>
+      <c r="LCU21" s="156"/>
+      <c r="LCV21" s="156"/>
+      <c r="LCW21" s="156"/>
+      <c r="LCX21" s="156"/>
+      <c r="LCY21" s="156"/>
+      <c r="LCZ21" s="156"/>
+      <c r="LDA21" s="156"/>
+      <c r="LDB21" s="156"/>
+      <c r="LDC21" s="156"/>
+      <c r="LDD21" s="156"/>
+      <c r="LDE21" s="156"/>
+      <c r="LDF21" s="156"/>
+      <c r="LDG21" s="156"/>
+      <c r="LDH21" s="156"/>
+      <c r="LDI21" s="156"/>
+      <c r="LDJ21" s="156"/>
+      <c r="LDK21" s="156"/>
+      <c r="LDL21" s="156"/>
+      <c r="LDM21" s="156"/>
+      <c r="LDN21" s="156"/>
+      <c r="LDO21" s="156"/>
+      <c r="LDP21" s="156"/>
+      <c r="LDQ21" s="156"/>
+      <c r="LDR21" s="156"/>
+      <c r="LDS21" s="156"/>
+      <c r="LDT21" s="156"/>
+      <c r="LDU21" s="156"/>
+      <c r="LDV21" s="156"/>
+      <c r="LDW21" s="156"/>
+      <c r="LDX21" s="156"/>
+      <c r="LDY21" s="156"/>
+      <c r="LDZ21" s="156"/>
+      <c r="LEA21" s="156"/>
+      <c r="LEB21" s="156"/>
+      <c r="LEC21" s="156"/>
+      <c r="LED21" s="156"/>
+      <c r="LEE21" s="156"/>
+      <c r="LEF21" s="156"/>
+      <c r="LEG21" s="156"/>
+      <c r="LEH21" s="156"/>
+      <c r="LEI21" s="156"/>
+      <c r="LEJ21" s="156"/>
+      <c r="LEK21" s="156"/>
+      <c r="LEL21" s="156"/>
+      <c r="LEM21" s="156"/>
+      <c r="LEN21" s="156"/>
+      <c r="LEO21" s="156"/>
+      <c r="LEP21" s="156"/>
+      <c r="LEQ21" s="156"/>
+      <c r="LER21" s="156"/>
+      <c r="LES21" s="156"/>
+      <c r="LET21" s="156"/>
+      <c r="LEU21" s="156"/>
+      <c r="LEV21" s="156"/>
+      <c r="LEW21" s="156"/>
+      <c r="LEX21" s="156"/>
+      <c r="LEY21" s="156"/>
+      <c r="LEZ21" s="156"/>
+      <c r="LFA21" s="156"/>
+      <c r="LFB21" s="156"/>
+      <c r="LFC21" s="156"/>
+      <c r="LFD21" s="156"/>
+      <c r="LFE21" s="156"/>
+      <c r="LFF21" s="156"/>
+      <c r="LFG21" s="156"/>
+      <c r="LFH21" s="156"/>
+      <c r="LFI21" s="156"/>
+      <c r="LFJ21" s="156"/>
+      <c r="LFK21" s="156"/>
+      <c r="LFL21" s="156"/>
+      <c r="LFM21" s="156"/>
+      <c r="LFN21" s="156"/>
+      <c r="LFO21" s="156"/>
+      <c r="LFP21" s="156"/>
+      <c r="LFQ21" s="156"/>
+      <c r="LFR21" s="156"/>
+      <c r="LFS21" s="156"/>
+      <c r="LFT21" s="156"/>
+      <c r="LFU21" s="156"/>
+      <c r="LFV21" s="156"/>
+      <c r="LFW21" s="156"/>
+      <c r="LFX21" s="156"/>
+      <c r="LFY21" s="156"/>
+      <c r="LFZ21" s="156"/>
+      <c r="LGA21" s="156"/>
+      <c r="LGB21" s="156"/>
+      <c r="LGC21" s="156"/>
+      <c r="LGD21" s="156"/>
+      <c r="LGE21" s="156"/>
+      <c r="LGF21" s="156"/>
+      <c r="LGG21" s="156"/>
+      <c r="LGH21" s="156"/>
+      <c r="LGI21" s="156"/>
+      <c r="LGJ21" s="156"/>
+      <c r="LGK21" s="156"/>
+      <c r="LGL21" s="156"/>
+      <c r="LGM21" s="156"/>
+      <c r="LGN21" s="156"/>
+      <c r="LGO21" s="156"/>
+      <c r="LGP21" s="156"/>
+      <c r="LGQ21" s="156"/>
+      <c r="LGR21" s="156"/>
+      <c r="LGS21" s="156"/>
+      <c r="LGT21" s="156"/>
+      <c r="LGU21" s="156"/>
+      <c r="LGV21" s="156"/>
+      <c r="LGW21" s="156"/>
+      <c r="LGX21" s="156"/>
+      <c r="LGY21" s="156"/>
+      <c r="LGZ21" s="156"/>
+      <c r="LHA21" s="156"/>
+      <c r="LHB21" s="156"/>
+      <c r="LHC21" s="156"/>
+      <c r="LHD21" s="156"/>
+      <c r="LHE21" s="156"/>
+      <c r="LHF21" s="156"/>
+      <c r="LHG21" s="156"/>
+      <c r="LHH21" s="156"/>
+      <c r="LHI21" s="156"/>
+      <c r="LHJ21" s="156"/>
+      <c r="LHK21" s="156"/>
+      <c r="LHL21" s="156"/>
+      <c r="LHM21" s="156"/>
+      <c r="LHN21" s="156"/>
+      <c r="LHO21" s="156"/>
+      <c r="LHP21" s="156"/>
+      <c r="LHQ21" s="156"/>
+      <c r="LHR21" s="156"/>
+      <c r="LHS21" s="156"/>
+      <c r="LHT21" s="156"/>
+      <c r="LHU21" s="156"/>
+      <c r="LHV21" s="156"/>
+      <c r="LHW21" s="156"/>
+      <c r="LHX21" s="156"/>
+      <c r="LHY21" s="156"/>
+      <c r="LHZ21" s="156"/>
+      <c r="LIA21" s="156"/>
+      <c r="LIB21" s="156"/>
+      <c r="LIC21" s="156"/>
+      <c r="LID21" s="156"/>
+      <c r="LIE21" s="156"/>
+      <c r="LIF21" s="156"/>
+      <c r="LIG21" s="156"/>
+      <c r="LIH21" s="156"/>
+      <c r="LII21" s="156"/>
+      <c r="LIJ21" s="156"/>
+      <c r="LIK21" s="156"/>
+      <c r="LIL21" s="156"/>
+      <c r="LIM21" s="156"/>
+      <c r="LIN21" s="156"/>
+      <c r="LIO21" s="156"/>
+      <c r="LIP21" s="156"/>
+      <c r="LIQ21" s="156"/>
+      <c r="LIR21" s="156"/>
+      <c r="LIS21" s="156"/>
+      <c r="LIT21" s="156"/>
+      <c r="LIU21" s="156"/>
+      <c r="LIV21" s="156"/>
+      <c r="LIW21" s="156"/>
+      <c r="LIX21" s="156"/>
+      <c r="LIY21" s="156"/>
+      <c r="LIZ21" s="156"/>
+      <c r="LJA21" s="156"/>
+      <c r="LJB21" s="156"/>
+      <c r="LJC21" s="156"/>
+      <c r="LJD21" s="156"/>
+      <c r="LJE21" s="156"/>
+      <c r="LJF21" s="156"/>
+      <c r="LJG21" s="156"/>
+      <c r="LJH21" s="156"/>
+      <c r="LJI21" s="156"/>
+      <c r="LJJ21" s="156"/>
+      <c r="LJK21" s="156"/>
+      <c r="LJL21" s="156"/>
+      <c r="LJM21" s="156"/>
+      <c r="LJN21" s="156"/>
+      <c r="LJO21" s="156"/>
+      <c r="LJP21" s="156"/>
+      <c r="LJQ21" s="156"/>
+      <c r="LJR21" s="156"/>
+      <c r="LJS21" s="156"/>
+      <c r="LJT21" s="156"/>
+      <c r="LJU21" s="156"/>
+      <c r="LJV21" s="156"/>
+      <c r="LJW21" s="156"/>
+      <c r="LJX21" s="156"/>
+      <c r="LJY21" s="156"/>
+      <c r="LJZ21" s="156"/>
+      <c r="LKA21" s="156"/>
+      <c r="LKB21" s="156"/>
+      <c r="LKC21" s="156"/>
+      <c r="LKD21" s="156"/>
+      <c r="LKE21" s="156"/>
+      <c r="LKF21" s="156"/>
+      <c r="LKG21" s="156"/>
+      <c r="LKH21" s="156"/>
+      <c r="LKI21" s="156"/>
+      <c r="LKJ21" s="156"/>
+      <c r="LKK21" s="156"/>
+      <c r="LKL21" s="156"/>
+      <c r="LKM21" s="156"/>
+      <c r="LKN21" s="156"/>
+      <c r="LKO21" s="156"/>
+      <c r="LKP21" s="156"/>
+      <c r="LKQ21" s="156"/>
+      <c r="LKR21" s="156"/>
+      <c r="LKS21" s="156"/>
+      <c r="LKT21" s="156"/>
+      <c r="LKU21" s="156"/>
+      <c r="LKV21" s="156"/>
+      <c r="LKW21" s="156"/>
+      <c r="LKX21" s="156"/>
+      <c r="LKY21" s="156"/>
+      <c r="LKZ21" s="156"/>
+      <c r="LLA21" s="156"/>
+      <c r="LLB21" s="156"/>
+      <c r="LLC21" s="156"/>
+      <c r="LLD21" s="156"/>
+      <c r="LLE21" s="156"/>
+      <c r="LLF21" s="156"/>
+      <c r="LLG21" s="156"/>
+      <c r="LLH21" s="156"/>
+      <c r="LLI21" s="156"/>
+      <c r="LLJ21" s="156"/>
+      <c r="LLK21" s="156"/>
+      <c r="LLL21" s="156"/>
+      <c r="LLM21" s="156"/>
+      <c r="LLN21" s="156"/>
+      <c r="LLO21" s="156"/>
+      <c r="LLP21" s="156"/>
+      <c r="LLQ21" s="156"/>
+      <c r="LLR21" s="156"/>
+      <c r="LLS21" s="156"/>
+      <c r="LLT21" s="156"/>
+      <c r="LLU21" s="156"/>
+      <c r="LLV21" s="156"/>
+      <c r="LLW21" s="156"/>
+      <c r="LLX21" s="156"/>
+      <c r="LLY21" s="156"/>
+      <c r="LLZ21" s="156"/>
+      <c r="LMA21" s="156"/>
+      <c r="LMB21" s="156"/>
+      <c r="LMC21" s="156"/>
+      <c r="LMD21" s="156"/>
+      <c r="LME21" s="156"/>
+      <c r="LMF21" s="156"/>
+      <c r="LMG21" s="156"/>
+      <c r="LMH21" s="156"/>
+      <c r="LMI21" s="156"/>
+      <c r="LMJ21" s="156"/>
+      <c r="LMK21" s="156"/>
+      <c r="LML21" s="156"/>
+      <c r="LMM21" s="156"/>
+      <c r="LMN21" s="156"/>
+      <c r="LMO21" s="156"/>
+      <c r="LMP21" s="156"/>
+      <c r="LMQ21" s="156"/>
+      <c r="LMR21" s="156"/>
+      <c r="LMS21" s="156"/>
+      <c r="LMT21" s="156"/>
+      <c r="LMU21" s="156"/>
+      <c r="LMV21" s="156"/>
+      <c r="LMW21" s="156"/>
+      <c r="LMX21" s="156"/>
+      <c r="LMY21" s="156"/>
+      <c r="LMZ21" s="156"/>
+      <c r="LNA21" s="156"/>
+      <c r="LNB21" s="156"/>
+      <c r="LNC21" s="156"/>
+      <c r="LND21" s="156"/>
+      <c r="LNE21" s="156"/>
+      <c r="LNF21" s="156"/>
+      <c r="LNG21" s="156"/>
+      <c r="LNH21" s="156"/>
+      <c r="LNI21" s="156"/>
+      <c r="LNJ21" s="156"/>
+      <c r="LNK21" s="156"/>
+      <c r="LNL21" s="156"/>
+      <c r="LNM21" s="156"/>
+      <c r="LNN21" s="156"/>
+      <c r="LNO21" s="156"/>
+      <c r="LNP21" s="156"/>
+      <c r="LNQ21" s="156"/>
+      <c r="LNR21" s="156"/>
+      <c r="LNS21" s="156"/>
+      <c r="LNT21" s="156"/>
+      <c r="LNU21" s="156"/>
+      <c r="LNV21" s="156"/>
+      <c r="LNW21" s="156"/>
+      <c r="LNX21" s="156"/>
+      <c r="LNY21" s="156"/>
+      <c r="LNZ21" s="156"/>
+      <c r="LOA21" s="156"/>
+      <c r="LOB21" s="156"/>
+      <c r="LOC21" s="156"/>
+      <c r="LOD21" s="156"/>
+      <c r="LOE21" s="156"/>
+      <c r="LOF21" s="156"/>
+      <c r="LOG21" s="156"/>
+      <c r="LOH21" s="156"/>
+      <c r="LOI21" s="156"/>
+      <c r="LOJ21" s="156"/>
+      <c r="LOK21" s="156"/>
+      <c r="LOL21" s="156"/>
+      <c r="LOM21" s="156"/>
+      <c r="LON21" s="156"/>
+      <c r="LOO21" s="156"/>
+      <c r="LOP21" s="156"/>
+      <c r="LOQ21" s="156"/>
+      <c r="LOR21" s="156"/>
+      <c r="LOS21" s="156"/>
+      <c r="LOT21" s="156"/>
+      <c r="LOU21" s="156"/>
+      <c r="LOV21" s="156"/>
+      <c r="LOW21" s="156"/>
+      <c r="LOX21" s="156"/>
+      <c r="LOY21" s="156"/>
+      <c r="LOZ21" s="156"/>
+      <c r="LPA21" s="156"/>
+      <c r="LPB21" s="156"/>
+      <c r="LPC21" s="156"/>
+      <c r="LPD21" s="156"/>
+      <c r="LPE21" s="156"/>
+      <c r="LPF21" s="156"/>
+      <c r="LPG21" s="156"/>
+      <c r="LPH21" s="156"/>
+      <c r="LPI21" s="156"/>
+      <c r="LPJ21" s="156"/>
+      <c r="LPK21" s="156"/>
+      <c r="LPL21" s="156"/>
+      <c r="LPM21" s="156"/>
+      <c r="LPN21" s="156"/>
+      <c r="LPO21" s="156"/>
+      <c r="LPP21" s="156"/>
+      <c r="LPQ21" s="156"/>
+      <c r="LPR21" s="156"/>
+      <c r="LPS21" s="156"/>
+      <c r="LPT21" s="156"/>
+      <c r="LPU21" s="156"/>
+      <c r="LPV21" s="156"/>
+      <c r="LPW21" s="156"/>
+      <c r="LPX21" s="156"/>
+      <c r="LPY21" s="156"/>
+      <c r="LPZ21" s="156"/>
+      <c r="LQA21" s="156"/>
+      <c r="LQB21" s="156"/>
+      <c r="LQC21" s="156"/>
+      <c r="LQD21" s="156"/>
+      <c r="LQE21" s="156"/>
+      <c r="LQF21" s="156"/>
+      <c r="LQG21" s="156"/>
+      <c r="LQH21" s="156"/>
+      <c r="LQI21" s="156"/>
+      <c r="LQJ21" s="156"/>
+      <c r="LQK21" s="156"/>
+      <c r="LQL21" s="156"/>
+      <c r="LQM21" s="156"/>
+      <c r="LQN21" s="156"/>
+      <c r="LQO21" s="156"/>
+      <c r="LQP21" s="156"/>
+      <c r="LQQ21" s="156"/>
+      <c r="LQR21" s="156"/>
+      <c r="LQS21" s="156"/>
+      <c r="LQT21" s="156"/>
+      <c r="LQU21" s="156"/>
+      <c r="LQV21" s="156"/>
+      <c r="LQW21" s="156"/>
+      <c r="LQX21" s="156"/>
+      <c r="LQY21" s="156"/>
+      <c r="LQZ21" s="156"/>
+      <c r="LRA21" s="156"/>
+      <c r="LRB21" s="156"/>
+      <c r="LRC21" s="156"/>
+      <c r="LRD21" s="156"/>
+      <c r="LRE21" s="156"/>
+      <c r="LRF21" s="156"/>
+      <c r="LRG21" s="156"/>
+      <c r="LRH21" s="156"/>
+      <c r="LRI21" s="156"/>
+      <c r="LRJ21" s="156"/>
+      <c r="LRK21" s="156"/>
+      <c r="LRL21" s="156"/>
+      <c r="LRM21" s="156"/>
+      <c r="LRN21" s="156"/>
+      <c r="LRO21" s="156"/>
+      <c r="LRP21" s="156"/>
+      <c r="LRQ21" s="156"/>
+      <c r="LRR21" s="156"/>
+      <c r="LRS21" s="156"/>
+      <c r="LRT21" s="156"/>
+      <c r="LRU21" s="156"/>
+      <c r="LRV21" s="156"/>
+      <c r="LRW21" s="156"/>
+      <c r="LRX21" s="156"/>
+      <c r="LRY21" s="156"/>
+      <c r="LRZ21" s="156"/>
+      <c r="LSA21" s="156"/>
+      <c r="LSB21" s="156"/>
+      <c r="LSC21" s="156"/>
+      <c r="LSD21" s="156"/>
+      <c r="LSE21" s="156"/>
+      <c r="LSF21" s="156"/>
+      <c r="LSG21" s="156"/>
+      <c r="LSH21" s="156"/>
+      <c r="LSI21" s="156"/>
+      <c r="LSJ21" s="156"/>
+      <c r="LSK21" s="156"/>
+      <c r="LSL21" s="156"/>
+      <c r="LSM21" s="156"/>
+      <c r="LSN21" s="156"/>
+      <c r="LSO21" s="156"/>
+      <c r="LSP21" s="156"/>
+      <c r="LSQ21" s="156"/>
+      <c r="LSR21" s="156"/>
+      <c r="LSS21" s="156"/>
+      <c r="LST21" s="156"/>
+      <c r="LSU21" s="156"/>
+      <c r="LSV21" s="156"/>
+      <c r="LSW21" s="156"/>
+      <c r="LSX21" s="156"/>
+      <c r="LSY21" s="156"/>
+      <c r="LSZ21" s="156"/>
+      <c r="LTA21" s="156"/>
+      <c r="LTB21" s="156"/>
+      <c r="LTC21" s="156"/>
+      <c r="LTD21" s="156"/>
+      <c r="LTE21" s="156"/>
+      <c r="LTF21" s="156"/>
+      <c r="LTG21" s="156"/>
+      <c r="LTH21" s="156"/>
+      <c r="LTI21" s="156"/>
+      <c r="LTJ21" s="156"/>
+      <c r="LTK21" s="156"/>
+      <c r="LTL21" s="156"/>
+      <c r="LTM21" s="156"/>
+      <c r="LTN21" s="156"/>
+      <c r="LTO21" s="156"/>
+      <c r="LTP21" s="156"/>
+      <c r="LTQ21" s="156"/>
+      <c r="LTR21" s="156"/>
+      <c r="LTS21" s="156"/>
+      <c r="LTT21" s="156"/>
+      <c r="LTU21" s="156"/>
+      <c r="LTV21" s="156"/>
+      <c r="LTW21" s="156"/>
+      <c r="LTX21" s="156"/>
+      <c r="LTY21" s="156"/>
+      <c r="LTZ21" s="156"/>
+      <c r="LUA21" s="156"/>
+      <c r="LUB21" s="156"/>
+      <c r="LUC21" s="156"/>
+      <c r="LUD21" s="156"/>
+      <c r="LUE21" s="156"/>
+      <c r="LUF21" s="156"/>
+      <c r="LUG21" s="156"/>
+      <c r="LUH21" s="156"/>
+      <c r="LUI21" s="156"/>
+      <c r="LUJ21" s="156"/>
+      <c r="LUK21" s="156"/>
+      <c r="LUL21" s="156"/>
+      <c r="LUM21" s="156"/>
+      <c r="LUN21" s="156"/>
+      <c r="LUO21" s="156"/>
+      <c r="LUP21" s="156"/>
+      <c r="LUQ21" s="156"/>
+      <c r="LUR21" s="156"/>
+      <c r="LUS21" s="156"/>
+      <c r="LUT21" s="156"/>
+      <c r="LUU21" s="156"/>
+      <c r="LUV21" s="156"/>
+      <c r="LUW21" s="156"/>
+      <c r="LUX21" s="156"/>
+      <c r="LUY21" s="156"/>
+      <c r="LUZ21" s="156"/>
+      <c r="LVA21" s="156"/>
+      <c r="LVB21" s="156"/>
+      <c r="LVC21" s="156"/>
+      <c r="LVD21" s="156"/>
+      <c r="LVE21" s="156"/>
+      <c r="LVF21" s="156"/>
+      <c r="LVG21" s="156"/>
+      <c r="LVH21" s="156"/>
+      <c r="LVI21" s="156"/>
+      <c r="LVJ21" s="156"/>
+      <c r="LVK21" s="156"/>
+      <c r="LVL21" s="156"/>
+      <c r="LVM21" s="156"/>
+      <c r="LVN21" s="156"/>
+      <c r="LVO21" s="156"/>
+      <c r="LVP21" s="156"/>
+      <c r="LVQ21" s="156"/>
+      <c r="LVR21" s="156"/>
+      <c r="LVS21" s="156"/>
+      <c r="LVT21" s="156"/>
+      <c r="LVU21" s="156"/>
+      <c r="LVV21" s="156"/>
+      <c r="LVW21" s="156"/>
+      <c r="LVX21" s="156"/>
+      <c r="LVY21" s="156"/>
+      <c r="LVZ21" s="156"/>
+      <c r="LWA21" s="156"/>
+      <c r="LWB21" s="156"/>
+      <c r="LWC21" s="156"/>
+      <c r="LWD21" s="156"/>
+      <c r="LWE21" s="156"/>
+      <c r="LWF21" s="156"/>
+      <c r="LWG21" s="156"/>
+      <c r="LWH21" s="156"/>
+      <c r="LWI21" s="156"/>
+      <c r="LWJ21" s="156"/>
+      <c r="LWK21" s="156"/>
+      <c r="LWL21" s="156"/>
+      <c r="LWM21" s="156"/>
+      <c r="LWN21" s="156"/>
+      <c r="LWO21" s="156"/>
+      <c r="LWP21" s="156"/>
+      <c r="LWQ21" s="156"/>
+      <c r="LWR21" s="156"/>
+      <c r="LWS21" s="156"/>
+      <c r="LWT21" s="156"/>
+      <c r="LWU21" s="156"/>
+      <c r="LWV21" s="156"/>
+      <c r="LWW21" s="156"/>
+      <c r="LWX21" s="156"/>
+      <c r="LWY21" s="156"/>
+      <c r="LWZ21" s="156"/>
+      <c r="LXA21" s="156"/>
+      <c r="LXB21" s="156"/>
+      <c r="LXC21" s="156"/>
+      <c r="LXD21" s="156"/>
+      <c r="LXE21" s="156"/>
+      <c r="LXF21" s="156"/>
+      <c r="LXG21" s="156"/>
+      <c r="LXH21" s="156"/>
+      <c r="LXI21" s="156"/>
+      <c r="LXJ21" s="156"/>
+      <c r="LXK21" s="156"/>
+      <c r="LXL21" s="156"/>
+      <c r="LXM21" s="156"/>
+      <c r="LXN21" s="156"/>
+      <c r="LXO21" s="156"/>
+      <c r="LXP21" s="156"/>
+      <c r="LXQ21" s="156"/>
+      <c r="LXR21" s="156"/>
+      <c r="LXS21" s="156"/>
+      <c r="LXT21" s="156"/>
+      <c r="LXU21" s="156"/>
+      <c r="LXV21" s="156"/>
+      <c r="LXW21" s="156"/>
+      <c r="LXX21" s="156"/>
+      <c r="LXY21" s="156"/>
+      <c r="LXZ21" s="156"/>
+      <c r="LYA21" s="156"/>
+      <c r="LYB21" s="156"/>
+      <c r="LYC21" s="156"/>
+      <c r="LYD21" s="156"/>
+      <c r="LYE21" s="156"/>
+      <c r="LYF21" s="156"/>
+      <c r="LYG21" s="156"/>
+      <c r="LYH21" s="156"/>
+      <c r="LYI21" s="156"/>
+      <c r="LYJ21" s="156"/>
+      <c r="LYK21" s="156"/>
+      <c r="LYL21" s="156"/>
+      <c r="LYM21" s="156"/>
+      <c r="LYN21" s="156"/>
+      <c r="LYO21" s="156"/>
+      <c r="LYP21" s="156"/>
+      <c r="LYQ21" s="156"/>
+      <c r="LYR21" s="156"/>
+      <c r="LYS21" s="156"/>
+      <c r="LYT21" s="156"/>
+      <c r="LYU21" s="156"/>
+      <c r="LYV21" s="156"/>
+      <c r="LYW21" s="156"/>
+      <c r="LYX21" s="156"/>
+      <c r="LYY21" s="156"/>
+      <c r="LYZ21" s="156"/>
+      <c r="LZA21" s="156"/>
+      <c r="LZB21" s="156"/>
+      <c r="LZC21" s="156"/>
+      <c r="LZD21" s="156"/>
+      <c r="LZE21" s="156"/>
+      <c r="LZF21" s="156"/>
+      <c r="LZG21" s="156"/>
+      <c r="LZH21" s="156"/>
+      <c r="LZI21" s="156"/>
+      <c r="LZJ21" s="156"/>
+      <c r="LZK21" s="156"/>
+      <c r="LZL21" s="156"/>
+      <c r="LZM21" s="156"/>
+      <c r="LZN21" s="156"/>
+      <c r="LZO21" s="156"/>
+      <c r="LZP21" s="156"/>
+      <c r="LZQ21" s="156"/>
+      <c r="LZR21" s="156"/>
+      <c r="LZS21" s="156"/>
+      <c r="LZT21" s="156"/>
+      <c r="LZU21" s="156"/>
+      <c r="LZV21" s="156"/>
+      <c r="LZW21" s="156"/>
+      <c r="LZX21" s="156"/>
+      <c r="LZY21" s="156"/>
+      <c r="LZZ21" s="156"/>
+      <c r="MAA21" s="156"/>
+      <c r="MAB21" s="156"/>
+      <c r="MAC21" s="156"/>
+      <c r="MAD21" s="156"/>
+      <c r="MAE21" s="156"/>
+      <c r="MAF21" s="156"/>
+      <c r="MAG21" s="156"/>
+      <c r="MAH21" s="156"/>
+      <c r="MAI21" s="156"/>
+      <c r="MAJ21" s="156"/>
+      <c r="MAK21" s="156"/>
+      <c r="MAL21" s="156"/>
+      <c r="MAM21" s="156"/>
+      <c r="MAN21" s="156"/>
+      <c r="MAO21" s="156"/>
+      <c r="MAP21" s="156"/>
+      <c r="MAQ21" s="156"/>
+      <c r="MAR21" s="156"/>
+      <c r="MAS21" s="156"/>
+      <c r="MAT21" s="156"/>
+      <c r="MAU21" s="156"/>
+      <c r="MAV21" s="156"/>
+      <c r="MAW21" s="156"/>
+      <c r="MAX21" s="156"/>
+      <c r="MAY21" s="156"/>
+      <c r="MAZ21" s="156"/>
+      <c r="MBA21" s="156"/>
+      <c r="MBB21" s="156"/>
+      <c r="MBC21" s="156"/>
+      <c r="MBD21" s="156"/>
+      <c r="MBE21" s="156"/>
+      <c r="MBF21" s="156"/>
+      <c r="MBG21" s="156"/>
+      <c r="MBH21" s="156"/>
+      <c r="MBI21" s="156"/>
+      <c r="MBJ21" s="156"/>
+      <c r="MBK21" s="156"/>
+      <c r="MBL21" s="156"/>
+      <c r="MBM21" s="156"/>
+      <c r="MBN21" s="156"/>
+      <c r="MBO21" s="156"/>
+      <c r="MBP21" s="156"/>
+      <c r="MBQ21" s="156"/>
+      <c r="MBR21" s="156"/>
+      <c r="MBS21" s="156"/>
+      <c r="MBT21" s="156"/>
+      <c r="MBU21" s="156"/>
+      <c r="MBV21" s="156"/>
+      <c r="MBW21" s="156"/>
+      <c r="MBX21" s="156"/>
+      <c r="MBY21" s="156"/>
+      <c r="MBZ21" s="156"/>
+      <c r="MCA21" s="156"/>
+      <c r="MCB21" s="156"/>
+      <c r="MCC21" s="156"/>
+      <c r="MCD21" s="156"/>
+      <c r="MCE21" s="156"/>
+      <c r="MCF21" s="156"/>
+      <c r="MCG21" s="156"/>
+      <c r="MCH21" s="156"/>
+      <c r="MCI21" s="156"/>
+      <c r="MCJ21" s="156"/>
+      <c r="MCK21" s="156"/>
+      <c r="MCL21" s="156"/>
+      <c r="MCM21" s="156"/>
+      <c r="MCN21" s="156"/>
+      <c r="MCO21" s="156"/>
+      <c r="MCP21" s="156"/>
+      <c r="MCQ21" s="156"/>
+      <c r="MCR21" s="156"/>
+      <c r="MCS21" s="156"/>
+      <c r="MCT21" s="156"/>
+      <c r="MCU21" s="156"/>
+      <c r="MCV21" s="156"/>
+      <c r="MCW21" s="156"/>
+      <c r="MCX21" s="156"/>
+      <c r="MCY21" s="156"/>
+      <c r="MCZ21" s="156"/>
+      <c r="MDA21" s="156"/>
+      <c r="MDB21" s="156"/>
+      <c r="MDC21" s="156"/>
+      <c r="MDD21" s="156"/>
+      <c r="MDE21" s="156"/>
+      <c r="MDF21" s="156"/>
+      <c r="MDG21" s="156"/>
+      <c r="MDH21" s="156"/>
+      <c r="MDI21" s="156"/>
+      <c r="MDJ21" s="156"/>
+      <c r="MDK21" s="156"/>
+      <c r="MDL21" s="156"/>
+      <c r="MDM21" s="156"/>
+      <c r="MDN21" s="156"/>
+      <c r="MDO21" s="156"/>
+      <c r="MDP21" s="156"/>
+      <c r="MDQ21" s="156"/>
+      <c r="MDR21" s="156"/>
+      <c r="MDS21" s="156"/>
+      <c r="MDT21" s="156"/>
+      <c r="MDU21" s="156"/>
+      <c r="MDV21" s="156"/>
+      <c r="MDW21" s="156"/>
+      <c r="MDX21" s="156"/>
+      <c r="MDY21" s="156"/>
+      <c r="MDZ21" s="156"/>
+      <c r="MEA21" s="156"/>
+      <c r="MEB21" s="156"/>
+      <c r="MEC21" s="156"/>
+      <c r="MED21" s="156"/>
+      <c r="MEE21" s="156"/>
+      <c r="MEF21" s="156"/>
+      <c r="MEG21" s="156"/>
+      <c r="MEH21" s="156"/>
+      <c r="MEI21" s="156"/>
+      <c r="MEJ21" s="156"/>
+      <c r="MEK21" s="156"/>
+      <c r="MEL21" s="156"/>
+      <c r="MEM21" s="156"/>
+      <c r="MEN21" s="156"/>
+      <c r="MEO21" s="156"/>
+      <c r="MEP21" s="156"/>
+      <c r="MEQ21" s="156"/>
+      <c r="MER21" s="156"/>
+      <c r="MES21" s="156"/>
+      <c r="MET21" s="156"/>
+      <c r="MEU21" s="156"/>
+      <c r="MEV21" s="156"/>
+      <c r="MEW21" s="156"/>
+      <c r="MEX21" s="156"/>
+      <c r="MEY21" s="156"/>
+      <c r="MEZ21" s="156"/>
+      <c r="MFA21" s="156"/>
+      <c r="MFB21" s="156"/>
+      <c r="MFC21" s="156"/>
+      <c r="MFD21" s="156"/>
+      <c r="MFE21" s="156"/>
+      <c r="MFF21" s="156"/>
+      <c r="MFG21" s="156"/>
+      <c r="MFH21" s="156"/>
+      <c r="MFI21" s="156"/>
+      <c r="MFJ21" s="156"/>
+      <c r="MFK21" s="156"/>
+      <c r="MFL21" s="156"/>
+      <c r="MFM21" s="156"/>
+      <c r="MFN21" s="156"/>
+      <c r="MFO21" s="156"/>
+      <c r="MFP21" s="156"/>
+      <c r="MFQ21" s="156"/>
+      <c r="MFR21" s="156"/>
+      <c r="MFS21" s="156"/>
+      <c r="MFT21" s="156"/>
+      <c r="MFU21" s="156"/>
+      <c r="MFV21" s="156"/>
+      <c r="MFW21" s="156"/>
+      <c r="MFX21" s="156"/>
+      <c r="MFY21" s="156"/>
+      <c r="MFZ21" s="156"/>
+      <c r="MGA21" s="156"/>
+      <c r="MGB21" s="156"/>
+      <c r="MGC21" s="156"/>
+      <c r="MGD21" s="156"/>
+      <c r="MGE21" s="156"/>
+      <c r="MGF21" s="156"/>
+      <c r="MGG21" s="156"/>
+      <c r="MGH21" s="156"/>
+      <c r="MGI21" s="156"/>
+      <c r="MGJ21" s="156"/>
+      <c r="MGK21" s="156"/>
+      <c r="MGL21" s="156"/>
+      <c r="MGM21" s="156"/>
+      <c r="MGN21" s="156"/>
+      <c r="MGO21" s="156"/>
+      <c r="MGP21" s="156"/>
+      <c r="MGQ21" s="156"/>
+      <c r="MGR21" s="156"/>
+      <c r="MGS21" s="156"/>
+      <c r="MGT21" s="156"/>
+      <c r="MGU21" s="156"/>
+      <c r="MGV21" s="156"/>
+      <c r="MGW21" s="156"/>
+      <c r="MGX21" s="156"/>
+      <c r="MGY21" s="156"/>
+      <c r="MGZ21" s="156"/>
+      <c r="MHA21" s="156"/>
+      <c r="MHB21" s="156"/>
+      <c r="MHC21" s="156"/>
+      <c r="MHD21" s="156"/>
+      <c r="MHE21" s="156"/>
+      <c r="MHF21" s="156"/>
+      <c r="MHG21" s="156"/>
+      <c r="MHH21" s="156"/>
+      <c r="MHI21" s="156"/>
+      <c r="MHJ21" s="156"/>
+      <c r="MHK21" s="156"/>
+      <c r="MHL21" s="156"/>
+      <c r="MHM21" s="156"/>
+      <c r="MHN21" s="156"/>
+      <c r="MHO21" s="156"/>
+      <c r="MHP21" s="156"/>
+      <c r="MHQ21" s="156"/>
+      <c r="MHR21" s="156"/>
+      <c r="MHS21" s="156"/>
+      <c r="MHT21" s="156"/>
+      <c r="MHU21" s="156"/>
+      <c r="MHV21" s="156"/>
+      <c r="MHW21" s="156"/>
+      <c r="MHX21" s="156"/>
+      <c r="MHY21" s="156"/>
+      <c r="MHZ21" s="156"/>
+      <c r="MIA21" s="156"/>
+      <c r="MIB21" s="156"/>
+      <c r="MIC21" s="156"/>
+      <c r="MID21" s="156"/>
+      <c r="MIE21" s="156"/>
+      <c r="MIF21" s="156"/>
+      <c r="MIG21" s="156"/>
+      <c r="MIH21" s="156"/>
+      <c r="MII21" s="156"/>
+      <c r="MIJ21" s="156"/>
+      <c r="MIK21" s="156"/>
+      <c r="MIL21" s="156"/>
+      <c r="MIM21" s="156"/>
+      <c r="MIN21" s="156"/>
+      <c r="MIO21" s="156"/>
+      <c r="MIP21" s="156"/>
+      <c r="MIQ21" s="156"/>
+      <c r="MIR21" s="156"/>
+      <c r="MIS21" s="156"/>
+      <c r="MIT21" s="156"/>
+      <c r="MIU21" s="156"/>
+      <c r="MIV21" s="156"/>
+      <c r="MIW21" s="156"/>
+      <c r="MIX21" s="156"/>
+      <c r="MIY21" s="156"/>
+      <c r="MIZ21" s="156"/>
+      <c r="MJA21" s="156"/>
+      <c r="MJB21" s="156"/>
+      <c r="MJC21" s="156"/>
+      <c r="MJD21" s="156"/>
+      <c r="MJE21" s="156"/>
+      <c r="MJF21" s="156"/>
+      <c r="MJG21" s="156"/>
+      <c r="MJH21" s="156"/>
+      <c r="MJI21" s="156"/>
+      <c r="MJJ21" s="156"/>
+      <c r="MJK21" s="156"/>
+      <c r="MJL21" s="156"/>
+      <c r="MJM21" s="156"/>
+      <c r="MJN21" s="156"/>
+      <c r="MJO21" s="156"/>
+      <c r="MJP21" s="156"/>
+      <c r="MJQ21" s="156"/>
+      <c r="MJR21" s="156"/>
+      <c r="MJS21" s="156"/>
+      <c r="MJT21" s="156"/>
+      <c r="MJU21" s="156"/>
+      <c r="MJV21" s="156"/>
+      <c r="MJW21" s="156"/>
+      <c r="MJX21" s="156"/>
+      <c r="MJY21" s="156"/>
+      <c r="MJZ21" s="156"/>
+      <c r="MKA21" s="156"/>
+      <c r="MKB21" s="156"/>
+      <c r="MKC21" s="156"/>
+      <c r="MKD21" s="156"/>
+      <c r="MKE21" s="156"/>
+      <c r="MKF21" s="156"/>
+      <c r="MKG21" s="156"/>
+      <c r="MKH21" s="156"/>
+      <c r="MKI21" s="156"/>
+      <c r="MKJ21" s="156"/>
+      <c r="MKK21" s="156"/>
+      <c r="MKL21" s="156"/>
+      <c r="MKM21" s="156"/>
+      <c r="MKN21" s="156"/>
+      <c r="MKO21" s="156"/>
+      <c r="MKP21" s="156"/>
+      <c r="MKQ21" s="156"/>
+      <c r="MKR21" s="156"/>
+      <c r="MKS21" s="156"/>
+      <c r="MKT21" s="156"/>
+      <c r="MKU21" s="156"/>
+      <c r="MKV21" s="156"/>
+      <c r="MKW21" s="156"/>
+      <c r="MKX21" s="156"/>
+      <c r="MKY21" s="156"/>
+      <c r="MKZ21" s="156"/>
+      <c r="MLA21" s="156"/>
+      <c r="MLB21" s="156"/>
+      <c r="MLC21" s="156"/>
+      <c r="MLD21" s="156"/>
+      <c r="MLE21" s="156"/>
+      <c r="MLF21" s="156"/>
+      <c r="MLG21" s="156"/>
+      <c r="MLH21" s="156"/>
+      <c r="MLI21" s="156"/>
+      <c r="MLJ21" s="156"/>
+      <c r="MLK21" s="156"/>
+      <c r="MLL21" s="156"/>
+      <c r="MLM21" s="156"/>
+      <c r="MLN21" s="156"/>
+      <c r="MLO21" s="156"/>
+      <c r="MLP21" s="156"/>
+      <c r="MLQ21" s="156"/>
+      <c r="MLR21" s="156"/>
+      <c r="MLS21" s="156"/>
+      <c r="MLT21" s="156"/>
+      <c r="MLU21" s="156"/>
+      <c r="MLV21" s="156"/>
+      <c r="MLW21" s="156"/>
+      <c r="MLX21" s="156"/>
+      <c r="MLY21" s="156"/>
+      <c r="MLZ21" s="156"/>
+      <c r="MMA21" s="156"/>
+      <c r="MMB21" s="156"/>
+      <c r="MMC21" s="156"/>
+      <c r="MMD21" s="156"/>
+      <c r="MME21" s="156"/>
+      <c r="MMF21" s="156"/>
+      <c r="MMG21" s="156"/>
+      <c r="MMH21" s="156"/>
+      <c r="MMI21" s="156"/>
+      <c r="MMJ21" s="156"/>
+      <c r="MMK21" s="156"/>
+      <c r="MML21" s="156"/>
+      <c r="MMM21" s="156"/>
+      <c r="MMN21" s="156"/>
+      <c r="MMO21" s="156"/>
+      <c r="MMP21" s="156"/>
+      <c r="MMQ21" s="156"/>
+      <c r="MMR21" s="156"/>
+      <c r="MMS21" s="156"/>
+      <c r="MMT21" s="156"/>
+      <c r="MMU21" s="156"/>
+      <c r="MMV21" s="156"/>
+      <c r="MMW21" s="156"/>
+      <c r="MMX21" s="156"/>
+      <c r="MMY21" s="156"/>
+      <c r="MMZ21" s="156"/>
+      <c r="MNA21" s="156"/>
+      <c r="MNB21" s="156"/>
+      <c r="MNC21" s="156"/>
+      <c r="MND21" s="156"/>
+      <c r="MNE21" s="156"/>
+      <c r="MNF21" s="156"/>
+      <c r="MNG21" s="156"/>
+      <c r="MNH21" s="156"/>
+      <c r="MNI21" s="156"/>
+      <c r="MNJ21" s="156"/>
+      <c r="MNK21" s="156"/>
+      <c r="MNL21" s="156"/>
+      <c r="MNM21" s="156"/>
+      <c r="MNN21" s="156"/>
+      <c r="MNO21" s="156"/>
+      <c r="MNP21" s="156"/>
+      <c r="MNQ21" s="156"/>
+      <c r="MNR21" s="156"/>
+      <c r="MNS21" s="156"/>
+      <c r="MNT21" s="156"/>
+      <c r="MNU21" s="156"/>
+      <c r="MNV21" s="156"/>
+      <c r="MNW21" s="156"/>
+      <c r="MNX21" s="156"/>
+      <c r="MNY21" s="156"/>
+      <c r="MNZ21" s="156"/>
+      <c r="MOA21" s="156"/>
+      <c r="MOB21" s="156"/>
+      <c r="MOC21" s="156"/>
+      <c r="MOD21" s="156"/>
+      <c r="MOE21" s="156"/>
+      <c r="MOF21" s="156"/>
+      <c r="MOG21" s="156"/>
+      <c r="MOH21" s="156"/>
+      <c r="MOI21" s="156"/>
+      <c r="MOJ21" s="156"/>
+      <c r="MOK21" s="156"/>
+      <c r="MOL21" s="156"/>
+      <c r="MOM21" s="156"/>
+      <c r="MON21" s="156"/>
+      <c r="MOO21" s="156"/>
+      <c r="MOP21" s="156"/>
+      <c r="MOQ21" s="156"/>
+      <c r="MOR21" s="156"/>
+      <c r="MOS21" s="156"/>
+      <c r="MOT21" s="156"/>
+      <c r="MOU21" s="156"/>
+      <c r="MOV21" s="156"/>
+      <c r="MOW21" s="156"/>
+      <c r="MOX21" s="156"/>
+      <c r="MOY21" s="156"/>
+      <c r="MOZ21" s="156"/>
+      <c r="MPA21" s="156"/>
+      <c r="MPB21" s="156"/>
+      <c r="MPC21" s="156"/>
+      <c r="MPD21" s="156"/>
+      <c r="MPE21" s="156"/>
+      <c r="MPF21" s="156"/>
+      <c r="MPG21" s="156"/>
+      <c r="MPH21" s="156"/>
+      <c r="MPI21" s="156"/>
+      <c r="MPJ21" s="156"/>
+      <c r="MPK21" s="156"/>
+      <c r="MPL21" s="156"/>
+      <c r="MPM21" s="156"/>
+      <c r="MPN21" s="156"/>
+      <c r="MPO21" s="156"/>
+      <c r="MPP21" s="156"/>
+      <c r="MPQ21" s="156"/>
+      <c r="MPR21" s="156"/>
+      <c r="MPS21" s="156"/>
+      <c r="MPT21" s="156"/>
+      <c r="MPU21" s="156"/>
+      <c r="MPV21" s="156"/>
+      <c r="MPW21" s="156"/>
+      <c r="MPX21" s="156"/>
+      <c r="MPY21" s="156"/>
+      <c r="MPZ21" s="156"/>
+      <c r="MQA21" s="156"/>
+      <c r="MQB21" s="156"/>
+      <c r="MQC21" s="156"/>
+      <c r="MQD21" s="156"/>
+      <c r="MQE21" s="156"/>
+      <c r="MQF21" s="156"/>
+      <c r="MQG21" s="156"/>
+      <c r="MQH21" s="156"/>
+      <c r="MQI21" s="156"/>
+      <c r="MQJ21" s="156"/>
+      <c r="MQK21" s="156"/>
+      <c r="MQL21" s="156"/>
+      <c r="MQM21" s="156"/>
+      <c r="MQN21" s="156"/>
+      <c r="MQO21" s="156"/>
+      <c r="MQP21" s="156"/>
+      <c r="MQQ21" s="156"/>
+      <c r="MQR21" s="156"/>
+      <c r="MQS21" s="156"/>
+      <c r="MQT21" s="156"/>
+      <c r="MQU21" s="156"/>
+      <c r="MQV21" s="156"/>
+      <c r="MQW21" s="156"/>
+      <c r="MQX21" s="156"/>
+      <c r="MQY21" s="156"/>
+      <c r="MQZ21" s="156"/>
+      <c r="MRA21" s="156"/>
+      <c r="MRB21" s="156"/>
+      <c r="MRC21" s="156"/>
+      <c r="MRD21" s="156"/>
+      <c r="MRE21" s="156"/>
+      <c r="MRF21" s="156"/>
+      <c r="MRG21" s="156"/>
+      <c r="MRH21" s="156"/>
+      <c r="MRI21" s="156"/>
+      <c r="MRJ21" s="156"/>
+      <c r="MRK21" s="156"/>
+      <c r="MRL21" s="156"/>
+      <c r="MRM21" s="156"/>
+      <c r="MRN21" s="156"/>
+      <c r="MRO21" s="156"/>
+      <c r="MRP21" s="156"/>
+      <c r="MRQ21" s="156"/>
+      <c r="MRR21" s="156"/>
+      <c r="MRS21" s="156"/>
+      <c r="MRT21" s="156"/>
+      <c r="MRU21" s="156"/>
+      <c r="MRV21" s="156"/>
+      <c r="MRW21" s="156"/>
+      <c r="MRX21" s="156"/>
+      <c r="MRY21" s="156"/>
+      <c r="MRZ21" s="156"/>
+      <c r="MSA21" s="156"/>
+      <c r="MSB21" s="156"/>
+      <c r="MSC21" s="156"/>
+      <c r="MSD21" s="156"/>
+      <c r="MSE21" s="156"/>
+      <c r="MSF21" s="156"/>
+      <c r="MSG21" s="156"/>
+      <c r="MSH21" s="156"/>
+      <c r="MSI21" s="156"/>
+      <c r="MSJ21" s="156"/>
+      <c r="MSK21" s="156"/>
+      <c r="MSL21" s="156"/>
+      <c r="MSM21" s="156"/>
+      <c r="MSN21" s="156"/>
+      <c r="MSO21" s="156"/>
+      <c r="MSP21" s="156"/>
+      <c r="MSQ21" s="156"/>
+      <c r="MSR21" s="156"/>
+      <c r="MSS21" s="156"/>
+      <c r="MST21" s="156"/>
+      <c r="MSU21" s="156"/>
+      <c r="MSV21" s="156"/>
+      <c r="MSW21" s="156"/>
+      <c r="MSX21" s="156"/>
+      <c r="MSY21" s="156"/>
+      <c r="MSZ21" s="156"/>
+      <c r="MTA21" s="156"/>
+      <c r="MTB21" s="156"/>
+      <c r="MTC21" s="156"/>
+      <c r="MTD21" s="156"/>
+      <c r="MTE21" s="156"/>
+      <c r="MTF21" s="156"/>
+      <c r="MTG21" s="156"/>
+      <c r="MTH21" s="156"/>
+      <c r="MTI21" s="156"/>
+      <c r="MTJ21" s="156"/>
+      <c r="MTK21" s="156"/>
+      <c r="MTL21" s="156"/>
+      <c r="MTM21" s="156"/>
+      <c r="MTN21" s="156"/>
+      <c r="MTO21" s="156"/>
+      <c r="MTP21" s="156"/>
+      <c r="MTQ21" s="156"/>
+      <c r="MTR21" s="156"/>
+      <c r="MTS21" s="156"/>
+      <c r="MTT21" s="156"/>
+      <c r="MTU21" s="156"/>
+      <c r="MTV21" s="156"/>
+      <c r="MTW21" s="156"/>
+      <c r="MTX21" s="156"/>
+      <c r="MTY21" s="156"/>
+      <c r="MTZ21" s="156"/>
+      <c r="MUA21" s="156"/>
+      <c r="MUB21" s="156"/>
+      <c r="MUC21" s="156"/>
+      <c r="MUD21" s="156"/>
+      <c r="MUE21" s="156"/>
+      <c r="MUF21" s="156"/>
+      <c r="MUG21" s="156"/>
+      <c r="MUH21" s="156"/>
+      <c r="MUI21" s="156"/>
+      <c r="MUJ21" s="156"/>
+      <c r="MUK21" s="156"/>
+      <c r="MUL21" s="156"/>
+      <c r="MUM21" s="156"/>
+      <c r="MUN21" s="156"/>
+      <c r="MUO21" s="156"/>
+      <c r="MUP21" s="156"/>
+      <c r="MUQ21" s="156"/>
+      <c r="MUR21" s="156"/>
+      <c r="MUS21" s="156"/>
+      <c r="MUT21" s="156"/>
+      <c r="MUU21" s="156"/>
+      <c r="MUV21" s="156"/>
+      <c r="MUW21" s="156"/>
+      <c r="MUX21" s="156"/>
+      <c r="MUY21" s="156"/>
+      <c r="MUZ21" s="156"/>
+      <c r="MVA21" s="156"/>
+      <c r="MVB21" s="156"/>
+      <c r="MVC21" s="156"/>
+      <c r="MVD21" s="156"/>
+      <c r="MVE21" s="156"/>
+      <c r="MVF21" s="156"/>
+      <c r="MVG21" s="156"/>
+      <c r="MVH21" s="156"/>
+      <c r="MVI21" s="156"/>
+      <c r="MVJ21" s="156"/>
+      <c r="MVK21" s="156"/>
+      <c r="MVL21" s="156"/>
+      <c r="MVM21" s="156"/>
+      <c r="MVN21" s="156"/>
+      <c r="MVO21" s="156"/>
+      <c r="MVP21" s="156"/>
+      <c r="MVQ21" s="156"/>
+      <c r="MVR21" s="156"/>
+      <c r="MVS21" s="156"/>
+      <c r="MVT21" s="156"/>
+      <c r="MVU21" s="156"/>
+      <c r="MVV21" s="156"/>
+      <c r="MVW21" s="156"/>
+      <c r="MVX21" s="156"/>
+      <c r="MVY21" s="156"/>
+      <c r="MVZ21" s="156"/>
+      <c r="MWA21" s="156"/>
+      <c r="MWB21" s="156"/>
+      <c r="MWC21" s="156"/>
+      <c r="MWD21" s="156"/>
+      <c r="MWE21" s="156"/>
+      <c r="MWF21" s="156"/>
+      <c r="MWG21" s="156"/>
+      <c r="MWH21" s="156"/>
+      <c r="MWI21" s="156"/>
+      <c r="MWJ21" s="156"/>
+      <c r="MWK21" s="156"/>
+      <c r="MWL21" s="156"/>
+      <c r="MWM21" s="156"/>
+      <c r="MWN21" s="156"/>
+      <c r="MWO21" s="156"/>
+      <c r="MWP21" s="156"/>
+      <c r="MWQ21" s="156"/>
+      <c r="MWR21" s="156"/>
+      <c r="MWS21" s="156"/>
+      <c r="MWT21" s="156"/>
+      <c r="MWU21" s="156"/>
+      <c r="MWV21" s="156"/>
+      <c r="MWW21" s="156"/>
+      <c r="MWX21" s="156"/>
+      <c r="MWY21" s="156"/>
+      <c r="MWZ21" s="156"/>
+      <c r="MXA21" s="156"/>
+      <c r="MXB21" s="156"/>
+      <c r="MXC21" s="156"/>
+      <c r="MXD21" s="156"/>
+      <c r="MXE21" s="156"/>
+      <c r="MXF21" s="156"/>
+      <c r="MXG21" s="156"/>
+      <c r="MXH21" s="156"/>
+      <c r="MXI21" s="156"/>
+      <c r="MXJ21" s="156"/>
+      <c r="MXK21" s="156"/>
+      <c r="MXL21" s="156"/>
+      <c r="MXM21" s="156"/>
+      <c r="MXN21" s="156"/>
+      <c r="MXO21" s="156"/>
+      <c r="MXP21" s="156"/>
+      <c r="MXQ21" s="156"/>
+      <c r="MXR21" s="156"/>
+      <c r="MXS21" s="156"/>
+      <c r="MXT21" s="156"/>
+      <c r="MXU21" s="156"/>
+      <c r="MXV21" s="156"/>
+      <c r="MXW21" s="156"/>
+      <c r="MXX21" s="156"/>
+      <c r="MXY21" s="156"/>
+      <c r="MXZ21" s="156"/>
+      <c r="MYA21" s="156"/>
+      <c r="MYB21" s="156"/>
+      <c r="MYC21" s="156"/>
+      <c r="MYD21" s="156"/>
+      <c r="MYE21" s="156"/>
+      <c r="MYF21" s="156"/>
+      <c r="MYG21" s="156"/>
+      <c r="MYH21" s="156"/>
+      <c r="MYI21" s="156"/>
+      <c r="MYJ21" s="156"/>
+      <c r="MYK21" s="156"/>
+      <c r="MYL21" s="156"/>
+      <c r="MYM21" s="156"/>
+      <c r="MYN21" s="156"/>
+      <c r="MYO21" s="156"/>
+      <c r="MYP21" s="156"/>
+      <c r="MYQ21" s="156"/>
+      <c r="MYR21" s="156"/>
+      <c r="MYS21" s="156"/>
+      <c r="MYT21" s="156"/>
+      <c r="MYU21" s="156"/>
+      <c r="MYV21" s="156"/>
+      <c r="MYW21" s="156"/>
+      <c r="MYX21" s="156"/>
+      <c r="MYY21" s="156"/>
+      <c r="MYZ21" s="156"/>
+      <c r="MZA21" s="156"/>
+      <c r="MZB21" s="156"/>
+      <c r="MZC21" s="156"/>
+      <c r="MZD21" s="156"/>
+      <c r="MZE21" s="156"/>
+      <c r="MZF21" s="156"/>
+      <c r="MZG21" s="156"/>
+      <c r="MZH21" s="156"/>
+      <c r="MZI21" s="156"/>
+      <c r="MZJ21" s="156"/>
+      <c r="MZK21" s="156"/>
+      <c r="MZL21" s="156"/>
+      <c r="MZM21" s="156"/>
+      <c r="MZN21" s="156"/>
+      <c r="MZO21" s="156"/>
+      <c r="MZP21" s="156"/>
+      <c r="MZQ21" s="156"/>
+      <c r="MZR21" s="156"/>
+      <c r="MZS21" s="156"/>
+      <c r="MZT21" s="156"/>
+      <c r="MZU21" s="156"/>
+      <c r="MZV21" s="156"/>
+      <c r="MZW21" s="156"/>
+      <c r="MZX21" s="156"/>
+      <c r="MZY21" s="156"/>
+      <c r="MZZ21" s="156"/>
+      <c r="NAA21" s="156"/>
+      <c r="NAB21" s="156"/>
+      <c r="NAC21" s="156"/>
+      <c r="NAD21" s="156"/>
+      <c r="NAE21" s="156"/>
+      <c r="NAF21" s="156"/>
+      <c r="NAG21" s="156"/>
+      <c r="NAH21" s="156"/>
+      <c r="NAI21" s="156"/>
+      <c r="NAJ21" s="156"/>
+      <c r="NAK21" s="156"/>
+      <c r="NAL21" s="156"/>
+      <c r="NAM21" s="156"/>
+      <c r="NAN21" s="156"/>
+      <c r="NAO21" s="156"/>
+      <c r="NAP21" s="156"/>
+      <c r="NAQ21" s="156"/>
+      <c r="NAR21" s="156"/>
+      <c r="NAS21" s="156"/>
+      <c r="NAT21" s="156"/>
+      <c r="NAU21" s="156"/>
+      <c r="NAV21" s="156"/>
+      <c r="NAW21" s="156"/>
+      <c r="NAX21" s="156"/>
+      <c r="NAY21" s="156"/>
+      <c r="NAZ21" s="156"/>
+      <c r="NBA21" s="156"/>
+      <c r="NBB21" s="156"/>
+      <c r="NBC21" s="156"/>
+      <c r="NBD21" s="156"/>
+      <c r="NBE21" s="156"/>
+      <c r="NBF21" s="156"/>
+      <c r="NBG21" s="156"/>
+      <c r="NBH21" s="156"/>
+      <c r="NBI21" s="156"/>
+      <c r="NBJ21" s="156"/>
+      <c r="NBK21" s="156"/>
+      <c r="NBL21" s="156"/>
+      <c r="NBM21" s="156"/>
+      <c r="NBN21" s="156"/>
+      <c r="NBO21" s="156"/>
+      <c r="NBP21" s="156"/>
+      <c r="NBQ21" s="156"/>
+      <c r="NBR21" s="156"/>
+      <c r="NBS21" s="156"/>
+      <c r="NBT21" s="156"/>
+      <c r="NBU21" s="156"/>
+      <c r="NBV21" s="156"/>
+      <c r="NBW21" s="156"/>
+      <c r="NBX21" s="156"/>
+      <c r="NBY21" s="156"/>
+      <c r="NBZ21" s="156"/>
+      <c r="NCA21" s="156"/>
+      <c r="NCB21" s="156"/>
+      <c r="NCC21" s="156"/>
+      <c r="NCD21" s="156"/>
+      <c r="NCE21" s="156"/>
+      <c r="NCF21" s="156"/>
+      <c r="NCG21" s="156"/>
+      <c r="NCH21" s="156"/>
+      <c r="NCI21" s="156"/>
+      <c r="NCJ21" s="156"/>
+      <c r="NCK21" s="156"/>
+      <c r="NCL21" s="156"/>
+      <c r="NCM21" s="156"/>
+      <c r="NCN21" s="156"/>
+      <c r="NCO21" s="156"/>
+      <c r="NCP21" s="156"/>
+      <c r="NCQ21" s="156"/>
+      <c r="NCR21" s="156"/>
+      <c r="NCS21" s="156"/>
+      <c r="NCT21" s="156"/>
+      <c r="NCU21" s="156"/>
+      <c r="NCV21" s="156"/>
+      <c r="NCW21" s="156"/>
+      <c r="NCX21" s="156"/>
+      <c r="NCY21" s="156"/>
+      <c r="NCZ21" s="156"/>
+      <c r="NDA21" s="156"/>
+      <c r="NDB21" s="156"/>
+      <c r="NDC21" s="156"/>
+      <c r="NDD21" s="156"/>
+      <c r="NDE21" s="156"/>
+      <c r="NDF21" s="156"/>
+      <c r="NDG21" s="156"/>
+      <c r="NDH21" s="156"/>
+      <c r="NDI21" s="156"/>
+      <c r="NDJ21" s="156"/>
+      <c r="NDK21" s="156"/>
+      <c r="NDL21" s="156"/>
+      <c r="NDM21" s="156"/>
+      <c r="NDN21" s="156"/>
+      <c r="NDO21" s="156"/>
+      <c r="NDP21" s="156"/>
+      <c r="NDQ21" s="156"/>
+      <c r="NDR21" s="156"/>
+      <c r="NDS21" s="156"/>
+      <c r="NDT21" s="156"/>
+      <c r="NDU21" s="156"/>
+      <c r="NDV21" s="156"/>
+      <c r="NDW21" s="156"/>
+      <c r="NDX21" s="156"/>
+      <c r="NDY21" s="156"/>
+      <c r="NDZ21" s="156"/>
+      <c r="NEA21" s="156"/>
+      <c r="NEB21" s="156"/>
+      <c r="NEC21" s="156"/>
+      <c r="NED21" s="156"/>
+      <c r="NEE21" s="156"/>
+      <c r="NEF21" s="156"/>
+      <c r="NEG21" s="156"/>
+      <c r="NEH21" s="156"/>
+      <c r="NEI21" s="156"/>
+      <c r="NEJ21" s="156"/>
+      <c r="NEK21" s="156"/>
+      <c r="NEL21" s="156"/>
+      <c r="NEM21" s="156"/>
+      <c r="NEN21" s="156"/>
+      <c r="NEO21" s="156"/>
+      <c r="NEP21" s="156"/>
+      <c r="NEQ21" s="156"/>
+      <c r="NER21" s="156"/>
+      <c r="NES21" s="156"/>
+      <c r="NET21" s="156"/>
+      <c r="NEU21" s="156"/>
+      <c r="NEV21" s="156"/>
+      <c r="NEW21" s="156"/>
+      <c r="NEX21" s="156"/>
+      <c r="NEY21" s="156"/>
+      <c r="NEZ21" s="156"/>
+      <c r="NFA21" s="156"/>
+      <c r="NFB21" s="156"/>
+      <c r="NFC21" s="156"/>
+      <c r="NFD21" s="156"/>
+      <c r="NFE21" s="156"/>
+      <c r="NFF21" s="156"/>
+      <c r="NFG21" s="156"/>
+      <c r="NFH21" s="156"/>
+      <c r="NFI21" s="156"/>
+      <c r="NFJ21" s="156"/>
+      <c r="NFK21" s="156"/>
+      <c r="NFL21" s="156"/>
+      <c r="NFM21" s="156"/>
+      <c r="NFN21" s="156"/>
+      <c r="NFO21" s="156"/>
+      <c r="NFP21" s="156"/>
+      <c r="NFQ21" s="156"/>
+      <c r="NFR21" s="156"/>
+      <c r="NFS21" s="156"/>
+      <c r="NFT21" s="156"/>
+      <c r="NFU21" s="156"/>
+      <c r="NFV21" s="156"/>
+      <c r="NFW21" s="156"/>
+      <c r="NFX21" s="156"/>
+      <c r="NFY21" s="156"/>
+      <c r="NFZ21" s="156"/>
+      <c r="NGA21" s="156"/>
+      <c r="NGB21" s="156"/>
+      <c r="NGC21" s="156"/>
+      <c r="NGD21" s="156"/>
+      <c r="NGE21" s="156"/>
+      <c r="NGF21" s="156"/>
+      <c r="NGG21" s="156"/>
+      <c r="NGH21" s="156"/>
+      <c r="NGI21" s="156"/>
+      <c r="NGJ21" s="156"/>
+      <c r="NGK21" s="156"/>
+      <c r="NGL21" s="156"/>
+      <c r="NGM21" s="156"/>
+      <c r="NGN21" s="156"/>
+      <c r="NGO21" s="156"/>
+      <c r="NGP21" s="156"/>
+      <c r="NGQ21" s="156"/>
+      <c r="NGR21" s="156"/>
+      <c r="NGS21" s="156"/>
+      <c r="NGT21" s="156"/>
+      <c r="NGU21" s="156"/>
+      <c r="NGV21" s="156"/>
+      <c r="NGW21" s="156"/>
+      <c r="NGX21" s="156"/>
+      <c r="NGY21" s="156"/>
+      <c r="NGZ21" s="156"/>
+      <c r="NHA21" s="156"/>
+      <c r="NHB21" s="156"/>
+      <c r="NHC21" s="156"/>
+      <c r="NHD21" s="156"/>
+      <c r="NHE21" s="156"/>
+      <c r="NHF21" s="156"/>
+      <c r="NHG21" s="156"/>
+      <c r="NHH21" s="156"/>
+      <c r="NHI21" s="156"/>
+      <c r="NHJ21" s="156"/>
+      <c r="NHK21" s="156"/>
+      <c r="NHL21" s="156"/>
+      <c r="NHM21" s="156"/>
+      <c r="NHN21" s="156"/>
+      <c r="NHO21" s="156"/>
+      <c r="NHP21" s="156"/>
+      <c r="NHQ21" s="156"/>
+      <c r="NHR21" s="156"/>
+      <c r="NHS21" s="156"/>
+      <c r="NHT21" s="156"/>
+      <c r="NHU21" s="156"/>
+      <c r="NHV21" s="156"/>
+      <c r="NHW21" s="156"/>
+      <c r="NHX21" s="156"/>
+      <c r="NHY21" s="156"/>
+      <c r="NHZ21" s="156"/>
+      <c r="NIA21" s="156"/>
+      <c r="NIB21" s="156"/>
+      <c r="NIC21" s="156"/>
+      <c r="NID21" s="156"/>
+      <c r="NIE21" s="156"/>
+      <c r="NIF21" s="156"/>
+      <c r="NIG21" s="156"/>
+      <c r="NIH21" s="156"/>
+      <c r="NII21" s="156"/>
+      <c r="NIJ21" s="156"/>
+      <c r="NIK21" s="156"/>
+      <c r="NIL21" s="156"/>
+      <c r="NIM21" s="156"/>
+      <c r="NIN21" s="156"/>
+      <c r="NIO21" s="156"/>
+      <c r="NIP21" s="156"/>
+      <c r="NIQ21" s="156"/>
+      <c r="NIR21" s="156"/>
+      <c r="NIS21" s="156"/>
+      <c r="NIT21" s="156"/>
+      <c r="NIU21" s="156"/>
+      <c r="NIV21" s="156"/>
+      <c r="NIW21" s="156"/>
+      <c r="NIX21" s="156"/>
+      <c r="NIY21" s="156"/>
+      <c r="NIZ21" s="156"/>
+      <c r="NJA21" s="156"/>
+      <c r="NJB21" s="156"/>
+      <c r="NJC21" s="156"/>
+      <c r="NJD21" s="156"/>
+      <c r="NJE21" s="156"/>
+      <c r="NJF21" s="156"/>
+      <c r="NJG21" s="156"/>
+      <c r="NJH21" s="156"/>
+      <c r="NJI21" s="156"/>
+      <c r="NJJ21" s="156"/>
+      <c r="NJK21" s="156"/>
+      <c r="NJL21" s="156"/>
+      <c r="NJM21" s="156"/>
+      <c r="NJN21" s="156"/>
+      <c r="NJO21" s="156"/>
+      <c r="NJP21" s="156"/>
+      <c r="NJQ21" s="156"/>
+      <c r="NJR21" s="156"/>
+      <c r="NJS21" s="156"/>
+      <c r="NJT21" s="156"/>
+      <c r="NJU21" s="156"/>
+      <c r="NJV21" s="156"/>
+      <c r="NJW21" s="156"/>
+      <c r="NJX21" s="156"/>
+      <c r="NJY21" s="156"/>
+      <c r="NJZ21" s="156"/>
+      <c r="NKA21" s="156"/>
+      <c r="NKB21" s="156"/>
+      <c r="NKC21" s="156"/>
+      <c r="NKD21" s="156"/>
+      <c r="NKE21" s="156"/>
+      <c r="NKF21" s="156"/>
+      <c r="NKG21" s="156"/>
+      <c r="NKH21" s="156"/>
+      <c r="NKI21" s="156"/>
+      <c r="NKJ21" s="156"/>
+      <c r="NKK21" s="156"/>
+      <c r="NKL21" s="156"/>
+      <c r="NKM21" s="156"/>
+      <c r="NKN21" s="156"/>
+      <c r="NKO21" s="156"/>
+      <c r="NKP21" s="156"/>
+      <c r="NKQ21" s="156"/>
+      <c r="NKR21" s="156"/>
+      <c r="NKS21" s="156"/>
+      <c r="NKT21" s="156"/>
+      <c r="NKU21" s="156"/>
+      <c r="NKV21" s="156"/>
+      <c r="NKW21" s="156"/>
+      <c r="NKX21" s="156"/>
+      <c r="NKY21" s="156"/>
+      <c r="NKZ21" s="156"/>
+      <c r="NLA21" s="156"/>
+      <c r="NLB21" s="156"/>
+      <c r="NLC21" s="156"/>
+      <c r="NLD21" s="156"/>
+      <c r="NLE21" s="156"/>
+      <c r="NLF21" s="156"/>
+      <c r="NLG21" s="156"/>
+      <c r="NLH21" s="156"/>
+      <c r="NLI21" s="156"/>
+      <c r="NLJ21" s="156"/>
+      <c r="NLK21" s="156"/>
+      <c r="NLL21" s="156"/>
+      <c r="NLM21" s="156"/>
+      <c r="NLN21" s="156"/>
+      <c r="NLO21" s="156"/>
+      <c r="NLP21" s="156"/>
+      <c r="NLQ21" s="156"/>
+      <c r="NLR21" s="156"/>
+      <c r="NLS21" s="156"/>
+      <c r="NLT21" s="156"/>
+      <c r="NLU21" s="156"/>
+      <c r="NLV21" s="156"/>
+      <c r="NLW21" s="156"/>
+      <c r="NLX21" s="156"/>
+      <c r="NLY21" s="156"/>
+      <c r="NLZ21" s="156"/>
+      <c r="NMA21" s="156"/>
+      <c r="NMB21" s="156"/>
+      <c r="NMC21" s="156"/>
+      <c r="NMD21" s="156"/>
+      <c r="NME21" s="156"/>
+      <c r="NMF21" s="156"/>
+      <c r="NMG21" s="156"/>
+      <c r="NMH21" s="156"/>
+      <c r="NMI21" s="156"/>
+      <c r="NMJ21" s="156"/>
+      <c r="NMK21" s="156"/>
+      <c r="NML21" s="156"/>
+      <c r="NMM21" s="156"/>
+      <c r="NMN21" s="156"/>
+      <c r="NMO21" s="156"/>
+      <c r="NMP21" s="156"/>
+      <c r="NMQ21" s="156"/>
+      <c r="NMR21" s="156"/>
+      <c r="NMS21" s="156"/>
+      <c r="NMT21" s="156"/>
+      <c r="NMU21" s="156"/>
+      <c r="NMV21" s="156"/>
+      <c r="NMW21" s="156"/>
+      <c r="NMX21" s="156"/>
+      <c r="NMY21" s="156"/>
+      <c r="NMZ21" s="156"/>
+      <c r="NNA21" s="156"/>
+      <c r="NNB21" s="156"/>
+      <c r="NNC21" s="156"/>
+      <c r="NND21" s="156"/>
+      <c r="NNE21" s="156"/>
+      <c r="NNF21" s="156"/>
+      <c r="NNG21" s="156"/>
+      <c r="NNH21" s="156"/>
+      <c r="NNI21" s="156"/>
+      <c r="NNJ21" s="156"/>
+      <c r="NNK21" s="156"/>
+      <c r="NNL21" s="156"/>
+      <c r="NNM21" s="156"/>
+      <c r="NNN21" s="156"/>
+      <c r="NNO21" s="156"/>
+      <c r="NNP21" s="156"/>
+      <c r="NNQ21" s="156"/>
+      <c r="NNR21" s="156"/>
+      <c r="NNS21" s="156"/>
+      <c r="NNT21" s="156"/>
+      <c r="NNU21" s="156"/>
+      <c r="NNV21" s="156"/>
+      <c r="NNW21" s="156"/>
+      <c r="NNX21" s="156"/>
+      <c r="NNY21" s="156"/>
+      <c r="NNZ21" s="156"/>
+      <c r="NOA21" s="156"/>
+      <c r="NOB21" s="156"/>
+      <c r="NOC21" s="156"/>
+      <c r="NOD21" s="156"/>
+      <c r="NOE21" s="156"/>
+      <c r="NOF21" s="156"/>
+      <c r="NOG21" s="156"/>
+      <c r="NOH21" s="156"/>
+      <c r="NOI21" s="156"/>
+      <c r="NOJ21" s="156"/>
+      <c r="NOK21" s="156"/>
+      <c r="NOL21" s="156"/>
+      <c r="NOM21" s="156"/>
+      <c r="NON21" s="156"/>
+      <c r="NOO21" s="156"/>
+      <c r="NOP21" s="156"/>
+      <c r="NOQ21" s="156"/>
+      <c r="NOR21" s="156"/>
+      <c r="NOS21" s="156"/>
+      <c r="NOT21" s="156"/>
+      <c r="NOU21" s="156"/>
+      <c r="NOV21" s="156"/>
+      <c r="NOW21" s="156"/>
+      <c r="NOX21" s="156"/>
+      <c r="NOY21" s="156"/>
+      <c r="NOZ21" s="156"/>
+      <c r="NPA21" s="156"/>
+      <c r="NPB21" s="156"/>
+      <c r="NPC21" s="156"/>
+      <c r="NPD21" s="156"/>
+      <c r="NPE21" s="156"/>
+      <c r="NPF21" s="156"/>
+      <c r="NPG21" s="156"/>
+      <c r="NPH21" s="156"/>
+      <c r="NPI21" s="156"/>
+      <c r="NPJ21" s="156"/>
+      <c r="NPK21" s="156"/>
+      <c r="NPL21" s="156"/>
+      <c r="NPM21" s="156"/>
+      <c r="NPN21" s="156"/>
+      <c r="NPO21" s="156"/>
+      <c r="NPP21" s="156"/>
+      <c r="NPQ21" s="156"/>
+      <c r="NPR21" s="156"/>
+      <c r="NPS21" s="156"/>
+      <c r="NPT21" s="156"/>
+      <c r="NPU21" s="156"/>
+      <c r="NPV21" s="156"/>
+      <c r="NPW21" s="156"/>
+      <c r="NPX21" s="156"/>
+      <c r="NPY21" s="156"/>
+      <c r="NPZ21" s="156"/>
+      <c r="NQA21" s="156"/>
+      <c r="NQB21" s="156"/>
+      <c r="NQC21" s="156"/>
+      <c r="NQD21" s="156"/>
+      <c r="NQE21" s="156"/>
+      <c r="NQF21" s="156"/>
+      <c r="NQG21" s="156"/>
+      <c r="NQH21" s="156"/>
+      <c r="NQI21" s="156"/>
+      <c r="NQJ21" s="156"/>
+      <c r="NQK21" s="156"/>
+      <c r="NQL21" s="156"/>
+      <c r="NQM21" s="156"/>
+      <c r="NQN21" s="156"/>
+      <c r="NQO21" s="156"/>
+      <c r="NQP21" s="156"/>
+      <c r="NQQ21" s="156"/>
+      <c r="NQR21" s="156"/>
+      <c r="NQS21" s="156"/>
+      <c r="NQT21" s="156"/>
+      <c r="NQU21" s="156"/>
+      <c r="NQV21" s="156"/>
+      <c r="NQW21" s="156"/>
+      <c r="NQX21" s="156"/>
+      <c r="NQY21" s="156"/>
+      <c r="NQZ21" s="156"/>
+      <c r="NRA21" s="156"/>
+      <c r="NRB21" s="156"/>
+      <c r="NRC21" s="156"/>
+      <c r="NRD21" s="156"/>
+      <c r="NRE21" s="156"/>
+      <c r="NRF21" s="156"/>
+      <c r="NRG21" s="156"/>
+      <c r="NRH21" s="156"/>
+      <c r="NRI21" s="156"/>
+      <c r="NRJ21" s="156"/>
+      <c r="NRK21" s="156"/>
+      <c r="NRL21" s="156"/>
+      <c r="NRM21" s="156"/>
+      <c r="NRN21" s="156"/>
+      <c r="NRO21" s="156"/>
+      <c r="NRP21" s="156"/>
+      <c r="NRQ21" s="156"/>
+      <c r="NRR21" s="156"/>
+      <c r="NRS21" s="156"/>
+      <c r="NRT21" s="156"/>
+      <c r="NRU21" s="156"/>
+      <c r="NRV21" s="156"/>
+      <c r="NRW21" s="156"/>
+      <c r="NRX21" s="156"/>
+      <c r="NRY21" s="156"/>
+      <c r="NRZ21" s="156"/>
+      <c r="NSA21" s="156"/>
+      <c r="NSB21" s="156"/>
+      <c r="NSC21" s="156"/>
+      <c r="NSD21" s="156"/>
+      <c r="NSE21" s="156"/>
+      <c r="NSF21" s="156"/>
+      <c r="NSG21" s="156"/>
+      <c r="NSH21" s="156"/>
+      <c r="NSI21" s="156"/>
+      <c r="NSJ21" s="156"/>
+      <c r="NSK21" s="156"/>
+      <c r="NSL21" s="156"/>
+      <c r="NSM21" s="156"/>
+      <c r="NSN21" s="156"/>
+      <c r="NSO21" s="156"/>
+      <c r="NSP21" s="156"/>
+      <c r="NSQ21" s="156"/>
+      <c r="NSR21" s="156"/>
+      <c r="NSS21" s="156"/>
+      <c r="NST21" s="156"/>
+      <c r="NSU21" s="156"/>
+      <c r="NSV21" s="156"/>
+      <c r="NSW21" s="156"/>
+      <c r="NSX21" s="156"/>
+      <c r="NSY21" s="156"/>
+      <c r="NSZ21" s="156"/>
+      <c r="NTA21" s="156"/>
+      <c r="NTB21" s="156"/>
+      <c r="NTC21" s="156"/>
+      <c r="NTD21" s="156"/>
+      <c r="NTE21" s="156"/>
+      <c r="NTF21" s="156"/>
+      <c r="NTG21" s="156"/>
+      <c r="NTH21" s="156"/>
+      <c r="NTI21" s="156"/>
+      <c r="NTJ21" s="156"/>
+      <c r="NTK21" s="156"/>
+      <c r="NTL21" s="156"/>
+      <c r="NTM21" s="156"/>
+      <c r="NTN21" s="156"/>
+      <c r="NTO21" s="156"/>
+      <c r="NTP21" s="156"/>
+      <c r="NTQ21" s="156"/>
+      <c r="NTR21" s="156"/>
+      <c r="NTS21" s="156"/>
+      <c r="NTT21" s="156"/>
+      <c r="NTU21" s="156"/>
+      <c r="NTV21" s="156"/>
+      <c r="NTW21" s="156"/>
+      <c r="NTX21" s="156"/>
+      <c r="NTY21" s="156"/>
+      <c r="NTZ21" s="156"/>
+      <c r="NUA21" s="156"/>
+      <c r="NUB21" s="156"/>
+      <c r="NUC21" s="156"/>
+      <c r="NUD21" s="156"/>
+      <c r="NUE21" s="156"/>
+      <c r="NUF21" s="156"/>
+      <c r="NUG21" s="156"/>
+      <c r="NUH21" s="156"/>
+      <c r="NUI21" s="156"/>
+      <c r="NUJ21" s="156"/>
+      <c r="NUK21" s="156"/>
+      <c r="NUL21" s="156"/>
+      <c r="NUM21" s="156"/>
+      <c r="NUN21" s="156"/>
+      <c r="NUO21" s="156"/>
+      <c r="NUP21" s="156"/>
+      <c r="NUQ21" s="156"/>
+      <c r="NUR21" s="156"/>
+      <c r="NUS21" s="156"/>
+      <c r="NUT21" s="156"/>
+      <c r="NUU21" s="156"/>
+      <c r="NUV21" s="156"/>
+      <c r="NUW21" s="156"/>
+      <c r="NUX21" s="156"/>
+      <c r="NUY21" s="156"/>
+      <c r="NUZ21" s="156"/>
+      <c r="NVA21" s="156"/>
+      <c r="NVB21" s="156"/>
+      <c r="NVC21" s="156"/>
+      <c r="NVD21" s="156"/>
+      <c r="NVE21" s="156"/>
+      <c r="NVF21" s="156"/>
+      <c r="NVG21" s="156"/>
+      <c r="NVH21" s="156"/>
+      <c r="NVI21" s="156"/>
+      <c r="NVJ21" s="156"/>
+      <c r="NVK21" s="156"/>
+      <c r="NVL21" s="156"/>
+      <c r="NVM21" s="156"/>
+      <c r="NVN21" s="156"/>
+      <c r="NVO21" s="156"/>
+      <c r="NVP21" s="156"/>
+      <c r="NVQ21" s="156"/>
+      <c r="NVR21" s="156"/>
+      <c r="NVS21" s="156"/>
+      <c r="NVT21" s="156"/>
+      <c r="NVU21" s="156"/>
+      <c r="NVV21" s="156"/>
+      <c r="NVW21" s="156"/>
+      <c r="NVX21" s="156"/>
+      <c r="NVY21" s="156"/>
+      <c r="NVZ21" s="156"/>
+      <c r="NWA21" s="156"/>
+      <c r="NWB21" s="156"/>
+      <c r="NWC21" s="156"/>
+      <c r="NWD21" s="156"/>
+      <c r="NWE21" s="156"/>
+      <c r="NWF21" s="156"/>
+      <c r="NWG21" s="156"/>
+      <c r="NWH21" s="156"/>
+      <c r="NWI21" s="156"/>
+      <c r="NWJ21" s="156"/>
+      <c r="NWK21" s="156"/>
+      <c r="NWL21" s="156"/>
+      <c r="NWM21" s="156"/>
+      <c r="NWN21" s="156"/>
+      <c r="NWO21" s="156"/>
+      <c r="NWP21" s="156"/>
+      <c r="NWQ21" s="156"/>
+      <c r="NWR21" s="156"/>
+      <c r="NWS21" s="156"/>
+      <c r="NWT21" s="156"/>
+      <c r="NWU21" s="156"/>
+      <c r="NWV21" s="156"/>
+      <c r="NWW21" s="156"/>
+      <c r="NWX21" s="156"/>
+      <c r="NWY21" s="156"/>
+      <c r="NWZ21" s="156"/>
+      <c r="NXA21" s="156"/>
+      <c r="NXB21" s="156"/>
+      <c r="NXC21" s="156"/>
+      <c r="NXD21" s="156"/>
+      <c r="NXE21" s="156"/>
+      <c r="NXF21" s="156"/>
+      <c r="NXG21" s="156"/>
+      <c r="NXH21" s="156"/>
+      <c r="NXI21" s="156"/>
+      <c r="NXJ21" s="156"/>
+      <c r="NXK21" s="156"/>
+      <c r="NXL21" s="156"/>
+      <c r="NXM21" s="156"/>
+      <c r="NXN21" s="156"/>
+      <c r="NXO21" s="156"/>
+      <c r="NXP21" s="156"/>
+      <c r="NXQ21" s="156"/>
+      <c r="NXR21" s="156"/>
+      <c r="NXS21" s="156"/>
+      <c r="NXT21" s="156"/>
+      <c r="NXU21" s="156"/>
+      <c r="NXV21" s="156"/>
+      <c r="NXW21" s="156"/>
+      <c r="NXX21" s="156"/>
+      <c r="NXY21" s="156"/>
+      <c r="NXZ21" s="156"/>
+      <c r="NYA21" s="156"/>
+      <c r="NYB21" s="156"/>
+      <c r="NYC21" s="156"/>
+      <c r="NYD21" s="156"/>
+      <c r="NYE21" s="156"/>
+      <c r="NYF21" s="156"/>
+      <c r="NYG21" s="156"/>
+      <c r="NYH21" s="156"/>
+      <c r="NYI21" s="156"/>
+      <c r="NYJ21" s="156"/>
+      <c r="NYK21" s="156"/>
+      <c r="NYL21" s="156"/>
+      <c r="NYM21" s="156"/>
+      <c r="NYN21" s="156"/>
+      <c r="NYO21" s="156"/>
+      <c r="NYP21" s="156"/>
+      <c r="NYQ21" s="156"/>
+      <c r="NYR21" s="156"/>
+      <c r="NYS21" s="156"/>
+      <c r="NYT21" s="156"/>
+      <c r="NYU21" s="156"/>
+      <c r="NYV21" s="156"/>
+      <c r="NYW21" s="156"/>
+      <c r="NYX21" s="156"/>
+      <c r="NYY21" s="156"/>
+      <c r="NYZ21" s="156"/>
+      <c r="NZA21" s="156"/>
+      <c r="NZB21" s="156"/>
+      <c r="NZC21" s="156"/>
+      <c r="NZD21" s="156"/>
+      <c r="NZE21" s="156"/>
+      <c r="NZF21" s="156"/>
+      <c r="NZG21" s="156"/>
+      <c r="NZH21" s="156"/>
+      <c r="NZI21" s="156"/>
+      <c r="NZJ21" s="156"/>
+      <c r="NZK21" s="156"/>
+      <c r="NZL21" s="156"/>
+      <c r="NZM21" s="156"/>
+      <c r="NZN21" s="156"/>
+      <c r="NZO21" s="156"/>
+      <c r="NZP21" s="156"/>
+      <c r="NZQ21" s="156"/>
+      <c r="NZR21" s="156"/>
+      <c r="NZS21" s="156"/>
+      <c r="NZT21" s="156"/>
+      <c r="NZU21" s="156"/>
+      <c r="NZV21" s="156"/>
+      <c r="NZW21" s="156"/>
+      <c r="NZX21" s="156"/>
+      <c r="NZY21" s="156"/>
+      <c r="NZZ21" s="156"/>
+      <c r="OAA21" s="156"/>
+      <c r="OAB21" s="156"/>
+      <c r="OAC21" s="156"/>
+      <c r="OAD21" s="156"/>
+      <c r="OAE21" s="156"/>
+      <c r="OAF21" s="156"/>
+      <c r="OAG21" s="156"/>
+      <c r="OAH21" s="156"/>
+      <c r="OAI21" s="156"/>
+      <c r="OAJ21" s="156"/>
+      <c r="OAK21" s="156"/>
+      <c r="OAL21" s="156"/>
+      <c r="OAM21" s="156"/>
+      <c r="OAN21" s="156"/>
+      <c r="OAO21" s="156"/>
+      <c r="OAP21" s="156"/>
+      <c r="OAQ21" s="156"/>
+      <c r="OAR21" s="156"/>
+      <c r="OAS21" s="156"/>
+      <c r="OAT21" s="156"/>
+      <c r="OAU21" s="156"/>
+      <c r="OAV21" s="156"/>
+      <c r="OAW21" s="156"/>
+      <c r="OAX21" s="156"/>
+      <c r="OAY21" s="156"/>
+      <c r="OAZ21" s="156"/>
+      <c r="OBA21" s="156"/>
+      <c r="OBB21" s="156"/>
+      <c r="OBC21" s="156"/>
+      <c r="OBD21" s="156"/>
+      <c r="OBE21" s="156"/>
+      <c r="OBF21" s="156"/>
+      <c r="OBG21" s="156"/>
+      <c r="OBH21" s="156"/>
+      <c r="OBI21" s="156"/>
+      <c r="OBJ21" s="156"/>
+      <c r="OBK21" s="156"/>
+      <c r="OBL21" s="156"/>
+      <c r="OBM21" s="156"/>
+      <c r="OBN21" s="156"/>
+      <c r="OBO21" s="156"/>
+      <c r="OBP21" s="156"/>
+      <c r="OBQ21" s="156"/>
+      <c r="OBR21" s="156"/>
+      <c r="OBS21" s="156"/>
+      <c r="OBT21" s="156"/>
+      <c r="OBU21" s="156"/>
+      <c r="OBV21" s="156"/>
+      <c r="OBW21" s="156"/>
+      <c r="OBX21" s="156"/>
+      <c r="OBY21" s="156"/>
+      <c r="OBZ21" s="156"/>
+      <c r="OCA21" s="156"/>
+      <c r="OCB21" s="156"/>
+      <c r="OCC21" s="156"/>
+      <c r="OCD21" s="156"/>
+      <c r="OCE21" s="156"/>
+      <c r="OCF21" s="156"/>
+      <c r="OCG21" s="156"/>
+      <c r="OCH21" s="156"/>
+      <c r="OCI21" s="156"/>
+      <c r="OCJ21" s="156"/>
+      <c r="OCK21" s="156"/>
+      <c r="OCL21" s="156"/>
+      <c r="OCM21" s="156"/>
+      <c r="OCN21" s="156"/>
+      <c r="OCO21" s="156"/>
+      <c r="OCP21" s="156"/>
+      <c r="OCQ21" s="156"/>
+      <c r="OCR21" s="156"/>
+      <c r="OCS21" s="156"/>
+      <c r="OCT21" s="156"/>
+      <c r="OCU21" s="156"/>
+      <c r="OCV21" s="156"/>
+      <c r="OCW21" s="156"/>
+      <c r="OCX21" s="156"/>
+      <c r="OCY21" s="156"/>
+      <c r="OCZ21" s="156"/>
+      <c r="ODA21" s="156"/>
+      <c r="ODB21" s="156"/>
+      <c r="ODC21" s="156"/>
+      <c r="ODD21" s="156"/>
+      <c r="ODE21" s="156"/>
+      <c r="ODF21" s="156"/>
+      <c r="ODG21" s="156"/>
+      <c r="ODH21" s="156"/>
+      <c r="ODI21" s="156"/>
+      <c r="ODJ21" s="156"/>
+      <c r="ODK21" s="156"/>
+      <c r="ODL21" s="156"/>
+      <c r="ODM21" s="156"/>
+      <c r="ODN21" s="156"/>
+      <c r="ODO21" s="156"/>
+      <c r="ODP21" s="156"/>
+      <c r="ODQ21" s="156"/>
+      <c r="ODR21" s="156"/>
+      <c r="ODS21" s="156"/>
+      <c r="ODT21" s="156"/>
+      <c r="ODU21" s="156"/>
+      <c r="ODV21" s="156"/>
+      <c r="ODW21" s="156"/>
+      <c r="ODX21" s="156"/>
+      <c r="ODY21" s="156"/>
+      <c r="ODZ21" s="156"/>
+      <c r="OEA21" s="156"/>
+      <c r="OEB21" s="156"/>
+      <c r="OEC21" s="156"/>
+      <c r="OED21" s="156"/>
+      <c r="OEE21" s="156"/>
+      <c r="OEF21" s="156"/>
+      <c r="OEG21" s="156"/>
+      <c r="OEH21" s="156"/>
+      <c r="OEI21" s="156"/>
+      <c r="OEJ21" s="156"/>
+      <c r="OEK21" s="156"/>
+      <c r="OEL21" s="156"/>
+      <c r="OEM21" s="156"/>
+      <c r="OEN21" s="156"/>
+      <c r="OEO21" s="156"/>
+      <c r="OEP21" s="156"/>
+      <c r="OEQ21" s="156"/>
+      <c r="OER21" s="156"/>
+      <c r="OES21" s="156"/>
+      <c r="OET21" s="156"/>
+      <c r="OEU21" s="156"/>
+      <c r="OEV21" s="156"/>
+      <c r="OEW21" s="156"/>
+      <c r="OEX21" s="156"/>
+      <c r="OEY21" s="156"/>
+      <c r="OEZ21" s="156"/>
+      <c r="OFA21" s="156"/>
+      <c r="OFB21" s="156"/>
+      <c r="OFC21" s="156"/>
+      <c r="OFD21" s="156"/>
+      <c r="OFE21" s="156"/>
+      <c r="OFF21" s="156"/>
+      <c r="OFG21" s="156"/>
+      <c r="OFH21" s="156"/>
+      <c r="OFI21" s="156"/>
+      <c r="OFJ21" s="156"/>
+      <c r="OFK21" s="156"/>
+      <c r="OFL21" s="156"/>
+      <c r="OFM21" s="156"/>
+      <c r="OFN21" s="156"/>
+      <c r="OFO21" s="156"/>
+      <c r="OFP21" s="156"/>
+      <c r="OFQ21" s="156"/>
+      <c r="OFR21" s="156"/>
+      <c r="OFS21" s="156"/>
+      <c r="OFT21" s="156"/>
+      <c r="OFU21" s="156"/>
+      <c r="OFV21" s="156"/>
+      <c r="OFW21" s="156"/>
+      <c r="OFX21" s="156"/>
+      <c r="OFY21" s="156"/>
+      <c r="OFZ21" s="156"/>
+      <c r="OGA21" s="156"/>
+      <c r="OGB21" s="156"/>
+      <c r="OGC21" s="156"/>
+      <c r="OGD21" s="156"/>
+      <c r="OGE21" s="156"/>
+      <c r="OGF21" s="156"/>
+      <c r="OGG21" s="156"/>
+      <c r="OGH21" s="156"/>
+      <c r="OGI21" s="156"/>
+      <c r="OGJ21" s="156"/>
+      <c r="OGK21" s="156"/>
+      <c r="OGL21" s="156"/>
+      <c r="OGM21" s="156"/>
+      <c r="OGN21" s="156"/>
+      <c r="OGO21" s="156"/>
+      <c r="OGP21" s="156"/>
+      <c r="OGQ21" s="156"/>
+      <c r="OGR21" s="156"/>
+      <c r="OGS21" s="156"/>
+      <c r="OGT21" s="156"/>
+      <c r="OGU21" s="156"/>
+      <c r="OGV21" s="156"/>
+      <c r="OGW21" s="156"/>
+      <c r="OGX21" s="156"/>
+      <c r="OGY21" s="156"/>
+      <c r="OGZ21" s="156"/>
+      <c r="OHA21" s="156"/>
+      <c r="OHB21" s="156"/>
+      <c r="OHC21" s="156"/>
+      <c r="OHD21" s="156"/>
+      <c r="OHE21" s="156"/>
+      <c r="OHF21" s="156"/>
+      <c r="OHG21" s="156"/>
+      <c r="OHH21" s="156"/>
+      <c r="OHI21" s="156"/>
+      <c r="OHJ21" s="156"/>
+      <c r="OHK21" s="156"/>
+      <c r="OHL21" s="156"/>
+      <c r="OHM21" s="156"/>
+      <c r="OHN21" s="156"/>
+      <c r="OHO21" s="156"/>
+      <c r="OHP21" s="156"/>
+      <c r="OHQ21" s="156"/>
+      <c r="OHR21" s="156"/>
+      <c r="OHS21" s="156"/>
+      <c r="OHT21" s="156"/>
+      <c r="OHU21" s="156"/>
+      <c r="OHV21" s="156"/>
+      <c r="OHW21" s="156"/>
+      <c r="OHX21" s="156"/>
+      <c r="OHY21" s="156"/>
+      <c r="OHZ21" s="156"/>
+      <c r="OIA21" s="156"/>
+      <c r="OIB21" s="156"/>
+      <c r="OIC21" s="156"/>
+      <c r="OID21" s="156"/>
+      <c r="OIE21" s="156"/>
+      <c r="OIF21" s="156"/>
+      <c r="OIG21" s="156"/>
+      <c r="OIH21" s="156"/>
+      <c r="OII21" s="156"/>
+      <c r="OIJ21" s="156"/>
+      <c r="OIK21" s="156"/>
+      <c r="OIL21" s="156"/>
+      <c r="OIM21" s="156"/>
+      <c r="OIN21" s="156"/>
+      <c r="OIO21" s="156"/>
+      <c r="OIP21" s="156"/>
+      <c r="OIQ21" s="156"/>
+      <c r="OIR21" s="156"/>
+      <c r="OIS21" s="156"/>
+      <c r="OIT21" s="156"/>
+      <c r="OIU21" s="156"/>
+      <c r="OIV21" s="156"/>
+      <c r="OIW21" s="156"/>
+      <c r="OIX21" s="156"/>
+      <c r="OIY21" s="156"/>
+      <c r="OIZ21" s="156"/>
+      <c r="OJA21" s="156"/>
+      <c r="OJB21" s="156"/>
+      <c r="OJC21" s="156"/>
+      <c r="OJD21" s="156"/>
+      <c r="OJE21" s="156"/>
+      <c r="OJF21" s="156"/>
+      <c r="OJG21" s="156"/>
+      <c r="OJH21" s="156"/>
+      <c r="OJI21" s="156"/>
+      <c r="OJJ21" s="156"/>
+      <c r="OJK21" s="156"/>
+      <c r="OJL21" s="156"/>
+      <c r="OJM21" s="156"/>
+      <c r="OJN21" s="156"/>
+      <c r="OJO21" s="156"/>
+      <c r="OJP21" s="156"/>
+      <c r="OJQ21" s="156"/>
+      <c r="OJR21" s="156"/>
+      <c r="OJS21" s="156"/>
+      <c r="OJT21" s="156"/>
+      <c r="OJU21" s="156"/>
+      <c r="OJV21" s="156"/>
+      <c r="OJW21" s="156"/>
+      <c r="OJX21" s="156"/>
+      <c r="OJY21" s="156"/>
+      <c r="OJZ21" s="156"/>
+      <c r="OKA21" s="156"/>
+      <c r="OKB21" s="156"/>
+      <c r="OKC21" s="156"/>
+      <c r="OKD21" s="156"/>
+      <c r="OKE21" s="156"/>
+      <c r="OKF21" s="156"/>
+      <c r="OKG21" s="156"/>
+      <c r="OKH21" s="156"/>
+      <c r="OKI21" s="156"/>
+      <c r="OKJ21" s="156"/>
+      <c r="OKK21" s="156"/>
+      <c r="OKL21" s="156"/>
+      <c r="OKM21" s="156"/>
+      <c r="OKN21" s="156"/>
+      <c r="OKO21" s="156"/>
+      <c r="OKP21" s="156"/>
+      <c r="OKQ21" s="156"/>
+      <c r="OKR21" s="156"/>
+      <c r="OKS21" s="156"/>
+      <c r="OKT21" s="156"/>
+      <c r="OKU21" s="156"/>
+      <c r="OKV21" s="156"/>
+      <c r="OKW21" s="156"/>
+      <c r="OKX21" s="156"/>
+      <c r="OKY21" s="156"/>
+      <c r="OKZ21" s="156"/>
+      <c r="OLA21" s="156"/>
+      <c r="OLB21" s="156"/>
+      <c r="OLC21" s="156"/>
+      <c r="OLD21" s="156"/>
+      <c r="OLE21" s="156"/>
+      <c r="OLF21" s="156"/>
+      <c r="OLG21" s="156"/>
+      <c r="OLH21" s="156"/>
+      <c r="OLI21" s="156"/>
+      <c r="OLJ21" s="156"/>
+      <c r="OLK21" s="156"/>
+      <c r="OLL21" s="156"/>
+      <c r="OLM21" s="156"/>
+      <c r="OLN21" s="156"/>
+      <c r="OLO21" s="156"/>
+      <c r="OLP21" s="156"/>
+      <c r="OLQ21" s="156"/>
+      <c r="OLR21" s="156"/>
+      <c r="OLS21" s="156"/>
+      <c r="OLT21" s="156"/>
+      <c r="OLU21" s="156"/>
+      <c r="OLV21" s="156"/>
+      <c r="OLW21" s="156"/>
+      <c r="OLX21" s="156"/>
+      <c r="OLY21" s="156"/>
+      <c r="OLZ21" s="156"/>
+      <c r="OMA21" s="156"/>
+      <c r="OMB21" s="156"/>
+      <c r="OMC21" s="156"/>
+      <c r="OMD21" s="156"/>
+      <c r="OME21" s="156"/>
+      <c r="OMF21" s="156"/>
+      <c r="OMG21" s="156"/>
+      <c r="OMH21" s="156"/>
+      <c r="OMI21" s="156"/>
+      <c r="OMJ21" s="156"/>
+      <c r="OMK21" s="156"/>
+      <c r="OML21" s="156"/>
+      <c r="OMM21" s="156"/>
+      <c r="OMN21" s="156"/>
+      <c r="OMO21" s="156"/>
+      <c r="OMP21" s="156"/>
+      <c r="OMQ21" s="156"/>
+      <c r="OMR21" s="156"/>
+      <c r="OMS21" s="156"/>
+      <c r="OMT21" s="156"/>
+      <c r="OMU21" s="156"/>
+      <c r="OMV21" s="156"/>
+      <c r="OMW21" s="156"/>
+      <c r="OMX21" s="156"/>
+      <c r="OMY21" s="156"/>
+      <c r="OMZ21" s="156"/>
+      <c r="ONA21" s="156"/>
+      <c r="ONB21" s="156"/>
+      <c r="ONC21" s="156"/>
+      <c r="OND21" s="156"/>
+      <c r="ONE21" s="156"/>
+      <c r="ONF21" s="156"/>
+      <c r="ONG21" s="156"/>
+      <c r="ONH21" s="156"/>
+      <c r="ONI21" s="156"/>
+      <c r="ONJ21" s="156"/>
+      <c r="ONK21" s="156"/>
+      <c r="ONL21" s="156"/>
+      <c r="ONM21" s="156"/>
+      <c r="ONN21" s="156"/>
+      <c r="ONO21" s="156"/>
+      <c r="ONP21" s="156"/>
+      <c r="ONQ21" s="156"/>
+      <c r="ONR21" s="156"/>
+      <c r="ONS21" s="156"/>
+      <c r="ONT21" s="156"/>
+      <c r="ONU21" s="156"/>
+      <c r="ONV21" s="156"/>
+      <c r="ONW21" s="156"/>
+      <c r="ONX21" s="156"/>
+      <c r="ONY21" s="156"/>
+      <c r="ONZ21" s="156"/>
+      <c r="OOA21" s="156"/>
+      <c r="OOB21" s="156"/>
+      <c r="OOC21" s="156"/>
+      <c r="OOD21" s="156"/>
+      <c r="OOE21" s="156"/>
+      <c r="OOF21" s="156"/>
+      <c r="OOG21" s="156"/>
+      <c r="OOH21" s="156"/>
+      <c r="OOI21" s="156"/>
+      <c r="OOJ21" s="156"/>
+      <c r="OOK21" s="156"/>
+      <c r="OOL21" s="156"/>
+      <c r="OOM21" s="156"/>
+      <c r="OON21" s="156"/>
+      <c r="OOO21" s="156"/>
+      <c r="OOP21" s="156"/>
+      <c r="OOQ21" s="156"/>
+      <c r="OOR21" s="156"/>
+      <c r="OOS21" s="156"/>
+      <c r="OOT21" s="156"/>
+      <c r="OOU21" s="156"/>
+      <c r="OOV21" s="156"/>
+      <c r="OOW21" s="156"/>
+      <c r="OOX21" s="156"/>
+      <c r="OOY21" s="156"/>
+      <c r="OOZ21" s="156"/>
+      <c r="OPA21" s="156"/>
+      <c r="OPB21" s="156"/>
+      <c r="OPC21" s="156"/>
+      <c r="OPD21" s="156"/>
+      <c r="OPE21" s="156"/>
+      <c r="OPF21" s="156"/>
+      <c r="OPG21" s="156"/>
+      <c r="OPH21" s="156"/>
+      <c r="OPI21" s="156"/>
+      <c r="OPJ21" s="156"/>
+      <c r="OPK21" s="156"/>
+      <c r="OPL21" s="156"/>
+      <c r="OPM21" s="156"/>
+      <c r="OPN21" s="156"/>
+      <c r="OPO21" s="156"/>
+      <c r="OPP21" s="156"/>
+      <c r="OPQ21" s="156"/>
+      <c r="OPR21" s="156"/>
+      <c r="OPS21" s="156"/>
+      <c r="OPT21" s="156"/>
+      <c r="OPU21" s="156"/>
+      <c r="OPV21" s="156"/>
+      <c r="OPW21" s="156"/>
+      <c r="OPX21" s="156"/>
+      <c r="OPY21" s="156"/>
+      <c r="OPZ21" s="156"/>
+      <c r="OQA21" s="156"/>
+      <c r="OQB21" s="156"/>
+      <c r="OQC21" s="156"/>
+      <c r="OQD21" s="156"/>
+      <c r="OQE21" s="156"/>
+      <c r="OQF21" s="156"/>
+      <c r="OQG21" s="156"/>
+      <c r="OQH21" s="156"/>
+      <c r="OQI21" s="156"/>
+      <c r="OQJ21" s="156"/>
+      <c r="OQK21" s="156"/>
+      <c r="OQL21" s="156"/>
+      <c r="OQM21" s="156"/>
+      <c r="OQN21" s="156"/>
+      <c r="OQO21" s="156"/>
+      <c r="OQP21" s="156"/>
+      <c r="OQQ21" s="156"/>
+      <c r="OQR21" s="156"/>
+      <c r="OQS21" s="156"/>
+      <c r="OQT21" s="156"/>
+      <c r="OQU21" s="156"/>
+      <c r="OQV21" s="156"/>
+      <c r="OQW21" s="156"/>
+      <c r="OQX21" s="156"/>
+      <c r="OQY21" s="156"/>
+      <c r="OQZ21" s="156"/>
+      <c r="ORA21" s="156"/>
+      <c r="ORB21" s="156"/>
+      <c r="ORC21" s="156"/>
+      <c r="ORD21" s="156"/>
+      <c r="ORE21" s="156"/>
+      <c r="ORF21" s="156"/>
+      <c r="ORG21" s="156"/>
+      <c r="ORH21" s="156"/>
+      <c r="ORI21" s="156"/>
+      <c r="ORJ21" s="156"/>
+      <c r="ORK21" s="156"/>
+      <c r="ORL21" s="156"/>
+      <c r="ORM21" s="156"/>
+      <c r="ORN21" s="156"/>
+      <c r="ORO21" s="156"/>
+      <c r="ORP21" s="156"/>
+      <c r="ORQ21" s="156"/>
+      <c r="ORR21" s="156"/>
+      <c r="ORS21" s="156"/>
+      <c r="ORT21" s="156"/>
+      <c r="ORU21" s="156"/>
+      <c r="ORV21" s="156"/>
+      <c r="ORW21" s="156"/>
+      <c r="ORX21" s="156"/>
+      <c r="ORY21" s="156"/>
+      <c r="ORZ21" s="156"/>
+      <c r="OSA21" s="156"/>
+      <c r="OSB21" s="156"/>
+      <c r="OSC21" s="156"/>
+      <c r="OSD21" s="156"/>
+      <c r="OSE21" s="156"/>
+      <c r="OSF21" s="156"/>
+      <c r="OSG21" s="156"/>
+      <c r="OSH21" s="156"/>
+      <c r="OSI21" s="156"/>
+      <c r="OSJ21" s="156"/>
+      <c r="OSK21" s="156"/>
+      <c r="OSL21" s="156"/>
+      <c r="OSM21" s="156"/>
+      <c r="OSN21" s="156"/>
+      <c r="OSO21" s="156"/>
+      <c r="OSP21" s="156"/>
+      <c r="OSQ21" s="156"/>
+      <c r="OSR21" s="156"/>
+      <c r="OSS21" s="156"/>
+      <c r="OST21" s="156"/>
+      <c r="OSU21" s="156"/>
+      <c r="OSV21" s="156"/>
+      <c r="OSW21" s="156"/>
+      <c r="OSX21" s="156"/>
+      <c r="OSY21" s="156"/>
+      <c r="OSZ21" s="156"/>
+      <c r="OTA21" s="156"/>
+      <c r="OTB21" s="156"/>
+      <c r="OTC21" s="156"/>
+      <c r="OTD21" s="156"/>
+      <c r="OTE21" s="156"/>
+      <c r="OTF21" s="156"/>
+      <c r="OTG21" s="156"/>
+      <c r="OTH21" s="156"/>
+      <c r="OTI21" s="156"/>
+      <c r="OTJ21" s="156"/>
+      <c r="OTK21" s="156"/>
+      <c r="OTL21" s="156"/>
+      <c r="OTM21" s="156"/>
+      <c r="OTN21" s="156"/>
+      <c r="OTO21" s="156"/>
+      <c r="OTP21" s="156"/>
+      <c r="OTQ21" s="156"/>
+      <c r="OTR21" s="156"/>
+      <c r="OTS21" s="156"/>
+      <c r="OTT21" s="156"/>
+      <c r="OTU21" s="156"/>
+      <c r="OTV21" s="156"/>
+      <c r="OTW21" s="156"/>
+      <c r="OTX21" s="156"/>
+      <c r="OTY21" s="156"/>
+      <c r="OTZ21" s="156"/>
+      <c r="OUA21" s="156"/>
+      <c r="OUB21" s="156"/>
+      <c r="OUC21" s="156"/>
+      <c r="OUD21" s="156"/>
+      <c r="OUE21" s="156"/>
+      <c r="OUF21" s="156"/>
+      <c r="OUG21" s="156"/>
+      <c r="OUH21" s="156"/>
+      <c r="OUI21" s="156"/>
+      <c r="OUJ21" s="156"/>
+      <c r="OUK21" s="156"/>
+      <c r="OUL21" s="156"/>
+      <c r="OUM21" s="156"/>
+      <c r="OUN21" s="156"/>
+      <c r="OUO21" s="156"/>
+      <c r="OUP21" s="156"/>
+      <c r="OUQ21" s="156"/>
+      <c r="OUR21" s="156"/>
+      <c r="OUS21" s="156"/>
+      <c r="OUT21" s="156"/>
+      <c r="OUU21" s="156"/>
+      <c r="OUV21" s="156"/>
+      <c r="OUW21" s="156"/>
+      <c r="OUX21" s="156"/>
+      <c r="OUY21" s="156"/>
+      <c r="OUZ21" s="156"/>
+      <c r="OVA21" s="156"/>
+      <c r="OVB21" s="156"/>
+      <c r="OVC21" s="156"/>
+      <c r="OVD21" s="156"/>
+      <c r="OVE21" s="156"/>
+      <c r="OVF21" s="156"/>
+      <c r="OVG21" s="156"/>
+      <c r="OVH21" s="156"/>
+      <c r="OVI21" s="156"/>
+      <c r="OVJ21" s="156"/>
+      <c r="OVK21" s="156"/>
+      <c r="OVL21" s="156"/>
+      <c r="OVM21" s="156"/>
+      <c r="OVN21" s="156"/>
+      <c r="OVO21" s="156"/>
+      <c r="OVP21" s="156"/>
+      <c r="OVQ21" s="156"/>
+      <c r="OVR21" s="156"/>
+      <c r="OVS21" s="156"/>
+      <c r="OVT21" s="156"/>
+      <c r="OVU21" s="156"/>
+      <c r="OVV21" s="156"/>
+      <c r="OVW21" s="156"/>
+      <c r="OVX21" s="156"/>
+      <c r="OVY21" s="156"/>
+      <c r="OVZ21" s="156"/>
+      <c r="OWA21" s="156"/>
+      <c r="OWB21" s="156"/>
+      <c r="OWC21" s="156"/>
+      <c r="OWD21" s="156"/>
+      <c r="OWE21" s="156"/>
+      <c r="OWF21" s="156"/>
+      <c r="OWG21" s="156"/>
+      <c r="OWH21" s="156"/>
+      <c r="OWI21" s="156"/>
+      <c r="OWJ21" s="156"/>
+      <c r="OWK21" s="156"/>
+      <c r="OWL21" s="156"/>
+      <c r="OWM21" s="156"/>
+      <c r="OWN21" s="156"/>
+      <c r="OWO21" s="156"/>
+      <c r="OWP21" s="156"/>
+      <c r="OWQ21" s="156"/>
+      <c r="OWR21" s="156"/>
+      <c r="OWS21" s="156"/>
+      <c r="OWT21" s="156"/>
+      <c r="OWU21" s="156"/>
+      <c r="OWV21" s="156"/>
+      <c r="OWW21" s="156"/>
+      <c r="OWX21" s="156"/>
+      <c r="OWY21" s="156"/>
+      <c r="OWZ21" s="156"/>
+      <c r="OXA21" s="156"/>
+      <c r="OXB21" s="156"/>
+      <c r="OXC21" s="156"/>
+      <c r="OXD21" s="156"/>
+      <c r="OXE21" s="156"/>
+      <c r="OXF21" s="156"/>
+      <c r="OXG21" s="156"/>
+      <c r="OXH21" s="156"/>
+      <c r="OXI21" s="156"/>
+      <c r="OXJ21" s="156"/>
+      <c r="OXK21" s="156"/>
+      <c r="OXL21" s="156"/>
+      <c r="OXM21" s="156"/>
+      <c r="OXN21" s="156"/>
+      <c r="OXO21" s="156"/>
+      <c r="OXP21" s="156"/>
+      <c r="OXQ21" s="156"/>
+      <c r="OXR21" s="156"/>
+      <c r="OXS21" s="156"/>
+      <c r="OXT21" s="156"/>
+      <c r="OXU21" s="156"/>
+      <c r="OXV21" s="156"/>
+      <c r="OXW21" s="156"/>
+      <c r="OXX21" s="156"/>
+      <c r="OXY21" s="156"/>
+      <c r="OXZ21" s="156"/>
+      <c r="OYA21" s="156"/>
+      <c r="OYB21" s="156"/>
+      <c r="OYC21" s="156"/>
+      <c r="OYD21" s="156"/>
+      <c r="OYE21" s="156"/>
+      <c r="OYF21" s="156"/>
+      <c r="OYG21" s="156"/>
+      <c r="OYH21" s="156"/>
+      <c r="OYI21" s="156"/>
+      <c r="OYJ21" s="156"/>
+      <c r="OYK21" s="156"/>
+      <c r="OYL21" s="156"/>
+      <c r="OYM21" s="156"/>
+      <c r="OYN21" s="156"/>
+      <c r="OYO21" s="156"/>
+      <c r="OYP21" s="156"/>
+      <c r="OYQ21" s="156"/>
+      <c r="OYR21" s="156"/>
+      <c r="OYS21" s="156"/>
+      <c r="OYT21" s="156"/>
+      <c r="OYU21" s="156"/>
+      <c r="OYV21" s="156"/>
+      <c r="OYW21" s="156"/>
+      <c r="OYX21" s="156"/>
+      <c r="OYY21" s="156"/>
+      <c r="OYZ21" s="156"/>
+      <c r="OZA21" s="156"/>
+      <c r="OZB21" s="156"/>
+      <c r="OZC21" s="156"/>
+      <c r="OZD21" s="156"/>
+      <c r="OZE21" s="156"/>
+      <c r="OZF21" s="156"/>
+      <c r="OZG21" s="156"/>
+      <c r="OZH21" s="156"/>
+      <c r="OZI21" s="156"/>
+      <c r="OZJ21" s="156"/>
+      <c r="OZK21" s="156"/>
+      <c r="OZL21" s="156"/>
+      <c r="OZM21" s="156"/>
+      <c r="OZN21" s="156"/>
+      <c r="OZO21" s="156"/>
+      <c r="OZP21" s="156"/>
+      <c r="OZQ21" s="156"/>
+      <c r="OZR21" s="156"/>
+      <c r="OZS21" s="156"/>
+      <c r="OZT21" s="156"/>
+      <c r="OZU21" s="156"/>
+      <c r="OZV21" s="156"/>
+      <c r="OZW21" s="156"/>
+      <c r="OZX21" s="156"/>
+      <c r="OZY21" s="156"/>
+      <c r="OZZ21" s="156"/>
+      <c r="PAA21" s="156"/>
+      <c r="PAB21" s="156"/>
+      <c r="PAC21" s="156"/>
+      <c r="PAD21" s="156"/>
+      <c r="PAE21" s="156"/>
+      <c r="PAF21" s="156"/>
+      <c r="PAG21" s="156"/>
+      <c r="PAH21" s="156"/>
+      <c r="PAI21" s="156"/>
+      <c r="PAJ21" s="156"/>
+      <c r="PAK21" s="156"/>
+      <c r="PAL21" s="156"/>
+      <c r="PAM21" s="156"/>
+      <c r="PAN21" s="156"/>
+      <c r="PAO21" s="156"/>
+      <c r="PAP21" s="156"/>
+      <c r="PAQ21" s="156"/>
+      <c r="PAR21" s="156"/>
+      <c r="PAS21" s="156"/>
+      <c r="PAT21" s="156"/>
+      <c r="PAU21" s="156"/>
+      <c r="PAV21" s="156"/>
+      <c r="PAW21" s="156"/>
+      <c r="PAX21" s="156"/>
+      <c r="PAY21" s="156"/>
+      <c r="PAZ21" s="156"/>
+      <c r="PBA21" s="156"/>
+      <c r="PBB21" s="156"/>
+      <c r="PBC21" s="156"/>
+      <c r="PBD21" s="156"/>
+      <c r="PBE21" s="156"/>
+      <c r="PBF21" s="156"/>
+      <c r="PBG21" s="156"/>
+      <c r="PBH21" s="156"/>
+      <c r="PBI21" s="156"/>
+      <c r="PBJ21" s="156"/>
+      <c r="PBK21" s="156"/>
+      <c r="PBL21" s="156"/>
+      <c r="PBM21" s="156"/>
+      <c r="PBN21" s="156"/>
+      <c r="PBO21" s="156"/>
+      <c r="PBP21" s="156"/>
+      <c r="PBQ21" s="156"/>
+      <c r="PBR21" s="156"/>
+      <c r="PBS21" s="156"/>
+      <c r="PBT21" s="156"/>
+      <c r="PBU21" s="156"/>
+      <c r="PBV21" s="156"/>
+      <c r="PBW21" s="156"/>
+      <c r="PBX21" s="156"/>
+      <c r="PBY21" s="156"/>
+      <c r="PBZ21" s="156"/>
+      <c r="PCA21" s="156"/>
+      <c r="PCB21" s="156"/>
+      <c r="PCC21" s="156"/>
+      <c r="PCD21" s="156"/>
+      <c r="PCE21" s="156"/>
+      <c r="PCF21" s="156"/>
+      <c r="PCG21" s="156"/>
+      <c r="PCH21" s="156"/>
+      <c r="PCI21" s="156"/>
+      <c r="PCJ21" s="156"/>
+      <c r="PCK21" s="156"/>
+      <c r="PCL21" s="156"/>
+      <c r="PCM21" s="156"/>
+      <c r="PCN21" s="156"/>
+      <c r="PCO21" s="156"/>
+      <c r="PCP21" s="156"/>
+      <c r="PCQ21" s="156"/>
+      <c r="PCR21" s="156"/>
+      <c r="PCS21" s="156"/>
+      <c r="PCT21" s="156"/>
+      <c r="PCU21" s="156"/>
+      <c r="PCV21" s="156"/>
+      <c r="PCW21" s="156"/>
+      <c r="PCX21" s="156"/>
+      <c r="PCY21" s="156"/>
+      <c r="PCZ21" s="156"/>
+      <c r="PDA21" s="156"/>
+      <c r="PDB21" s="156"/>
+      <c r="PDC21" s="156"/>
+      <c r="PDD21" s="156"/>
+      <c r="PDE21" s="156"/>
+      <c r="PDF21" s="156"/>
+      <c r="PDG21" s="156"/>
+      <c r="PDH21" s="156"/>
+      <c r="PDI21" s="156"/>
+      <c r="PDJ21" s="156"/>
+      <c r="PDK21" s="156"/>
+      <c r="PDL21" s="156"/>
+      <c r="PDM21" s="156"/>
+      <c r="PDN21" s="156"/>
+      <c r="PDO21" s="156"/>
+      <c r="PDP21" s="156"/>
+      <c r="PDQ21" s="156"/>
+      <c r="PDR21" s="156"/>
+      <c r="PDS21" s="156"/>
+      <c r="PDT21" s="156"/>
+      <c r="PDU21" s="156"/>
+      <c r="PDV21" s="156"/>
+      <c r="PDW21" s="156"/>
+      <c r="PDX21" s="156"/>
+      <c r="PDY21" s="156"/>
+      <c r="PDZ21" s="156"/>
+      <c r="PEA21" s="156"/>
+      <c r="PEB21" s="156"/>
+      <c r="PEC21" s="156"/>
+      <c r="PED21" s="156"/>
+      <c r="PEE21" s="156"/>
+      <c r="PEF21" s="156"/>
+      <c r="PEG21" s="156"/>
+      <c r="PEH21" s="156"/>
+      <c r="PEI21" s="156"/>
+      <c r="PEJ21" s="156"/>
+      <c r="PEK21" s="156"/>
+      <c r="PEL21" s="156"/>
+      <c r="PEM21" s="156"/>
+      <c r="PEN21" s="156"/>
+      <c r="PEO21" s="156"/>
+      <c r="PEP21" s="156"/>
+      <c r="PEQ21" s="156"/>
+      <c r="PER21" s="156"/>
+      <c r="PES21" s="156"/>
+      <c r="PET21" s="156"/>
+      <c r="PEU21" s="156"/>
+      <c r="PEV21" s="156"/>
+      <c r="PEW21" s="156"/>
+      <c r="PEX21" s="156"/>
+      <c r="PEY21" s="156"/>
+      <c r="PEZ21" s="156"/>
+      <c r="PFA21" s="156"/>
+      <c r="PFB21" s="156"/>
+      <c r="PFC21" s="156"/>
+      <c r="PFD21" s="156"/>
+      <c r="PFE21" s="156"/>
+      <c r="PFF21" s="156"/>
+      <c r="PFG21" s="156"/>
+      <c r="PFH21" s="156"/>
+      <c r="PFI21" s="156"/>
+      <c r="PFJ21" s="156"/>
+      <c r="PFK21" s="156"/>
+      <c r="PFL21" s="156"/>
+      <c r="PFM21" s="156"/>
+      <c r="PFN21" s="156"/>
+      <c r="PFO21" s="156"/>
+      <c r="PFP21" s="156"/>
+      <c r="PFQ21" s="156"/>
+      <c r="PFR21" s="156"/>
+      <c r="PFS21" s="156"/>
+      <c r="PFT21" s="156"/>
+      <c r="PFU21" s="156"/>
+      <c r="PFV21" s="156"/>
+      <c r="PFW21" s="156"/>
+      <c r="PFX21" s="156"/>
+      <c r="PFY21" s="156"/>
+      <c r="PFZ21" s="156"/>
+      <c r="PGA21" s="156"/>
+      <c r="PGB21" s="156"/>
+      <c r="PGC21" s="156"/>
+      <c r="PGD21" s="156"/>
+      <c r="PGE21" s="156"/>
+      <c r="PGF21" s="156"/>
+      <c r="PGG21" s="156"/>
+      <c r="PGH21" s="156"/>
+      <c r="PGI21" s="156"/>
+      <c r="PGJ21" s="156"/>
+      <c r="PGK21" s="156"/>
+      <c r="PGL21" s="156"/>
+      <c r="PGM21" s="156"/>
+      <c r="PGN21" s="156"/>
+      <c r="PGO21" s="156"/>
+      <c r="PGP21" s="156"/>
+      <c r="PGQ21" s="156"/>
+      <c r="PGR21" s="156"/>
+      <c r="PGS21" s="156"/>
+      <c r="PGT21" s="156"/>
+      <c r="PGU21" s="156"/>
+      <c r="PGV21" s="156"/>
+      <c r="PGW21" s="156"/>
+      <c r="PGX21" s="156"/>
+      <c r="PGY21" s="156"/>
+      <c r="PGZ21" s="156"/>
+      <c r="PHA21" s="156"/>
+      <c r="PHB21" s="156"/>
+      <c r="PHC21" s="156"/>
+      <c r="PHD21" s="156"/>
+      <c r="PHE21" s="156"/>
+      <c r="PHF21" s="156"/>
+      <c r="PHG21" s="156"/>
+      <c r="PHH21" s="156"/>
+      <c r="PHI21" s="156"/>
+      <c r="PHJ21" s="156"/>
+      <c r="PHK21" s="156"/>
+      <c r="PHL21" s="156"/>
+      <c r="PHM21" s="156"/>
+      <c r="PHN21" s="156"/>
+      <c r="PHO21" s="156"/>
+      <c r="PHP21" s="156"/>
+      <c r="PHQ21" s="156"/>
+      <c r="PHR21" s="156"/>
+      <c r="PHS21" s="156"/>
+      <c r="PHT21" s="156"/>
+      <c r="PHU21" s="156"/>
+      <c r="PHV21" s="156"/>
+      <c r="PHW21" s="156"/>
+      <c r="PHX21" s="156"/>
+      <c r="PHY21" s="156"/>
+      <c r="PHZ21" s="156"/>
+      <c r="PIA21" s="156"/>
+      <c r="PIB21" s="156"/>
+      <c r="PIC21" s="156"/>
+      <c r="PID21" s="156"/>
+      <c r="PIE21" s="156"/>
+      <c r="PIF21" s="156"/>
+      <c r="PIG21" s="156"/>
+      <c r="PIH21" s="156"/>
+      <c r="PII21" s="156"/>
+      <c r="PIJ21" s="156"/>
+      <c r="PIK21" s="156"/>
+      <c r="PIL21" s="156"/>
+      <c r="PIM21" s="156"/>
+      <c r="PIN21" s="156"/>
+      <c r="PIO21" s="156"/>
+      <c r="PIP21" s="156"/>
+      <c r="PIQ21" s="156"/>
+      <c r="PIR21" s="156"/>
+      <c r="PIS21" s="156"/>
+      <c r="PIT21" s="156"/>
+      <c r="PIU21" s="156"/>
+      <c r="PIV21" s="156"/>
+      <c r="PIW21" s="156"/>
+      <c r="PIX21" s="156"/>
+      <c r="PIY21" s="156"/>
+      <c r="PIZ21" s="156"/>
+      <c r="PJA21" s="156"/>
+      <c r="PJB21" s="156"/>
+      <c r="PJC21" s="156"/>
+      <c r="PJD21" s="156"/>
+      <c r="PJE21" s="156"/>
+      <c r="PJF21" s="156"/>
+      <c r="PJG21" s="156"/>
+      <c r="PJH21" s="156"/>
+      <c r="PJI21" s="156"/>
+      <c r="PJJ21" s="156"/>
+      <c r="PJK21" s="156"/>
+      <c r="PJL21" s="156"/>
+      <c r="PJM21" s="156"/>
+      <c r="PJN21" s="156"/>
+      <c r="PJO21" s="156"/>
+      <c r="PJP21" s="156"/>
+      <c r="PJQ21" s="156"/>
+      <c r="PJR21" s="156"/>
+      <c r="PJS21" s="156"/>
+      <c r="PJT21" s="156"/>
+      <c r="PJU21" s="156"/>
+      <c r="PJV21" s="156"/>
+      <c r="PJW21" s="156"/>
+      <c r="PJX21" s="156"/>
+      <c r="PJY21" s="156"/>
+      <c r="PJZ21" s="156"/>
+      <c r="PKA21" s="156"/>
+      <c r="PKB21" s="156"/>
+      <c r="PKC21" s="156"/>
+      <c r="PKD21" s="156"/>
+      <c r="PKE21" s="156"/>
+      <c r="PKF21" s="156"/>
+      <c r="PKG21" s="156"/>
+      <c r="PKH21" s="156"/>
+      <c r="PKI21" s="156"/>
+      <c r="PKJ21" s="156"/>
+      <c r="PKK21" s="156"/>
+      <c r="PKL21" s="156"/>
+      <c r="PKM21" s="156"/>
+      <c r="PKN21" s="156"/>
+      <c r="PKO21" s="156"/>
+      <c r="PKP21" s="156"/>
+      <c r="PKQ21" s="156"/>
+      <c r="PKR21" s="156"/>
+      <c r="PKS21" s="156"/>
+      <c r="PKT21" s="156"/>
+      <c r="PKU21" s="156"/>
+      <c r="PKV21" s="156"/>
+      <c r="PKW21" s="156"/>
+      <c r="PKX21" s="156"/>
+      <c r="PKY21" s="156"/>
+      <c r="PKZ21" s="156"/>
+      <c r="PLA21" s="156"/>
+      <c r="PLB21" s="156"/>
+      <c r="PLC21" s="156"/>
+      <c r="PLD21" s="156"/>
+      <c r="PLE21" s="156"/>
+      <c r="PLF21" s="156"/>
+      <c r="PLG21" s="156"/>
+      <c r="PLH21" s="156"/>
+      <c r="PLI21" s="156"/>
+      <c r="PLJ21" s="156"/>
+      <c r="PLK21" s="156"/>
+      <c r="PLL21" s="156"/>
+      <c r="PLM21" s="156"/>
+      <c r="PLN21" s="156"/>
+      <c r="PLO21" s="156"/>
+      <c r="PLP21" s="156"/>
+      <c r="PLQ21" s="156"/>
+      <c r="PLR21" s="156"/>
+      <c r="PLS21" s="156"/>
+      <c r="PLT21" s="156"/>
+      <c r="PLU21" s="156"/>
+      <c r="PLV21" s="156"/>
+      <c r="PLW21" s="156"/>
+      <c r="PLX21" s="156"/>
+      <c r="PLY21" s="156"/>
+      <c r="PLZ21" s="156"/>
+      <c r="PMA21" s="156"/>
+      <c r="PMB21" s="156"/>
+      <c r="PMC21" s="156"/>
+      <c r="PMD21" s="156"/>
+      <c r="PME21" s="156"/>
+      <c r="PMF21" s="156"/>
+      <c r="PMG21" s="156"/>
+      <c r="PMH21" s="156"/>
+      <c r="PMI21" s="156"/>
+      <c r="PMJ21" s="156"/>
+      <c r="PMK21" s="156"/>
+      <c r="PML21" s="156"/>
+      <c r="PMM21" s="156"/>
+      <c r="PMN21" s="156"/>
+      <c r="PMO21" s="156"/>
+      <c r="PMP21" s="156"/>
+      <c r="PMQ21" s="156"/>
+      <c r="PMR21" s="156"/>
+      <c r="PMS21" s="156"/>
+      <c r="PMT21" s="156"/>
+      <c r="PMU21" s="156"/>
+      <c r="PMV21" s="156"/>
+      <c r="PMW21" s="156"/>
+      <c r="PMX21" s="156"/>
+      <c r="PMY21" s="156"/>
+      <c r="PMZ21" s="156"/>
+      <c r="PNA21" s="156"/>
+      <c r="PNB21" s="156"/>
+      <c r="PNC21" s="156"/>
+      <c r="PND21" s="156"/>
+      <c r="PNE21" s="156"/>
+      <c r="PNF21" s="156"/>
+      <c r="PNG21" s="156"/>
+      <c r="PNH21" s="156"/>
+      <c r="PNI21" s="156"/>
+      <c r="PNJ21" s="156"/>
+      <c r="PNK21" s="156"/>
+      <c r="PNL21" s="156"/>
+      <c r="PNM21" s="156"/>
+      <c r="PNN21" s="156"/>
+      <c r="PNO21" s="156"/>
+      <c r="PNP21" s="156"/>
+      <c r="PNQ21" s="156"/>
+      <c r="PNR21" s="156"/>
+      <c r="PNS21" s="156"/>
+      <c r="PNT21" s="156"/>
+      <c r="PNU21" s="156"/>
+      <c r="PNV21" s="156"/>
+      <c r="PNW21" s="156"/>
+      <c r="PNX21" s="156"/>
+      <c r="PNY21" s="156"/>
+      <c r="PNZ21" s="156"/>
+      <c r="POA21" s="156"/>
+      <c r="POB21" s="156"/>
+      <c r="POC21" s="156"/>
+      <c r="POD21" s="156"/>
+      <c r="POE21" s="156"/>
+      <c r="POF21" s="156"/>
+      <c r="POG21" s="156"/>
+      <c r="POH21" s="156"/>
+      <c r="POI21" s="156"/>
+      <c r="POJ21" s="156"/>
+      <c r="POK21" s="156"/>
+      <c r="POL21" s="156"/>
+      <c r="POM21" s="156"/>
+      <c r="PON21" s="156"/>
+      <c r="POO21" s="156"/>
+      <c r="POP21" s="156"/>
+      <c r="POQ21" s="156"/>
+      <c r="POR21" s="156"/>
+      <c r="POS21" s="156"/>
+      <c r="POT21" s="156"/>
+      <c r="POU21" s="156"/>
+      <c r="POV21" s="156"/>
+      <c r="POW21" s="156"/>
+      <c r="POX21" s="156"/>
+      <c r="POY21" s="156"/>
+      <c r="POZ21" s="156"/>
+      <c r="PPA21" s="156"/>
+      <c r="PPB21" s="156"/>
+      <c r="PPC21" s="156"/>
+      <c r="PPD21" s="156"/>
+      <c r="PPE21" s="156"/>
+      <c r="PPF21" s="156"/>
+      <c r="PPG21" s="156"/>
+      <c r="PPH21" s="156"/>
+      <c r="PPI21" s="156"/>
+      <c r="PPJ21" s="156"/>
+      <c r="PPK21" s="156"/>
+      <c r="PPL21" s="156"/>
+      <c r="PPM21" s="156"/>
+      <c r="PPN21" s="156"/>
+      <c r="PPO21" s="156"/>
+      <c r="PPP21" s="156"/>
+      <c r="PPQ21" s="156"/>
+      <c r="PPR21" s="156"/>
+      <c r="PPS21" s="156"/>
+      <c r="PPT21" s="156"/>
+      <c r="PPU21" s="156"/>
+      <c r="PPV21" s="156"/>
+      <c r="PPW21" s="156"/>
+      <c r="PPX21" s="156"/>
+      <c r="PPY21" s="156"/>
+      <c r="PPZ21" s="156"/>
+      <c r="PQA21" s="156"/>
+      <c r="PQB21" s="156"/>
+      <c r="PQC21" s="156"/>
+      <c r="PQD21" s="156"/>
+      <c r="PQE21" s="156"/>
+      <c r="PQF21" s="156"/>
+      <c r="PQG21" s="156"/>
+      <c r="PQH21" s="156"/>
+      <c r="PQI21" s="156"/>
+      <c r="PQJ21" s="156"/>
+      <c r="PQK21" s="156"/>
+      <c r="PQL21" s="156"/>
+      <c r="PQM21" s="156"/>
+      <c r="PQN21" s="156"/>
+      <c r="PQO21" s="156"/>
+      <c r="PQP21" s="156"/>
+      <c r="PQQ21" s="156"/>
+      <c r="PQR21" s="156"/>
+      <c r="PQS21" s="156"/>
+      <c r="PQT21" s="156"/>
+      <c r="PQU21" s="156"/>
+      <c r="PQV21" s="156"/>
+      <c r="PQW21" s="156"/>
+      <c r="PQX21" s="156"/>
+      <c r="PQY21" s="156"/>
+      <c r="PQZ21" s="156"/>
+      <c r="PRA21" s="156"/>
+      <c r="PRB21" s="156"/>
+      <c r="PRC21" s="156"/>
+      <c r="PRD21" s="156"/>
+      <c r="PRE21" s="156"/>
+      <c r="PRF21" s="156"/>
+      <c r="PRG21" s="156"/>
+      <c r="PRH21" s="156"/>
+      <c r="PRI21" s="156"/>
+      <c r="PRJ21" s="156"/>
+      <c r="PRK21" s="156"/>
+      <c r="PRL21" s="156"/>
+      <c r="PRM21" s="156"/>
+      <c r="PRN21" s="156"/>
+      <c r="PRO21" s="156"/>
+      <c r="PRP21" s="156"/>
+      <c r="PRQ21" s="156"/>
+      <c r="PRR21" s="156"/>
+      <c r="PRS21" s="156"/>
+      <c r="PRT21" s="156"/>
+      <c r="PRU21" s="156"/>
+      <c r="PRV21" s="156"/>
+      <c r="PRW21" s="156"/>
+      <c r="PRX21" s="156"/>
+      <c r="PRY21" s="156"/>
+      <c r="PRZ21" s="156"/>
+      <c r="PSA21" s="156"/>
+      <c r="PSB21" s="156"/>
+      <c r="PSC21" s="156"/>
+      <c r="PSD21" s="156"/>
+      <c r="PSE21" s="156"/>
+      <c r="PSF21" s="156"/>
+      <c r="PSG21" s="156"/>
+      <c r="PSH21" s="156"/>
+      <c r="PSI21" s="156"/>
+      <c r="PSJ21" s="156"/>
+      <c r="PSK21" s="156"/>
+      <c r="PSL21" s="156"/>
+      <c r="PSM21" s="156"/>
+      <c r="PSN21" s="156"/>
+      <c r="PSO21" s="156"/>
+      <c r="PSP21" s="156"/>
+      <c r="PSQ21" s="156"/>
+      <c r="PSR21" s="156"/>
+      <c r="PSS21" s="156"/>
+      <c r="PST21" s="156"/>
+      <c r="PSU21" s="156"/>
+      <c r="PSV21" s="156"/>
+      <c r="PSW21" s="156"/>
+      <c r="PSX21" s="156"/>
+      <c r="PSY21" s="156"/>
+      <c r="PSZ21" s="156"/>
+      <c r="PTA21" s="156"/>
+      <c r="PTB21" s="156"/>
+      <c r="PTC21" s="156"/>
+      <c r="PTD21" s="156"/>
+      <c r="PTE21" s="156"/>
+      <c r="PTF21" s="156"/>
+      <c r="PTG21" s="156"/>
+      <c r="PTH21" s="156"/>
+      <c r="PTI21" s="156"/>
+      <c r="PTJ21" s="156"/>
+      <c r="PTK21" s="156"/>
+      <c r="PTL21" s="156"/>
+      <c r="PTM21" s="156"/>
+      <c r="PTN21" s="156"/>
+      <c r="PTO21" s="156"/>
+      <c r="PTP21" s="156"/>
+      <c r="PTQ21" s="156"/>
+      <c r="PTR21" s="156"/>
+      <c r="PTS21" s="156"/>
+      <c r="PTT21" s="156"/>
+      <c r="PTU21" s="156"/>
+      <c r="PTV21" s="156"/>
+      <c r="PTW21" s="156"/>
+      <c r="PTX21" s="156"/>
+      <c r="PTY21" s="156"/>
+      <c r="PTZ21" s="156"/>
+      <c r="PUA21" s="156"/>
+      <c r="PUB21" s="156"/>
+      <c r="PUC21" s="156"/>
+      <c r="PUD21" s="156"/>
+      <c r="PUE21" s="156"/>
+      <c r="PUF21" s="156"/>
+      <c r="PUG21" s="156"/>
+      <c r="PUH21" s="156"/>
+      <c r="PUI21" s="156"/>
+      <c r="PUJ21" s="156"/>
+      <c r="PUK21" s="156"/>
+      <c r="PUL21" s="156"/>
+      <c r="PUM21" s="156"/>
+      <c r="PUN21" s="156"/>
+      <c r="PUO21" s="156"/>
+      <c r="PUP21" s="156"/>
+      <c r="PUQ21" s="156"/>
+      <c r="PUR21" s="156"/>
+      <c r="PUS21" s="156"/>
+      <c r="PUT21" s="156"/>
+      <c r="PUU21" s="156"/>
+      <c r="PUV21" s="156"/>
+      <c r="PUW21" s="156"/>
+      <c r="PUX21" s="156"/>
+      <c r="PUY21" s="156"/>
+      <c r="PUZ21" s="156"/>
+      <c r="PVA21" s="156"/>
+      <c r="PVB21" s="156"/>
+      <c r="PVC21" s="156"/>
+      <c r="PVD21" s="156"/>
+      <c r="PVE21" s="156"/>
+      <c r="PVF21" s="156"/>
+      <c r="PVG21" s="156"/>
+      <c r="PVH21" s="156"/>
+      <c r="PVI21" s="156"/>
+      <c r="PVJ21" s="156"/>
+      <c r="PVK21" s="156"/>
+      <c r="PVL21" s="156"/>
+      <c r="PVM21" s="156"/>
+      <c r="PVN21" s="156"/>
+      <c r="PVO21" s="156"/>
+      <c r="PVP21" s="156"/>
+      <c r="PVQ21" s="156"/>
+      <c r="PVR21" s="156"/>
+      <c r="PVS21" s="156"/>
+      <c r="PVT21" s="156"/>
+      <c r="PVU21" s="156"/>
+      <c r="PVV21" s="156"/>
+      <c r="PVW21" s="156"/>
+      <c r="PVX21" s="156"/>
+      <c r="PVY21" s="156"/>
+      <c r="PVZ21" s="156"/>
+      <c r="PWA21" s="156"/>
+      <c r="PWB21" s="156"/>
+      <c r="PWC21" s="156"/>
+      <c r="PWD21" s="156"/>
+      <c r="PWE21" s="156"/>
+      <c r="PWF21" s="156"/>
+      <c r="PWG21" s="156"/>
+      <c r="PWH21" s="156"/>
+      <c r="PWI21" s="156"/>
+      <c r="PWJ21" s="156"/>
+      <c r="PWK21" s="156"/>
+      <c r="PWL21" s="156"/>
+      <c r="PWM21" s="156"/>
+      <c r="PWN21" s="156"/>
+      <c r="PWO21" s="156"/>
+      <c r="PWP21" s="156"/>
+      <c r="PWQ21" s="156"/>
+      <c r="PWR21" s="156"/>
+      <c r="PWS21" s="156"/>
+      <c r="PWT21" s="156"/>
+      <c r="PWU21" s="156"/>
+      <c r="PWV21" s="156"/>
+      <c r="PWW21" s="156"/>
+      <c r="PWX21" s="156"/>
+      <c r="PWY21" s="156"/>
+      <c r="PWZ21" s="156"/>
+      <c r="PXA21" s="156"/>
+      <c r="PXB21" s="156"/>
+      <c r="PXC21" s="156"/>
+      <c r="PXD21" s="156"/>
+      <c r="PXE21" s="156"/>
+      <c r="PXF21" s="156"/>
+      <c r="PXG21" s="156"/>
+      <c r="PXH21" s="156"/>
+      <c r="PXI21" s="156"/>
+      <c r="PXJ21" s="156"/>
+      <c r="PXK21" s="156"/>
+      <c r="PXL21" s="156"/>
+      <c r="PXM21" s="156"/>
+      <c r="PXN21" s="156"/>
+      <c r="PXO21" s="156"/>
+      <c r="PXP21" s="156"/>
+      <c r="PXQ21" s="156"/>
+      <c r="PXR21" s="156"/>
+      <c r="PXS21" s="156"/>
+      <c r="PXT21" s="156"/>
+      <c r="PXU21" s="156"/>
+      <c r="PXV21" s="156"/>
+      <c r="PXW21" s="156"/>
+      <c r="PXX21" s="156"/>
+      <c r="PXY21" s="156"/>
+      <c r="PXZ21" s="156"/>
+      <c r="PYA21" s="156"/>
+      <c r="PYB21" s="156"/>
+      <c r="PYC21" s="156"/>
+      <c r="PYD21" s="156"/>
+      <c r="PYE21" s="156"/>
+      <c r="PYF21" s="156"/>
+      <c r="PYG21" s="156"/>
+      <c r="PYH21" s="156"/>
+      <c r="PYI21" s="156"/>
+      <c r="PYJ21" s="156"/>
+      <c r="PYK21" s="156"/>
+      <c r="PYL21" s="156"/>
+      <c r="PYM21" s="156"/>
+      <c r="PYN21" s="156"/>
+      <c r="PYO21" s="156"/>
+      <c r="PYP21" s="156"/>
+      <c r="PYQ21" s="156"/>
+      <c r="PYR21" s="156"/>
+      <c r="PYS21" s="156"/>
+      <c r="PYT21" s="156"/>
+      <c r="PYU21" s="156"/>
+      <c r="PYV21" s="156"/>
+      <c r="PYW21" s="156"/>
+      <c r="PYX21" s="156"/>
+      <c r="PYY21" s="156"/>
+      <c r="PYZ21" s="156"/>
+      <c r="PZA21" s="156"/>
+      <c r="PZB21" s="156"/>
+      <c r="PZC21" s="156"/>
+      <c r="PZD21" s="156"/>
+      <c r="PZE21" s="156"/>
+      <c r="PZF21" s="156"/>
+      <c r="PZG21" s="156"/>
+      <c r="PZH21" s="156"/>
+      <c r="PZI21" s="156"/>
+      <c r="PZJ21" s="156"/>
+      <c r="PZK21" s="156"/>
+      <c r="PZL21" s="156"/>
+      <c r="PZM21" s="156"/>
+      <c r="PZN21" s="156"/>
+      <c r="PZO21" s="156"/>
+      <c r="PZP21" s="156"/>
+      <c r="PZQ21" s="156"/>
+      <c r="PZR21" s="156"/>
+      <c r="PZS21" s="156"/>
+      <c r="PZT21" s="156"/>
+      <c r="PZU21" s="156"/>
+      <c r="PZV21" s="156"/>
+      <c r="PZW21" s="156"/>
+      <c r="PZX21" s="156"/>
+      <c r="PZY21" s="156"/>
+      <c r="PZZ21" s="156"/>
+      <c r="QAA21" s="156"/>
+      <c r="QAB21" s="156"/>
+      <c r="QAC21" s="156"/>
+      <c r="QAD21" s="156"/>
+      <c r="QAE21" s="156"/>
+      <c r="QAF21" s="156"/>
+      <c r="QAG21" s="156"/>
+      <c r="QAH21" s="156"/>
+      <c r="QAI21" s="156"/>
+      <c r="QAJ21" s="156"/>
+      <c r="QAK21" s="156"/>
+      <c r="QAL21" s="156"/>
+      <c r="QAM21" s="156"/>
+      <c r="QAN21" s="156"/>
+      <c r="QAO21" s="156"/>
+      <c r="QAP21" s="156"/>
+      <c r="QAQ21" s="156"/>
+      <c r="QAR21" s="156"/>
+      <c r="QAS21" s="156"/>
+      <c r="QAT21" s="156"/>
+      <c r="QAU21" s="156"/>
+      <c r="QAV21" s="156"/>
+      <c r="QAW21" s="156"/>
+      <c r="QAX21" s="156"/>
+      <c r="QAY21" s="156"/>
+      <c r="QAZ21" s="156"/>
+      <c r="QBA21" s="156"/>
+      <c r="QBB21" s="156"/>
+      <c r="QBC21" s="156"/>
+      <c r="QBD21" s="156"/>
+      <c r="QBE21" s="156"/>
+      <c r="QBF21" s="156"/>
+      <c r="QBG21" s="156"/>
+      <c r="QBH21" s="156"/>
+      <c r="QBI21" s="156"/>
+      <c r="QBJ21" s="156"/>
+      <c r="QBK21" s="156"/>
+      <c r="QBL21" s="156"/>
+      <c r="QBM21" s="156"/>
+      <c r="QBN21" s="156"/>
+      <c r="QBO21" s="156"/>
+      <c r="QBP21" s="156"/>
+      <c r="QBQ21" s="156"/>
+      <c r="QBR21" s="156"/>
+      <c r="QBS21" s="156"/>
+      <c r="QBT21" s="156"/>
+      <c r="QBU21" s="156"/>
+      <c r="QBV21" s="156"/>
+      <c r="QBW21" s="156"/>
+      <c r="QBX21" s="156"/>
+      <c r="QBY21" s="156"/>
+      <c r="QBZ21" s="156"/>
+      <c r="QCA21" s="156"/>
+      <c r="QCB21" s="156"/>
+      <c r="QCC21" s="156"/>
+      <c r="QCD21" s="156"/>
+      <c r="QCE21" s="156"/>
+      <c r="QCF21" s="156"/>
+      <c r="QCG21" s="156"/>
+      <c r="QCH21" s="156"/>
+      <c r="QCI21" s="156"/>
+      <c r="QCJ21" s="156"/>
+      <c r="QCK21" s="156"/>
+      <c r="QCL21" s="156"/>
+      <c r="QCM21" s="156"/>
+      <c r="QCN21" s="156"/>
+      <c r="QCO21" s="156"/>
+      <c r="QCP21" s="156"/>
+      <c r="QCQ21" s="156"/>
+      <c r="QCR21" s="156"/>
+      <c r="QCS21" s="156"/>
+      <c r="QCT21" s="156"/>
+      <c r="QCU21" s="156"/>
+      <c r="QCV21" s="156"/>
+      <c r="QCW21" s="156"/>
+      <c r="QCX21" s="156"/>
+      <c r="QCY21" s="156"/>
+      <c r="QCZ21" s="156"/>
+      <c r="QDA21" s="156"/>
+      <c r="QDB21" s="156"/>
+      <c r="QDC21" s="156"/>
+      <c r="QDD21" s="156"/>
+      <c r="QDE21" s="156"/>
+      <c r="QDF21" s="156"/>
+      <c r="QDG21" s="156"/>
+      <c r="QDH21" s="156"/>
+      <c r="QDI21" s="156"/>
+      <c r="QDJ21" s="156"/>
+      <c r="QDK21" s="156"/>
+      <c r="QDL21" s="156"/>
+      <c r="QDM21" s="156"/>
+      <c r="QDN21" s="156"/>
+      <c r="QDO21" s="156"/>
+      <c r="QDP21" s="156"/>
+      <c r="QDQ21" s="156"/>
+      <c r="QDR21" s="156"/>
+      <c r="QDS21" s="156"/>
+      <c r="QDT21" s="156"/>
+      <c r="QDU21" s="156"/>
+      <c r="QDV21" s="156"/>
+      <c r="QDW21" s="156"/>
+      <c r="QDX21" s="156"/>
+      <c r="QDY21" s="156"/>
+      <c r="QDZ21" s="156"/>
+      <c r="QEA21" s="156"/>
+      <c r="QEB21" s="156"/>
+      <c r="QEC21" s="156"/>
+      <c r="QED21" s="156"/>
+      <c r="QEE21" s="156"/>
+      <c r="QEF21" s="156"/>
+      <c r="QEG21" s="156"/>
+      <c r="QEH21" s="156"/>
+      <c r="QEI21" s="156"/>
+      <c r="QEJ21" s="156"/>
+      <c r="QEK21" s="156"/>
+      <c r="QEL21" s="156"/>
+      <c r="QEM21" s="156"/>
+      <c r="QEN21" s="156"/>
+      <c r="QEO21" s="156"/>
+      <c r="QEP21" s="156"/>
+      <c r="QEQ21" s="156"/>
+      <c r="QER21" s="156"/>
+      <c r="QES21" s="156"/>
+      <c r="QET21" s="156"/>
+      <c r="QEU21" s="156"/>
+      <c r="QEV21" s="156"/>
+      <c r="QEW21" s="156"/>
+      <c r="QEX21" s="156"/>
+      <c r="QEY21" s="156"/>
+      <c r="QEZ21" s="156"/>
+      <c r="QFA21" s="156"/>
+      <c r="QFB21" s="156"/>
+      <c r="QFC21" s="156"/>
+      <c r="QFD21" s="156"/>
+      <c r="QFE21" s="156"/>
+      <c r="QFF21" s="156"/>
+      <c r="QFG21" s="156"/>
+      <c r="QFH21" s="156"/>
+      <c r="QFI21" s="156"/>
+      <c r="QFJ21" s="156"/>
+      <c r="QFK21" s="156"/>
+      <c r="QFL21" s="156"/>
+      <c r="QFM21" s="156"/>
+      <c r="QFN21" s="156"/>
+      <c r="QFO21" s="156"/>
+      <c r="QFP21" s="156"/>
+      <c r="QFQ21" s="156"/>
+      <c r="QFR21" s="156"/>
+      <c r="QFS21" s="156"/>
+      <c r="QFT21" s="156"/>
+      <c r="QFU21" s="156"/>
+      <c r="QFV21" s="156"/>
+      <c r="QFW21" s="156"/>
+      <c r="QFX21" s="156"/>
+      <c r="QFY21" s="156"/>
+      <c r="QFZ21" s="156"/>
+      <c r="QGA21" s="156"/>
+      <c r="QGB21" s="156"/>
+      <c r="QGC21" s="156"/>
+      <c r="QGD21" s="156"/>
+      <c r="QGE21" s="156"/>
+      <c r="QGF21" s="156"/>
+      <c r="QGG21" s="156"/>
+      <c r="QGH21" s="156"/>
+      <c r="QGI21" s="156"/>
+      <c r="QGJ21" s="156"/>
+      <c r="QGK21" s="156"/>
+      <c r="QGL21" s="156"/>
+      <c r="QGM21" s="156"/>
+      <c r="QGN21" s="156"/>
+      <c r="QGO21" s="156"/>
+      <c r="QGP21" s="156"/>
+      <c r="QGQ21" s="156"/>
+      <c r="QGR21" s="156"/>
+      <c r="QGS21" s="156"/>
+      <c r="QGT21" s="156"/>
+      <c r="QGU21" s="156"/>
+      <c r="QGV21" s="156"/>
+      <c r="QGW21" s="156"/>
+      <c r="QGX21" s="156"/>
+      <c r="QGY21" s="156"/>
+      <c r="QGZ21" s="156"/>
+      <c r="QHA21" s="156"/>
+      <c r="QHB21" s="156"/>
+      <c r="QHC21" s="156"/>
+      <c r="QHD21" s="156"/>
+      <c r="QHE21" s="156"/>
+      <c r="QHF21" s="156"/>
+      <c r="QHG21" s="156"/>
+      <c r="QHH21" s="156"/>
+      <c r="QHI21" s="156"/>
+      <c r="QHJ21" s="156"/>
+      <c r="QHK21" s="156"/>
+      <c r="QHL21" s="156"/>
+      <c r="QHM21" s="156"/>
+      <c r="QHN21" s="156"/>
+      <c r="QHO21" s="156"/>
+      <c r="QHP21" s="156"/>
+      <c r="QHQ21" s="156"/>
+      <c r="QHR21" s="156"/>
+      <c r="QHS21" s="156"/>
+      <c r="QHT21" s="156"/>
+      <c r="QHU21" s="156"/>
+      <c r="QHV21" s="156"/>
+      <c r="QHW21" s="156"/>
+      <c r="QHX21" s="156"/>
+      <c r="QHY21" s="156"/>
+      <c r="QHZ21" s="156"/>
+      <c r="QIA21" s="156"/>
+      <c r="QIB21" s="156"/>
+      <c r="QIC21" s="156"/>
+      <c r="QID21" s="156"/>
+      <c r="QIE21" s="156"/>
+      <c r="QIF21" s="156"/>
+      <c r="QIG21" s="156"/>
+      <c r="QIH21" s="156"/>
+      <c r="QII21" s="156"/>
+      <c r="QIJ21" s="156"/>
+      <c r="QIK21" s="156"/>
+      <c r="QIL21" s="156"/>
+      <c r="QIM21" s="156"/>
+      <c r="QIN21" s="156"/>
+      <c r="QIO21" s="156"/>
+      <c r="QIP21" s="156"/>
+      <c r="QIQ21" s="156"/>
+      <c r="QIR21" s="156"/>
+      <c r="QIS21" s="156"/>
+      <c r="QIT21" s="156"/>
+      <c r="QIU21" s="156"/>
+      <c r="QIV21" s="156"/>
+      <c r="QIW21" s="156"/>
+      <c r="QIX21" s="156"/>
+      <c r="QIY21" s="156"/>
+      <c r="QIZ21" s="156"/>
+      <c r="QJA21" s="156"/>
+      <c r="QJB21" s="156"/>
+      <c r="QJC21" s="156"/>
+      <c r="QJD21" s="156"/>
+      <c r="QJE21" s="156"/>
+      <c r="QJF21" s="156"/>
+      <c r="QJG21" s="156"/>
+      <c r="QJH21" s="156"/>
+      <c r="QJI21" s="156"/>
+      <c r="QJJ21" s="156"/>
+      <c r="QJK21" s="156"/>
+      <c r="QJL21" s="156"/>
+      <c r="QJM21" s="156"/>
+      <c r="QJN21" s="156"/>
+      <c r="QJO21" s="156"/>
+      <c r="QJP21" s="156"/>
+      <c r="QJQ21" s="156"/>
+      <c r="QJR21" s="156"/>
+      <c r="QJS21" s="156"/>
+      <c r="QJT21" s="156"/>
+      <c r="QJU21" s="156"/>
+      <c r="QJV21" s="156"/>
+      <c r="QJW21" s="156"/>
+      <c r="QJX21" s="156"/>
+      <c r="QJY21" s="156"/>
+      <c r="QJZ21" s="156"/>
+      <c r="QKA21" s="156"/>
+      <c r="QKB21" s="156"/>
+      <c r="QKC21" s="156"/>
+      <c r="QKD21" s="156"/>
+      <c r="QKE21" s="156"/>
+      <c r="QKF21" s="156"/>
+      <c r="QKG21" s="156"/>
+      <c r="QKH21" s="156"/>
+      <c r="QKI21" s="156"/>
+      <c r="QKJ21" s="156"/>
+      <c r="QKK21" s="156"/>
+      <c r="QKL21" s="156"/>
+      <c r="QKM21" s="156"/>
+      <c r="QKN21" s="156"/>
+      <c r="QKO21" s="156"/>
+      <c r="QKP21" s="156"/>
+      <c r="QKQ21" s="156"/>
+      <c r="QKR21" s="156"/>
+      <c r="QKS21" s="156"/>
+      <c r="QKT21" s="156"/>
+      <c r="QKU21" s="156"/>
+      <c r="QKV21" s="156"/>
+      <c r="QKW21" s="156"/>
+      <c r="QKX21" s="156"/>
+      <c r="QKY21" s="156"/>
+      <c r="QKZ21" s="156"/>
+      <c r="QLA21" s="156"/>
+      <c r="QLB21" s="156"/>
+      <c r="QLC21" s="156"/>
+      <c r="QLD21" s="156"/>
+      <c r="QLE21" s="156"/>
+      <c r="QLF21" s="156"/>
+      <c r="QLG21" s="156"/>
+      <c r="QLH21" s="156"/>
+      <c r="QLI21" s="156"/>
+      <c r="QLJ21" s="156"/>
+      <c r="QLK21" s="156"/>
+      <c r="QLL21" s="156"/>
+      <c r="QLM21" s="156"/>
+      <c r="QLN21" s="156"/>
+      <c r="QLO21" s="156"/>
+      <c r="QLP21" s="156"/>
+      <c r="QLQ21" s="156"/>
+      <c r="QLR21" s="156"/>
+      <c r="QLS21" s="156"/>
+      <c r="QLT21" s="156"/>
+      <c r="QLU21" s="156"/>
+      <c r="QLV21" s="156"/>
+      <c r="QLW21" s="156"/>
+      <c r="QLX21" s="156"/>
+      <c r="QLY21" s="156"/>
+      <c r="QLZ21" s="156"/>
+      <c r="QMA21" s="156"/>
+      <c r="QMB21" s="156"/>
+      <c r="QMC21" s="156"/>
+      <c r="QMD21" s="156"/>
+      <c r="QME21" s="156"/>
+      <c r="QMF21" s="156"/>
+      <c r="QMG21" s="156"/>
+      <c r="QMH21" s="156"/>
+      <c r="QMI21" s="156"/>
+      <c r="QMJ21" s="156"/>
+      <c r="QMK21" s="156"/>
+      <c r="QML21" s="156"/>
+      <c r="QMM21" s="156"/>
+      <c r="QMN21" s="156"/>
+      <c r="QMO21" s="156"/>
+      <c r="QMP21" s="156"/>
+      <c r="QMQ21" s="156"/>
+      <c r="QMR21" s="156"/>
+      <c r="QMS21" s="156"/>
+      <c r="QMT21" s="156"/>
+      <c r="QMU21" s="156"/>
+      <c r="QMV21" s="156"/>
+      <c r="QMW21" s="156"/>
+      <c r="QMX21" s="156"/>
+      <c r="QMY21" s="156"/>
+      <c r="QMZ21" s="156"/>
+      <c r="QNA21" s="156"/>
+      <c r="QNB21" s="156"/>
+      <c r="QNC21" s="156"/>
+      <c r="QND21" s="156"/>
+      <c r="QNE21" s="156"/>
+      <c r="QNF21" s="156"/>
+      <c r="QNG21" s="156"/>
+      <c r="QNH21" s="156"/>
+      <c r="QNI21" s="156"/>
+      <c r="QNJ21" s="156"/>
+      <c r="QNK21" s="156"/>
+      <c r="QNL21" s="156"/>
+      <c r="QNM21" s="156"/>
+      <c r="QNN21" s="156"/>
+      <c r="QNO21" s="156"/>
+      <c r="QNP21" s="156"/>
+      <c r="QNQ21" s="156"/>
+      <c r="QNR21" s="156"/>
+      <c r="QNS21" s="156"/>
+      <c r="QNT21" s="156"/>
+      <c r="QNU21" s="156"/>
+      <c r="QNV21" s="156"/>
+      <c r="QNW21" s="156"/>
+      <c r="QNX21" s="156"/>
+      <c r="QNY21" s="156"/>
+      <c r="QNZ21" s="156"/>
+      <c r="QOA21" s="156"/>
+      <c r="QOB21" s="156"/>
+      <c r="QOC21" s="156"/>
+      <c r="QOD21" s="156"/>
+      <c r="QOE21" s="156"/>
+      <c r="QOF21" s="156"/>
+      <c r="QOG21" s="156"/>
+      <c r="QOH21" s="156"/>
+      <c r="QOI21" s="156"/>
+      <c r="QOJ21" s="156"/>
+      <c r="QOK21" s="156"/>
+      <c r="QOL21" s="156"/>
+      <c r="QOM21" s="156"/>
+      <c r="QON21" s="156"/>
+      <c r="QOO21" s="156"/>
+      <c r="QOP21" s="156"/>
+      <c r="QOQ21" s="156"/>
+      <c r="QOR21" s="156"/>
+      <c r="QOS21" s="156"/>
+      <c r="QOT21" s="156"/>
+      <c r="QOU21" s="156"/>
+      <c r="QOV21" s="156"/>
+      <c r="QOW21" s="156"/>
+      <c r="QOX21" s="156"/>
+      <c r="QOY21" s="156"/>
+      <c r="QOZ21" s="156"/>
+      <c r="QPA21" s="156"/>
+      <c r="QPB21" s="156"/>
+      <c r="QPC21" s="156"/>
+      <c r="QPD21" s="156"/>
+      <c r="QPE21" s="156"/>
+      <c r="QPF21" s="156"/>
+      <c r="QPG21" s="156"/>
+      <c r="QPH21" s="156"/>
+      <c r="QPI21" s="156"/>
+      <c r="QPJ21" s="156"/>
+      <c r="QPK21" s="156"/>
+      <c r="QPL21" s="156"/>
+      <c r="QPM21" s="156"/>
+      <c r="QPN21" s="156"/>
+      <c r="QPO21" s="156"/>
+      <c r="QPP21" s="156"/>
+      <c r="QPQ21" s="156"/>
+      <c r="QPR21" s="156"/>
+      <c r="QPS21" s="156"/>
+      <c r="QPT21" s="156"/>
+      <c r="QPU21" s="156"/>
+      <c r="QPV21" s="156"/>
+      <c r="QPW21" s="156"/>
+      <c r="QPX21" s="156"/>
+      <c r="QPY21" s="156"/>
+      <c r="QPZ21" s="156"/>
+      <c r="QQA21" s="156"/>
+      <c r="QQB21" s="156"/>
+      <c r="QQC21" s="156"/>
+      <c r="QQD21" s="156"/>
+      <c r="QQE21" s="156"/>
+      <c r="QQF21" s="156"/>
+      <c r="QQG21" s="156"/>
+      <c r="QQH21" s="156"/>
+      <c r="QQI21" s="156"/>
+      <c r="QQJ21" s="156"/>
+      <c r="QQK21" s="156"/>
+      <c r="QQL21" s="156"/>
+      <c r="QQM21" s="156"/>
+      <c r="QQN21" s="156"/>
+      <c r="QQO21" s="156"/>
+      <c r="QQP21" s="156"/>
+      <c r="QQQ21" s="156"/>
+      <c r="QQR21" s="156"/>
+      <c r="QQS21" s="156"/>
+      <c r="QQT21" s="156"/>
+      <c r="QQU21" s="156"/>
+      <c r="QQV21" s="156"/>
+      <c r="QQW21" s="156"/>
+      <c r="QQX21" s="156"/>
+      <c r="QQY21" s="156"/>
+      <c r="QQZ21" s="156"/>
+      <c r="QRA21" s="156"/>
+      <c r="QRB21" s="156"/>
+      <c r="QRC21" s="156"/>
+      <c r="QRD21" s="156"/>
+      <c r="QRE21" s="156"/>
+      <c r="QRF21" s="156"/>
+      <c r="QRG21" s="156"/>
+      <c r="QRH21" s="156"/>
+      <c r="QRI21" s="156"/>
+      <c r="QRJ21" s="156"/>
+      <c r="QRK21" s="156"/>
+      <c r="QRL21" s="156"/>
+      <c r="QRM21" s="156"/>
+      <c r="QRN21" s="156"/>
+      <c r="QRO21" s="156"/>
+      <c r="QRP21" s="156"/>
+      <c r="QRQ21" s="156"/>
+      <c r="QRR21" s="156"/>
+      <c r="QRS21" s="156"/>
+      <c r="QRT21" s="156"/>
+      <c r="QRU21" s="156"/>
+      <c r="QRV21" s="156"/>
+      <c r="QRW21" s="156"/>
+      <c r="QRX21" s="156"/>
+      <c r="QRY21" s="156"/>
+      <c r="QRZ21" s="156"/>
+      <c r="QSA21" s="156"/>
+      <c r="QSB21" s="156"/>
+      <c r="QSC21" s="156"/>
+      <c r="QSD21" s="156"/>
+      <c r="QSE21" s="156"/>
+      <c r="QSF21" s="156"/>
+      <c r="QSG21" s="156"/>
+      <c r="QSH21" s="156"/>
+      <c r="QSI21" s="156"/>
+      <c r="QSJ21" s="156"/>
+      <c r="QSK21" s="156"/>
+      <c r="QSL21" s="156"/>
+      <c r="QSM21" s="156"/>
+      <c r="QSN21" s="156"/>
+      <c r="QSO21" s="156"/>
+      <c r="QSP21" s="156"/>
+      <c r="QSQ21" s="156"/>
+      <c r="QSR21" s="156"/>
+      <c r="QSS21" s="156"/>
+      <c r="QST21" s="156"/>
+      <c r="QSU21" s="156"/>
+      <c r="QSV21" s="156"/>
+      <c r="QSW21" s="156"/>
+      <c r="QSX21" s="156"/>
+      <c r="QSY21" s="156"/>
+      <c r="QSZ21" s="156"/>
+      <c r="QTA21" s="156"/>
+      <c r="QTB21" s="156"/>
+      <c r="QTC21" s="156"/>
+      <c r="QTD21" s="156"/>
+      <c r="QTE21" s="156"/>
+      <c r="QTF21" s="156"/>
+      <c r="QTG21" s="156"/>
+      <c r="QTH21" s="156"/>
+      <c r="QTI21" s="156"/>
+      <c r="QTJ21" s="156"/>
+      <c r="QTK21" s="156"/>
+      <c r="QTL21" s="156"/>
+      <c r="QTM21" s="156"/>
+      <c r="QTN21" s="156"/>
+      <c r="QTO21" s="156"/>
+      <c r="QTP21" s="156"/>
+      <c r="QTQ21" s="156"/>
+      <c r="QTR21" s="156"/>
+      <c r="QTS21" s="156"/>
+      <c r="QTT21" s="156"/>
+      <c r="QTU21" s="156"/>
+      <c r="QTV21" s="156"/>
+      <c r="QTW21" s="156"/>
+      <c r="QTX21" s="156"/>
+      <c r="QTY21" s="156"/>
+      <c r="QTZ21" s="156"/>
+      <c r="QUA21" s="156"/>
+      <c r="QUB21" s="156"/>
+      <c r="QUC21" s="156"/>
+      <c r="QUD21" s="156"/>
+      <c r="QUE21" s="156"/>
+      <c r="QUF21" s="156"/>
+      <c r="QUG21" s="156"/>
+      <c r="QUH21" s="156"/>
+      <c r="QUI21" s="156"/>
+      <c r="QUJ21" s="156"/>
+      <c r="QUK21" s="156"/>
+      <c r="QUL21" s="156"/>
+      <c r="QUM21" s="156"/>
+      <c r="QUN21" s="156"/>
+      <c r="QUO21" s="156"/>
+      <c r="QUP21" s="156"/>
+      <c r="QUQ21" s="156"/>
+      <c r="QUR21" s="156"/>
+      <c r="QUS21" s="156"/>
+      <c r="QUT21" s="156"/>
+      <c r="QUU21" s="156"/>
+      <c r="QUV21" s="156"/>
+      <c r="QUW21" s="156"/>
+      <c r="QUX21" s="156"/>
+      <c r="QUY21" s="156"/>
+      <c r="QUZ21" s="156"/>
+      <c r="QVA21" s="156"/>
+      <c r="QVB21" s="156"/>
+      <c r="QVC21" s="156"/>
+      <c r="QVD21" s="156"/>
+      <c r="QVE21" s="156"/>
+      <c r="QVF21" s="156"/>
+      <c r="QVG21" s="156"/>
+      <c r="QVH21" s="156"/>
+      <c r="QVI21" s="156"/>
+      <c r="QVJ21" s="156"/>
+      <c r="QVK21" s="156"/>
+      <c r="QVL21" s="156"/>
+      <c r="QVM21" s="156"/>
+      <c r="QVN21" s="156"/>
+      <c r="QVO21" s="156"/>
+      <c r="QVP21" s="156"/>
+      <c r="QVQ21" s="156"/>
+      <c r="QVR21" s="156"/>
+      <c r="QVS21" s="156"/>
+      <c r="QVT21" s="156"/>
+      <c r="QVU21" s="156"/>
+      <c r="QVV21" s="156"/>
+      <c r="QVW21" s="156"/>
+      <c r="QVX21" s="156"/>
+      <c r="QVY21" s="156"/>
+      <c r="QVZ21" s="156"/>
+      <c r="QWA21" s="156"/>
+      <c r="QWB21" s="156"/>
+      <c r="QWC21" s="156"/>
+      <c r="QWD21" s="156"/>
+      <c r="QWE21" s="156"/>
+      <c r="QWF21" s="156"/>
+      <c r="QWG21" s="156"/>
+      <c r="QWH21" s="156"/>
+      <c r="QWI21" s="156"/>
+      <c r="QWJ21" s="156"/>
+      <c r="QWK21" s="156"/>
+      <c r="QWL21" s="156"/>
+      <c r="QWM21" s="156"/>
+      <c r="QWN21" s="156"/>
+      <c r="QWO21" s="156"/>
+      <c r="QWP21" s="156"/>
+      <c r="QWQ21" s="156"/>
+      <c r="QWR21" s="156"/>
+      <c r="QWS21" s="156"/>
+      <c r="QWT21" s="156"/>
+      <c r="QWU21" s="156"/>
+      <c r="QWV21" s="156"/>
+      <c r="QWW21" s="156"/>
+      <c r="QWX21" s="156"/>
+      <c r="QWY21" s="156"/>
+      <c r="QWZ21" s="156"/>
+      <c r="QXA21" s="156"/>
+      <c r="QXB21" s="156"/>
+      <c r="QXC21" s="156"/>
+      <c r="QXD21" s="156"/>
+      <c r="QXE21" s="156"/>
+      <c r="QXF21" s="156"/>
+      <c r="QXG21" s="156"/>
+      <c r="QXH21" s="156"/>
+      <c r="QXI21" s="156"/>
+      <c r="QXJ21" s="156"/>
+      <c r="QXK21" s="156"/>
+      <c r="QXL21" s="156"/>
+      <c r="QXM21" s="156"/>
+      <c r="QXN21" s="156"/>
+      <c r="QXO21" s="156"/>
+      <c r="QXP21" s="156"/>
+      <c r="QXQ21" s="156"/>
+      <c r="QXR21" s="156"/>
+      <c r="QXS21" s="156"/>
+      <c r="QXT21" s="156"/>
+      <c r="QXU21" s="156"/>
+      <c r="QXV21" s="156"/>
+      <c r="QXW21" s="156"/>
+      <c r="QXX21" s="156"/>
+      <c r="QXY21" s="156"/>
+      <c r="QXZ21" s="156"/>
+      <c r="QYA21" s="156"/>
+      <c r="QYB21" s="156"/>
+      <c r="QYC21" s="156"/>
+      <c r="QYD21" s="156"/>
+      <c r="QYE21" s="156"/>
+      <c r="QYF21" s="156"/>
+      <c r="QYG21" s="156"/>
+      <c r="QYH21" s="156"/>
+      <c r="QYI21" s="156"/>
+      <c r="QYJ21" s="156"/>
+      <c r="QYK21" s="156"/>
+      <c r="QYL21" s="156"/>
+      <c r="QYM21" s="156"/>
+      <c r="QYN21" s="156"/>
+      <c r="QYO21" s="156"/>
+      <c r="QYP21" s="156"/>
+      <c r="QYQ21" s="156"/>
+      <c r="QYR21" s="156"/>
+      <c r="QYS21" s="156"/>
+      <c r="QYT21" s="156"/>
+      <c r="QYU21" s="156"/>
+      <c r="QYV21" s="156"/>
+      <c r="QYW21" s="156"/>
+      <c r="QYX21" s="156"/>
+      <c r="QYY21" s="156"/>
+      <c r="QYZ21" s="156"/>
+      <c r="QZA21" s="156"/>
+      <c r="QZB21" s="156"/>
+      <c r="QZC21" s="156"/>
+      <c r="QZD21" s="156"/>
+      <c r="QZE21" s="156"/>
+      <c r="QZF21" s="156"/>
+      <c r="QZG21" s="156"/>
+      <c r="QZH21" s="156"/>
+      <c r="QZI21" s="156"/>
+      <c r="QZJ21" s="156"/>
+      <c r="QZK21" s="156"/>
+      <c r="QZL21" s="156"/>
+      <c r="QZM21" s="156"/>
+      <c r="QZN21" s="156"/>
+      <c r="QZO21" s="156"/>
+      <c r="QZP21" s="156"/>
+      <c r="QZQ21" s="156"/>
+      <c r="QZR21" s="156"/>
+      <c r="QZS21" s="156"/>
+      <c r="QZT21" s="156"/>
+      <c r="QZU21" s="156"/>
+      <c r="QZV21" s="156"/>
+      <c r="QZW21" s="156"/>
+      <c r="QZX21" s="156"/>
+      <c r="QZY21" s="156"/>
+      <c r="QZZ21" s="156"/>
+      <c r="RAA21" s="156"/>
+      <c r="RAB21" s="156"/>
+      <c r="RAC21" s="156"/>
+      <c r="RAD21" s="156"/>
+      <c r="RAE21" s="156"/>
+      <c r="RAF21" s="156"/>
+      <c r="RAG21" s="156"/>
+      <c r="RAH21" s="156"/>
+      <c r="RAI21" s="156"/>
+      <c r="RAJ21" s="156"/>
+      <c r="RAK21" s="156"/>
+      <c r="RAL21" s="156"/>
+      <c r="RAM21" s="156"/>
+      <c r="RAN21" s="156"/>
+      <c r="RAO21" s="156"/>
+      <c r="RAP21" s="156"/>
+      <c r="RAQ21" s="156"/>
+      <c r="RAR21" s="156"/>
+      <c r="RAS21" s="156"/>
+      <c r="RAT21" s="156"/>
+      <c r="RAU21" s="156"/>
+      <c r="RAV21" s="156"/>
+      <c r="RAW21" s="156"/>
+      <c r="RAX21" s="156"/>
+      <c r="RAY21" s="156"/>
+      <c r="RAZ21" s="156"/>
+      <c r="RBA21" s="156"/>
+      <c r="RBB21" s="156"/>
+      <c r="RBC21" s="156"/>
+      <c r="RBD21" s="156"/>
+      <c r="RBE21" s="156"/>
+      <c r="RBF21" s="156"/>
+      <c r="RBG21" s="156"/>
+      <c r="RBH21" s="156"/>
+      <c r="RBI21" s="156"/>
+      <c r="RBJ21" s="156"/>
+      <c r="RBK21" s="156"/>
+      <c r="RBL21" s="156"/>
+      <c r="RBM21" s="156"/>
+      <c r="RBN21" s="156"/>
+      <c r="RBO21" s="156"/>
+      <c r="RBP21" s="156"/>
+      <c r="RBQ21" s="156"/>
+      <c r="RBR21" s="156"/>
+      <c r="RBS21" s="156"/>
+      <c r="RBT21" s="156"/>
+      <c r="RBU21" s="156"/>
+      <c r="RBV21" s="156"/>
+      <c r="RBW21" s="156"/>
+      <c r="RBX21" s="156"/>
+      <c r="RBY21" s="156"/>
+      <c r="RBZ21" s="156"/>
+      <c r="RCA21" s="156"/>
+      <c r="RCB21" s="156"/>
+      <c r="RCC21" s="156"/>
+      <c r="RCD21" s="156"/>
+      <c r="RCE21" s="156"/>
+      <c r="RCF21" s="156"/>
+      <c r="RCG21" s="156"/>
+      <c r="RCH21" s="156"/>
+      <c r="RCI21" s="156"/>
+      <c r="RCJ21" s="156"/>
+      <c r="RCK21" s="156"/>
+      <c r="RCL21" s="156"/>
+      <c r="RCM21" s="156"/>
+      <c r="RCN21" s="156"/>
+      <c r="RCO21" s="156"/>
+      <c r="RCP21" s="156"/>
+      <c r="RCQ21" s="156"/>
+      <c r="RCR21" s="156"/>
+      <c r="RCS21" s="156"/>
+      <c r="RCT21" s="156"/>
+      <c r="RCU21" s="156"/>
+      <c r="RCV21" s="156"/>
+      <c r="RCW21" s="156"/>
+      <c r="RCX21" s="156"/>
+      <c r="RCY21" s="156"/>
+      <c r="RCZ21" s="156"/>
+      <c r="RDA21" s="156"/>
+      <c r="RDB21" s="156"/>
+      <c r="RDC21" s="156"/>
+      <c r="RDD21" s="156"/>
+      <c r="RDE21" s="156"/>
+      <c r="RDF21" s="156"/>
+      <c r="RDG21" s="156"/>
+      <c r="RDH21" s="156"/>
+      <c r="RDI21" s="156"/>
+      <c r="RDJ21" s="156"/>
+      <c r="RDK21" s="156"/>
+      <c r="RDL21" s="156"/>
+      <c r="RDM21" s="156"/>
+      <c r="RDN21" s="156"/>
+      <c r="RDO21" s="156"/>
+      <c r="RDP21" s="156"/>
+      <c r="RDQ21" s="156"/>
+      <c r="RDR21" s="156"/>
+      <c r="RDS21" s="156"/>
+      <c r="RDT21" s="156"/>
+      <c r="RDU21" s="156"/>
+      <c r="RDV21" s="156"/>
+      <c r="RDW21" s="156"/>
+      <c r="RDX21" s="156"/>
+      <c r="RDY21" s="156"/>
+      <c r="RDZ21" s="156"/>
+      <c r="REA21" s="156"/>
+      <c r="REB21" s="156"/>
+      <c r="REC21" s="156"/>
+      <c r="RED21" s="156"/>
+      <c r="REE21" s="156"/>
+      <c r="REF21" s="156"/>
+      <c r="REG21" s="156"/>
+      <c r="REH21" s="156"/>
+      <c r="REI21" s="156"/>
+      <c r="REJ21" s="156"/>
+      <c r="REK21" s="156"/>
+      <c r="REL21" s="156"/>
+      <c r="REM21" s="156"/>
+      <c r="REN21" s="156"/>
+      <c r="REO21" s="156"/>
+      <c r="REP21" s="156"/>
+      <c r="REQ21" s="156"/>
+      <c r="RER21" s="156"/>
+      <c r="RES21" s="156"/>
+      <c r="RET21" s="156"/>
+      <c r="REU21" s="156"/>
+      <c r="REV21" s="156"/>
+      <c r="REW21" s="156"/>
+      <c r="REX21" s="156"/>
+      <c r="REY21" s="156"/>
+      <c r="REZ21" s="156"/>
+      <c r="RFA21" s="156"/>
+      <c r="RFB21" s="156"/>
+      <c r="RFC21" s="156"/>
+      <c r="RFD21" s="156"/>
+      <c r="RFE21" s="156"/>
+      <c r="RFF21" s="156"/>
+      <c r="RFG21" s="156"/>
+      <c r="RFH21" s="156"/>
+      <c r="RFI21" s="156"/>
+      <c r="RFJ21" s="156"/>
+      <c r="RFK21" s="156"/>
+      <c r="RFL21" s="156"/>
+      <c r="RFM21" s="156"/>
+      <c r="RFN21" s="156"/>
+      <c r="RFO21" s="156"/>
+      <c r="RFP21" s="156"/>
+      <c r="RFQ21" s="156"/>
+      <c r="RFR21" s="156"/>
+      <c r="RFS21" s="156"/>
+      <c r="RFT21" s="156"/>
+      <c r="RFU21" s="156"/>
+      <c r="RFV21" s="156"/>
+      <c r="RFW21" s="156"/>
+      <c r="RFX21" s="156"/>
+      <c r="RFY21" s="156"/>
+      <c r="RFZ21" s="156"/>
+      <c r="RGA21" s="156"/>
+      <c r="RGB21" s="156"/>
+      <c r="RGC21" s="156"/>
+      <c r="RGD21" s="156"/>
+      <c r="RGE21" s="156"/>
+      <c r="RGF21" s="156"/>
+      <c r="RGG21" s="156"/>
+      <c r="RGH21" s="156"/>
+      <c r="RGI21" s="156"/>
+      <c r="RGJ21" s="156"/>
+      <c r="RGK21" s="156"/>
+      <c r="RGL21" s="156"/>
+      <c r="RGM21" s="156"/>
+      <c r="RGN21" s="156"/>
+      <c r="RGO21" s="156"/>
+      <c r="RGP21" s="156"/>
+      <c r="RGQ21" s="156"/>
+      <c r="RGR21" s="156"/>
+      <c r="RGS21" s="156"/>
+      <c r="RGT21" s="156"/>
+      <c r="RGU21" s="156"/>
+      <c r="RGV21" s="156"/>
+      <c r="RGW21" s="156"/>
+      <c r="RGX21" s="156"/>
+      <c r="RGY21" s="156"/>
+      <c r="RGZ21" s="156"/>
+      <c r="RHA21" s="156"/>
+      <c r="RHB21" s="156"/>
+      <c r="RHC21" s="156"/>
+      <c r="RHD21" s="156"/>
+      <c r="RHE21" s="156"/>
+      <c r="RHF21" s="156"/>
+      <c r="RHG21" s="156"/>
+      <c r="RHH21" s="156"/>
+      <c r="RHI21" s="156"/>
+      <c r="RHJ21" s="156"/>
+      <c r="RHK21" s="156"/>
+      <c r="RHL21" s="156"/>
+      <c r="RHM21" s="156"/>
+      <c r="RHN21" s="156"/>
+      <c r="RHO21" s="156"/>
+      <c r="RHP21" s="156"/>
+      <c r="RHQ21" s="156"/>
+      <c r="RHR21" s="156"/>
+      <c r="RHS21" s="156"/>
+      <c r="RHT21" s="156"/>
+      <c r="RHU21" s="156"/>
+      <c r="RHV21" s="156"/>
+      <c r="RHW21" s="156"/>
+      <c r="RHX21" s="156"/>
+      <c r="RHY21" s="156"/>
+      <c r="RHZ21" s="156"/>
+      <c r="RIA21" s="156"/>
+      <c r="RIB21" s="156"/>
+      <c r="RIC21" s="156"/>
+      <c r="RID21" s="156"/>
+      <c r="RIE21" s="156"/>
+      <c r="RIF21" s="156"/>
+      <c r="RIG21" s="156"/>
+      <c r="RIH21" s="156"/>
+      <c r="RII21" s="156"/>
+      <c r="RIJ21" s="156"/>
+      <c r="RIK21" s="156"/>
+      <c r="RIL21" s="156"/>
+      <c r="RIM21" s="156"/>
+      <c r="RIN21" s="156"/>
+      <c r="RIO21" s="156"/>
+      <c r="RIP21" s="156"/>
+      <c r="RIQ21" s="156"/>
+      <c r="RIR21" s="156"/>
+      <c r="RIS21" s="156"/>
+      <c r="RIT21" s="156"/>
+      <c r="RIU21" s="156"/>
+      <c r="RIV21" s="156"/>
+      <c r="RIW21" s="156"/>
+      <c r="RIX21" s="156"/>
+      <c r="RIY21" s="156"/>
+      <c r="RIZ21" s="156"/>
+      <c r="RJA21" s="156"/>
+      <c r="RJB21" s="156"/>
+      <c r="RJC21" s="156"/>
+      <c r="RJD21" s="156"/>
+      <c r="RJE21" s="156"/>
+      <c r="RJF21" s="156"/>
+      <c r="RJG21" s="156"/>
+      <c r="RJH21" s="156"/>
+      <c r="RJI21" s="156"/>
+      <c r="RJJ21" s="156"/>
+      <c r="RJK21" s="156"/>
+      <c r="RJL21" s="156"/>
+      <c r="RJM21" s="156"/>
+      <c r="RJN21" s="156"/>
+      <c r="RJO21" s="156"/>
+      <c r="RJP21" s="156"/>
+      <c r="RJQ21" s="156"/>
+      <c r="RJR21" s="156"/>
+      <c r="RJS21" s="156"/>
+      <c r="RJT21" s="156"/>
+      <c r="RJU21" s="156"/>
+      <c r="RJV21" s="156"/>
+      <c r="RJW21" s="156"/>
+      <c r="RJX21" s="156"/>
+      <c r="RJY21" s="156"/>
+      <c r="RJZ21" s="156"/>
+      <c r="RKA21" s="156"/>
+      <c r="RKB21" s="156"/>
+      <c r="RKC21" s="156"/>
+      <c r="RKD21" s="156"/>
+      <c r="RKE21" s="156"/>
+      <c r="RKF21" s="156"/>
+      <c r="RKG21" s="156"/>
+      <c r="RKH21" s="156"/>
+      <c r="RKI21" s="156"/>
+      <c r="RKJ21" s="156"/>
+      <c r="RKK21" s="156"/>
+      <c r="RKL21" s="156"/>
+      <c r="RKM21" s="156"/>
+      <c r="RKN21" s="156"/>
+      <c r="RKO21" s="156"/>
+      <c r="RKP21" s="156"/>
+      <c r="RKQ21" s="156"/>
+      <c r="RKR21" s="156"/>
+      <c r="RKS21" s="156"/>
+      <c r="RKT21" s="156"/>
+      <c r="RKU21" s="156"/>
+      <c r="RKV21" s="156"/>
+      <c r="RKW21" s="156"/>
+      <c r="RKX21" s="156"/>
+      <c r="RKY21" s="156"/>
+      <c r="RKZ21" s="156"/>
+      <c r="RLA21" s="156"/>
+      <c r="RLB21" s="156"/>
+      <c r="RLC21" s="156"/>
+      <c r="RLD21" s="156"/>
+      <c r="RLE21" s="156"/>
+      <c r="RLF21" s="156"/>
+      <c r="RLG21" s="156"/>
+      <c r="RLH21" s="156"/>
+      <c r="RLI21" s="156"/>
+      <c r="RLJ21" s="156"/>
+      <c r="RLK21" s="156"/>
+      <c r="RLL21" s="156"/>
+      <c r="RLM21" s="156"/>
+      <c r="RLN21" s="156"/>
+      <c r="RLO21" s="156"/>
+      <c r="RLP21" s="156"/>
+      <c r="RLQ21" s="156"/>
+      <c r="RLR21" s="156"/>
+      <c r="RLS21" s="156"/>
+      <c r="RLT21" s="156"/>
+      <c r="RLU21" s="156"/>
+      <c r="RLV21" s="156"/>
+      <c r="RLW21" s="156"/>
+      <c r="RLX21" s="156"/>
+      <c r="RLY21" s="156"/>
+      <c r="RLZ21" s="156"/>
+      <c r="RMA21" s="156"/>
+      <c r="RMB21" s="156"/>
+      <c r="RMC21" s="156"/>
+      <c r="RMD21" s="156"/>
+      <c r="RME21" s="156"/>
+      <c r="RMF21" s="156"/>
+      <c r="RMG21" s="156"/>
+      <c r="RMH21" s="156"/>
+      <c r="RMI21" s="156"/>
+      <c r="RMJ21" s="156"/>
+      <c r="RMK21" s="156"/>
+      <c r="RML21" s="156"/>
+      <c r="RMM21" s="156"/>
+      <c r="RMN21" s="156"/>
+      <c r="RMO21" s="156"/>
+      <c r="RMP21" s="156"/>
+      <c r="RMQ21" s="156"/>
+      <c r="RMR21" s="156"/>
+      <c r="RMS21" s="156"/>
+      <c r="RMT21" s="156"/>
+      <c r="RMU21" s="156"/>
+      <c r="RMV21" s="156"/>
+      <c r="RMW21" s="156"/>
+      <c r="RMX21" s="156"/>
+      <c r="RMY21" s="156"/>
+      <c r="RMZ21" s="156"/>
+      <c r="RNA21" s="156"/>
+      <c r="RNB21" s="156"/>
+      <c r="RNC21" s="156"/>
+      <c r="RND21" s="156"/>
+      <c r="RNE21" s="156"/>
+      <c r="RNF21" s="156"/>
+      <c r="RNG21" s="156"/>
+      <c r="RNH21" s="156"/>
+      <c r="RNI21" s="156"/>
+      <c r="RNJ21" s="156"/>
+      <c r="RNK21" s="156"/>
+      <c r="RNL21" s="156"/>
+      <c r="RNM21" s="156"/>
+      <c r="RNN21" s="156"/>
+      <c r="RNO21" s="156"/>
+      <c r="RNP21" s="156"/>
+      <c r="RNQ21" s="156"/>
+      <c r="RNR21" s="156"/>
+      <c r="RNS21" s="156"/>
+      <c r="RNT21" s="156"/>
+      <c r="RNU21" s="156"/>
+      <c r="RNV21" s="156"/>
+      <c r="RNW21" s="156"/>
+      <c r="RNX21" s="156"/>
+      <c r="RNY21" s="156"/>
+      <c r="RNZ21" s="156"/>
+      <c r="ROA21" s="156"/>
+      <c r="ROB21" s="156"/>
+      <c r="ROC21" s="156"/>
+      <c r="ROD21" s="156"/>
+      <c r="ROE21" s="156"/>
+      <c r="ROF21" s="156"/>
+      <c r="ROG21" s="156"/>
+      <c r="ROH21" s="156"/>
+      <c r="ROI21" s="156"/>
+      <c r="ROJ21" s="156"/>
+      <c r="ROK21" s="156"/>
+      <c r="ROL21" s="156"/>
+      <c r="ROM21" s="156"/>
+      <c r="RON21" s="156"/>
+      <c r="ROO21" s="156"/>
+      <c r="ROP21" s="156"/>
+      <c r="ROQ21" s="156"/>
+      <c r="ROR21" s="156"/>
+      <c r="ROS21" s="156"/>
+      <c r="ROT21" s="156"/>
+      <c r="ROU21" s="156"/>
+      <c r="ROV21" s="156"/>
+      <c r="ROW21" s="156"/>
+      <c r="ROX21" s="156"/>
+      <c r="ROY21" s="156"/>
+      <c r="ROZ21" s="156"/>
+      <c r="RPA21" s="156"/>
+      <c r="RPB21" s="156"/>
+      <c r="RPC21" s="156"/>
+      <c r="RPD21" s="156"/>
+      <c r="RPE21" s="156"/>
+      <c r="RPF21" s="156"/>
+      <c r="RPG21" s="156"/>
+      <c r="RPH21" s="156"/>
+      <c r="RPI21" s="156"/>
+      <c r="RPJ21" s="156"/>
+      <c r="RPK21" s="156"/>
+      <c r="RPL21" s="156"/>
+      <c r="RPM21" s="156"/>
+      <c r="RPN21" s="156"/>
+      <c r="RPO21" s="156"/>
+      <c r="RPP21" s="156"/>
+      <c r="RPQ21" s="156"/>
+      <c r="RPR21" s="156"/>
+      <c r="RPS21" s="156"/>
+      <c r="RPT21" s="156"/>
+      <c r="RPU21" s="156"/>
+      <c r="RPV21" s="156"/>
+      <c r="RPW21" s="156"/>
+      <c r="RPX21" s="156"/>
+      <c r="RPY21" s="156"/>
+      <c r="RPZ21" s="156"/>
+      <c r="RQA21" s="156"/>
+      <c r="RQB21" s="156"/>
+      <c r="RQC21" s="156"/>
+      <c r="RQD21" s="156"/>
+      <c r="RQE21" s="156"/>
+      <c r="RQF21" s="156"/>
+      <c r="RQG21" s="156"/>
+      <c r="RQH21" s="156"/>
+      <c r="RQI21" s="156"/>
+      <c r="RQJ21" s="156"/>
+      <c r="RQK21" s="156"/>
+      <c r="RQL21" s="156"/>
+      <c r="RQM21" s="156"/>
+      <c r="RQN21" s="156"/>
+      <c r="RQO21" s="156"/>
+      <c r="RQP21" s="156"/>
+      <c r="RQQ21" s="156"/>
+      <c r="RQR21" s="156"/>
+      <c r="RQS21" s="156"/>
+      <c r="RQT21" s="156"/>
+      <c r="RQU21" s="156"/>
+      <c r="RQV21" s="156"/>
+      <c r="RQW21" s="156"/>
+      <c r="RQX21" s="156"/>
+      <c r="RQY21" s="156"/>
+      <c r="RQZ21" s="156"/>
+      <c r="RRA21" s="156"/>
+      <c r="RRB21" s="156"/>
+      <c r="RRC21" s="156"/>
+      <c r="RRD21" s="156"/>
+      <c r="RRE21" s="156"/>
+      <c r="RRF21" s="156"/>
+      <c r="RRG21" s="156"/>
+      <c r="RRH21" s="156"/>
+      <c r="RRI21" s="156"/>
+      <c r="RRJ21" s="156"/>
+      <c r="RRK21" s="156"/>
+      <c r="RRL21" s="156"/>
+      <c r="RRM21" s="156"/>
+      <c r="RRN21" s="156"/>
+      <c r="RRO21" s="156"/>
+      <c r="RRP21" s="156"/>
+      <c r="RRQ21" s="156"/>
+      <c r="RRR21" s="156"/>
+      <c r="RRS21" s="156"/>
+      <c r="RRT21" s="156"/>
+      <c r="RRU21" s="156"/>
+      <c r="RRV21" s="156"/>
+      <c r="RRW21" s="156"/>
+      <c r="RRX21" s="156"/>
+      <c r="RRY21" s="156"/>
+      <c r="RRZ21" s="156"/>
+      <c r="RSA21" s="156"/>
+      <c r="RSB21" s="156"/>
+      <c r="RSC21" s="156"/>
+      <c r="RSD21" s="156"/>
+      <c r="RSE21" s="156"/>
+      <c r="RSF21" s="156"/>
+      <c r="RSG21" s="156"/>
+      <c r="RSH21" s="156"/>
+      <c r="RSI21" s="156"/>
+      <c r="RSJ21" s="156"/>
+      <c r="RSK21" s="156"/>
+      <c r="RSL21" s="156"/>
+      <c r="RSM21" s="156"/>
+      <c r="RSN21" s="156"/>
+      <c r="RSO21" s="156"/>
+      <c r="RSP21" s="156"/>
+      <c r="RSQ21" s="156"/>
+      <c r="RSR21" s="156"/>
+      <c r="RSS21" s="156"/>
+      <c r="RST21" s="156"/>
+      <c r="RSU21" s="156"/>
+      <c r="RSV21" s="156"/>
+      <c r="RSW21" s="156"/>
+      <c r="RSX21" s="156"/>
+      <c r="RSY21" s="156"/>
+      <c r="RSZ21" s="156"/>
+      <c r="RTA21" s="156"/>
+      <c r="RTB21" s="156"/>
+      <c r="RTC21" s="156"/>
+      <c r="RTD21" s="156"/>
+      <c r="RTE21" s="156"/>
+      <c r="RTF21" s="156"/>
+      <c r="RTG21" s="156"/>
+      <c r="RTH21" s="156"/>
+      <c r="RTI21" s="156"/>
+      <c r="RTJ21" s="156"/>
+      <c r="RTK21" s="156"/>
+      <c r="RTL21" s="156"/>
+      <c r="RTM21" s="156"/>
+      <c r="RTN21" s="156"/>
+      <c r="RTO21" s="156"/>
+      <c r="RTP21" s="156"/>
+      <c r="RTQ21" s="156"/>
+      <c r="RTR21" s="156"/>
+      <c r="RTS21" s="156"/>
+      <c r="RTT21" s="156"/>
+      <c r="RTU21" s="156"/>
+      <c r="RTV21" s="156"/>
+      <c r="RTW21" s="156"/>
+      <c r="RTX21" s="156"/>
+      <c r="RTY21" s="156"/>
+      <c r="RTZ21" s="156"/>
+      <c r="RUA21" s="156"/>
+      <c r="RUB21" s="156"/>
+      <c r="RUC21" s="156"/>
+      <c r="RUD21" s="156"/>
+      <c r="RUE21" s="156"/>
+      <c r="RUF21" s="156"/>
+      <c r="RUG21" s="156"/>
+      <c r="RUH21" s="156"/>
+      <c r="RUI21" s="156"/>
+      <c r="RUJ21" s="156"/>
+      <c r="RUK21" s="156"/>
+      <c r="RUL21" s="156"/>
+      <c r="RUM21" s="156"/>
+      <c r="RUN21" s="156"/>
+      <c r="RUO21" s="156"/>
+      <c r="RUP21" s="156"/>
+      <c r="RUQ21" s="156"/>
+      <c r="RUR21" s="156"/>
+      <c r="RUS21" s="156"/>
+      <c r="RUT21" s="156"/>
+      <c r="RUU21" s="156"/>
+      <c r="RUV21" s="156"/>
+      <c r="RUW21" s="156"/>
+      <c r="RUX21" s="156"/>
+      <c r="RUY21" s="156"/>
+      <c r="RUZ21" s="156"/>
+      <c r="RVA21" s="156"/>
+      <c r="RVB21" s="156"/>
+      <c r="RVC21" s="156"/>
+      <c r="RVD21" s="156"/>
+      <c r="RVE21" s="156"/>
+      <c r="RVF21" s="156"/>
+      <c r="RVG21" s="156"/>
+      <c r="RVH21" s="156"/>
+      <c r="RVI21" s="156"/>
+      <c r="RVJ21" s="156"/>
+      <c r="RVK21" s="156"/>
+      <c r="RVL21" s="156"/>
+      <c r="RVM21" s="156"/>
+      <c r="RVN21" s="156"/>
+      <c r="RVO21" s="156"/>
+      <c r="RVP21" s="156"/>
+      <c r="RVQ21" s="156"/>
+      <c r="RVR21" s="156"/>
+      <c r="RVS21" s="156"/>
+      <c r="RVT21" s="156"/>
+      <c r="RVU21" s="156"/>
+      <c r="RVV21" s="156"/>
+      <c r="RVW21" s="156"/>
+      <c r="RVX21" s="156"/>
+      <c r="RVY21" s="156"/>
+      <c r="RVZ21" s="156"/>
+      <c r="RWA21" s="156"/>
+      <c r="RWB21" s="156"/>
+      <c r="RWC21" s="156"/>
+      <c r="RWD21" s="156"/>
+      <c r="RWE21" s="156"/>
+      <c r="RWF21" s="156"/>
+      <c r="RWG21" s="156"/>
+      <c r="RWH21" s="156"/>
+      <c r="RWI21" s="156"/>
+      <c r="RWJ21" s="156"/>
+      <c r="RWK21" s="156"/>
+      <c r="RWL21" s="156"/>
+      <c r="RWM21" s="156"/>
+      <c r="RWN21" s="156"/>
+      <c r="RWO21" s="156"/>
+      <c r="RWP21" s="156"/>
+      <c r="RWQ21" s="156"/>
+      <c r="RWR21" s="156"/>
+      <c r="RWS21" s="156"/>
+      <c r="RWT21" s="156"/>
+      <c r="RWU21" s="156"/>
+      <c r="RWV21" s="156"/>
+      <c r="RWW21" s="156"/>
+      <c r="RWX21" s="156"/>
+      <c r="RWY21" s="156"/>
+      <c r="RWZ21" s="156"/>
+      <c r="RXA21" s="156"/>
+      <c r="RXB21" s="156"/>
+      <c r="RXC21" s="156"/>
+      <c r="RXD21" s="156"/>
+      <c r="RXE21" s="156"/>
+      <c r="RXF21" s="156"/>
+      <c r="RXG21" s="156"/>
+      <c r="RXH21" s="156"/>
+      <c r="RXI21" s="156"/>
+      <c r="RXJ21" s="156"/>
+      <c r="RXK21" s="156"/>
+      <c r="RXL21" s="156"/>
+      <c r="RXM21" s="156"/>
+      <c r="RXN21" s="156"/>
+      <c r="RXO21" s="156"/>
+      <c r="RXP21" s="156"/>
+      <c r="RXQ21" s="156"/>
+      <c r="RXR21" s="156"/>
+      <c r="RXS21" s="156"/>
+      <c r="RXT21" s="156"/>
+      <c r="RXU21" s="156"/>
+      <c r="RXV21" s="156"/>
+      <c r="RXW21" s="156"/>
+      <c r="RXX21" s="156"/>
+      <c r="RXY21" s="156"/>
+      <c r="RXZ21" s="156"/>
+      <c r="RYA21" s="156"/>
+      <c r="RYB21" s="156"/>
+      <c r="RYC21" s="156"/>
+      <c r="RYD21" s="156"/>
+      <c r="RYE21" s="156"/>
+      <c r="RYF21" s="156"/>
+      <c r="RYG21" s="156"/>
+      <c r="RYH21" s="156"/>
+      <c r="RYI21" s="156"/>
+      <c r="RYJ21" s="156"/>
+      <c r="RYK21" s="156"/>
+      <c r="RYL21" s="156"/>
+      <c r="RYM21" s="156"/>
+      <c r="RYN21" s="156"/>
+      <c r="RYO21" s="156"/>
+      <c r="RYP21" s="156"/>
+      <c r="RYQ21" s="156"/>
+      <c r="RYR21" s="156"/>
+      <c r="RYS21" s="156"/>
+      <c r="RYT21" s="156"/>
+      <c r="RYU21" s="156"/>
+      <c r="RYV21" s="156"/>
+      <c r="RYW21" s="156"/>
+      <c r="RYX21" s="156"/>
+      <c r="RYY21" s="156"/>
+      <c r="RYZ21" s="156"/>
+      <c r="RZA21" s="156"/>
+      <c r="RZB21" s="156"/>
+      <c r="RZC21" s="156"/>
+      <c r="RZD21" s="156"/>
+      <c r="RZE21" s="156"/>
+      <c r="RZF21" s="156"/>
+      <c r="RZG21" s="156"/>
+      <c r="RZH21" s="156"/>
+      <c r="RZI21" s="156"/>
+      <c r="RZJ21" s="156"/>
+      <c r="RZK21" s="156"/>
+      <c r="RZL21" s="156"/>
+      <c r="RZM21" s="156"/>
+      <c r="RZN21" s="156"/>
+      <c r="RZO21" s="156"/>
+      <c r="RZP21" s="156"/>
+      <c r="RZQ21" s="156"/>
+      <c r="RZR21" s="156"/>
+      <c r="RZS21" s="156"/>
+      <c r="RZT21" s="156"/>
+      <c r="RZU21" s="156"/>
+      <c r="RZV21" s="156"/>
+      <c r="RZW21" s="156"/>
+      <c r="RZX21" s="156"/>
+      <c r="RZY21" s="156"/>
+      <c r="RZZ21" s="156"/>
+      <c r="SAA21" s="156"/>
+      <c r="SAB21" s="156"/>
+      <c r="SAC21" s="156"/>
+      <c r="SAD21" s="156"/>
+      <c r="SAE21" s="156"/>
+      <c r="SAF21" s="156"/>
+      <c r="SAG21" s="156"/>
+      <c r="SAH21" s="156"/>
+      <c r="SAI21" s="156"/>
+      <c r="SAJ21" s="156"/>
+      <c r="SAK21" s="156"/>
+      <c r="SAL21" s="156"/>
+      <c r="SAM21" s="156"/>
+      <c r="SAN21" s="156"/>
+      <c r="SAO21" s="156"/>
+      <c r="SAP21" s="156"/>
+      <c r="SAQ21" s="156"/>
+      <c r="SAR21" s="156"/>
+      <c r="SAS21" s="156"/>
+      <c r="SAT21" s="156"/>
+      <c r="SAU21" s="156"/>
+      <c r="SAV21" s="156"/>
+      <c r="SAW21" s="156"/>
+      <c r="SAX21" s="156"/>
+      <c r="SAY21" s="156"/>
+      <c r="SAZ21" s="156"/>
+      <c r="SBA21" s="156"/>
+      <c r="SBB21" s="156"/>
+      <c r="SBC21" s="156"/>
+      <c r="SBD21" s="156"/>
+      <c r="SBE21" s="156"/>
+      <c r="SBF21" s="156"/>
+      <c r="SBG21" s="156"/>
+      <c r="SBH21" s="156"/>
+      <c r="SBI21" s="156"/>
+      <c r="SBJ21" s="156"/>
+      <c r="SBK21" s="156"/>
+      <c r="SBL21" s="156"/>
+      <c r="SBM21" s="156"/>
+      <c r="SBN21" s="156"/>
+      <c r="SBO21" s="156"/>
+      <c r="SBP21" s="156"/>
+      <c r="SBQ21" s="156"/>
+      <c r="SBR21" s="156"/>
+      <c r="SBS21" s="156"/>
+      <c r="SBT21" s="156"/>
+      <c r="SBU21" s="156"/>
+      <c r="SBV21" s="156"/>
+      <c r="SBW21" s="156"/>
+      <c r="SBX21" s="156"/>
+      <c r="SBY21" s="156"/>
+      <c r="SBZ21" s="156"/>
+      <c r="SCA21" s="156"/>
+      <c r="SCB21" s="156"/>
+      <c r="SCC21" s="156"/>
+      <c r="SCD21" s="156"/>
+      <c r="SCE21" s="156"/>
+      <c r="SCF21" s="156"/>
+      <c r="SCG21" s="156"/>
+      <c r="SCH21" s="156"/>
+      <c r="SCI21" s="156"/>
+      <c r="SCJ21" s="156"/>
+      <c r="SCK21" s="156"/>
+      <c r="SCL21" s="156"/>
+      <c r="SCM21" s="156"/>
+      <c r="SCN21" s="156"/>
+      <c r="SCO21" s="156"/>
+      <c r="SCP21" s="156"/>
+      <c r="SCQ21" s="156"/>
+      <c r="SCR21" s="156"/>
+      <c r="SCS21" s="156"/>
+      <c r="SCT21" s="156"/>
+      <c r="SCU21" s="156"/>
+      <c r="SCV21" s="156"/>
+      <c r="SCW21" s="156"/>
+      <c r="SCX21" s="156"/>
+      <c r="SCY21" s="156"/>
+      <c r="SCZ21" s="156"/>
+      <c r="SDA21" s="156"/>
+      <c r="SDB21" s="156"/>
+      <c r="SDC21" s="156"/>
+      <c r="SDD21" s="156"/>
+      <c r="SDE21" s="156"/>
+      <c r="SDF21" s="156"/>
+      <c r="SDG21" s="156"/>
+      <c r="SDH21" s="156"/>
+      <c r="SDI21" s="156"/>
+      <c r="SDJ21" s="156"/>
+      <c r="SDK21" s="156"/>
+      <c r="SDL21" s="156"/>
+      <c r="SDM21" s="156"/>
+      <c r="SDN21" s="156"/>
+      <c r="SDO21" s="156"/>
+      <c r="SDP21" s="156"/>
+      <c r="SDQ21" s="156"/>
+      <c r="SDR21" s="156"/>
+      <c r="SDS21" s="156"/>
+      <c r="SDT21" s="156"/>
+      <c r="SDU21" s="156"/>
+      <c r="SDV21" s="156"/>
+      <c r="SDW21" s="156"/>
+      <c r="SDX21" s="156"/>
+      <c r="SDY21" s="156"/>
+      <c r="SDZ21" s="156"/>
+      <c r="SEA21" s="156"/>
+      <c r="SEB21" s="156"/>
+      <c r="SEC21" s="156"/>
+      <c r="SED21" s="156"/>
+      <c r="SEE21" s="156"/>
+      <c r="SEF21" s="156"/>
+      <c r="SEG21" s="156"/>
+      <c r="SEH21" s="156"/>
+      <c r="SEI21" s="156"/>
+      <c r="SEJ21" s="156"/>
+      <c r="SEK21" s="156"/>
+      <c r="SEL21" s="156"/>
+      <c r="SEM21" s="156"/>
+      <c r="SEN21" s="156"/>
+      <c r="SEO21" s="156"/>
+      <c r="SEP21" s="156"/>
+      <c r="SEQ21" s="156"/>
+      <c r="SER21" s="156"/>
+      <c r="SES21" s="156"/>
+      <c r="SET21" s="156"/>
+      <c r="SEU21" s="156"/>
+      <c r="SEV21" s="156"/>
+      <c r="SEW21" s="156"/>
+      <c r="SEX21" s="156"/>
+      <c r="SEY21" s="156"/>
+      <c r="SEZ21" s="156"/>
+      <c r="SFA21" s="156"/>
+      <c r="SFB21" s="156"/>
+      <c r="SFC21" s="156"/>
+      <c r="SFD21" s="156"/>
+      <c r="SFE21" s="156"/>
+      <c r="SFF21" s="156"/>
+      <c r="SFG21" s="156"/>
+      <c r="SFH21" s="156"/>
+      <c r="SFI21" s="156"/>
+      <c r="SFJ21" s="156"/>
+      <c r="SFK21" s="156"/>
+      <c r="SFL21" s="156"/>
+      <c r="SFM21" s="156"/>
+      <c r="SFN21" s="156"/>
+      <c r="SFO21" s="156"/>
+      <c r="SFP21" s="156"/>
+      <c r="SFQ21" s="156"/>
+      <c r="SFR21" s="156"/>
+      <c r="SFS21" s="156"/>
+      <c r="SFT21" s="156"/>
+      <c r="SFU21" s="156"/>
+      <c r="SFV21" s="156"/>
+      <c r="SFW21" s="156"/>
+      <c r="SFX21" s="156"/>
+      <c r="SFY21" s="156"/>
+      <c r="SFZ21" s="156"/>
+      <c r="SGA21" s="156"/>
+      <c r="SGB21" s="156"/>
+      <c r="SGC21" s="156"/>
+      <c r="SGD21" s="156"/>
+      <c r="SGE21" s="156"/>
+      <c r="SGF21" s="156"/>
+      <c r="SGG21" s="156"/>
+      <c r="SGH21" s="156"/>
+      <c r="SGI21" s="156"/>
+      <c r="SGJ21" s="156"/>
+      <c r="SGK21" s="156"/>
+      <c r="SGL21" s="156"/>
+      <c r="SGM21" s="156"/>
+      <c r="SGN21" s="156"/>
+      <c r="SGO21" s="156"/>
+      <c r="SGP21" s="156"/>
+      <c r="SGQ21" s="156"/>
+      <c r="SGR21" s="156"/>
+      <c r="SGS21" s="156"/>
+      <c r="SGT21" s="156"/>
+      <c r="SGU21" s="156"/>
+      <c r="SGV21" s="156"/>
+      <c r="SGW21" s="156"/>
+      <c r="SGX21" s="156"/>
+      <c r="SGY21" s="156"/>
+      <c r="SGZ21" s="156"/>
+      <c r="SHA21" s="156"/>
+      <c r="SHB21" s="156"/>
+      <c r="SHC21" s="156"/>
+      <c r="SHD21" s="156"/>
+      <c r="SHE21" s="156"/>
+      <c r="SHF21" s="156"/>
+      <c r="SHG21" s="156"/>
+      <c r="SHH21" s="156"/>
+      <c r="SHI21" s="156"/>
+      <c r="SHJ21" s="156"/>
+      <c r="SHK21" s="156"/>
+      <c r="SHL21" s="156"/>
+      <c r="SHM21" s="156"/>
+      <c r="SHN21" s="156"/>
+      <c r="SHO21" s="156"/>
+      <c r="SHP21" s="156"/>
+      <c r="SHQ21" s="156"/>
+      <c r="SHR21" s="156"/>
+      <c r="SHS21" s="156"/>
+      <c r="SHT21" s="156"/>
+      <c r="SHU21" s="156"/>
+      <c r="SHV21" s="156"/>
+      <c r="SHW21" s="156"/>
+      <c r="SHX21" s="156"/>
+      <c r="SHY21" s="156"/>
+      <c r="SHZ21" s="156"/>
+      <c r="SIA21" s="156"/>
+      <c r="SIB21" s="156"/>
+      <c r="SIC21" s="156"/>
+      <c r="SID21" s="156"/>
+      <c r="SIE21" s="156"/>
+      <c r="SIF21" s="156"/>
+      <c r="SIG21" s="156"/>
+      <c r="SIH21" s="156"/>
+      <c r="SII21" s="156"/>
+      <c r="SIJ21" s="156"/>
+      <c r="SIK21" s="156"/>
+      <c r="SIL21" s="156"/>
+      <c r="SIM21" s="156"/>
+      <c r="SIN21" s="156"/>
+      <c r="SIO21" s="156"/>
+      <c r="SIP21" s="156"/>
+      <c r="SIQ21" s="156"/>
+      <c r="SIR21" s="156"/>
+      <c r="SIS21" s="156"/>
+      <c r="SIT21" s="156"/>
+      <c r="SIU21" s="156"/>
+      <c r="SIV21" s="156"/>
+      <c r="SIW21" s="156"/>
+      <c r="SIX21" s="156"/>
+      <c r="SIY21" s="156"/>
+      <c r="SIZ21" s="156"/>
+      <c r="SJA21" s="156"/>
+      <c r="SJB21" s="156"/>
+      <c r="SJC21" s="156"/>
+      <c r="SJD21" s="156"/>
+      <c r="SJE21" s="156"/>
+      <c r="SJF21" s="156"/>
+      <c r="SJG21" s="156"/>
+      <c r="SJH21" s="156"/>
+      <c r="SJI21" s="156"/>
+      <c r="SJJ21" s="156"/>
+      <c r="SJK21" s="156"/>
+      <c r="SJL21" s="156"/>
+      <c r="SJM21" s="156"/>
+      <c r="SJN21" s="156"/>
+      <c r="SJO21" s="156"/>
+      <c r="SJP21" s="156"/>
+      <c r="SJQ21" s="156"/>
+      <c r="SJR21" s="156"/>
+      <c r="SJS21" s="156"/>
+      <c r="SJT21" s="156"/>
+      <c r="SJU21" s="156"/>
+      <c r="SJV21" s="156"/>
+      <c r="SJW21" s="156"/>
+      <c r="SJX21" s="156"/>
+      <c r="SJY21" s="156"/>
+      <c r="SJZ21" s="156"/>
+      <c r="SKA21" s="156"/>
+      <c r="SKB21" s="156"/>
+      <c r="SKC21" s="156"/>
+      <c r="SKD21" s="156"/>
+      <c r="SKE21" s="156"/>
+      <c r="SKF21" s="156"/>
+      <c r="SKG21" s="156"/>
+      <c r="SKH21" s="156"/>
+      <c r="SKI21" s="156"/>
+      <c r="SKJ21" s="156"/>
+      <c r="SKK21" s="156"/>
+      <c r="SKL21" s="156"/>
+      <c r="SKM21" s="156"/>
+      <c r="SKN21" s="156"/>
+      <c r="SKO21" s="156"/>
+      <c r="SKP21" s="156"/>
+      <c r="SKQ21" s="156"/>
+      <c r="SKR21" s="156"/>
+      <c r="SKS21" s="156"/>
+      <c r="SKT21" s="156"/>
+      <c r="SKU21" s="156"/>
+      <c r="SKV21" s="156"/>
+      <c r="SKW21" s="156"/>
+      <c r="SKX21" s="156"/>
+      <c r="SKY21" s="156"/>
+      <c r="SKZ21" s="156"/>
+      <c r="SLA21" s="156"/>
+      <c r="SLB21" s="156"/>
+      <c r="SLC21" s="156"/>
+      <c r="SLD21" s="156"/>
+      <c r="SLE21" s="156"/>
+      <c r="SLF21" s="156"/>
+      <c r="SLG21" s="156"/>
+      <c r="SLH21" s="156"/>
+      <c r="SLI21" s="156"/>
+      <c r="SLJ21" s="156"/>
+      <c r="SLK21" s="156"/>
+      <c r="SLL21" s="156"/>
+      <c r="SLM21" s="156"/>
+      <c r="SLN21" s="156"/>
+      <c r="SLO21" s="156"/>
+      <c r="SLP21" s="156"/>
+      <c r="SLQ21" s="156"/>
+      <c r="SLR21" s="156"/>
+      <c r="SLS21" s="156"/>
+      <c r="SLT21" s="156"/>
+      <c r="SLU21" s="156"/>
+      <c r="SLV21" s="156"/>
+      <c r="SLW21" s="156"/>
+      <c r="SLX21" s="156"/>
+      <c r="SLY21" s="156"/>
+      <c r="SLZ21" s="156"/>
+      <c r="SMA21" s="156"/>
+      <c r="SMB21" s="156"/>
+      <c r="SMC21" s="156"/>
+      <c r="SMD21" s="156"/>
+      <c r="SME21" s="156"/>
+      <c r="SMF21" s="156"/>
+      <c r="SMG21" s="156"/>
+      <c r="SMH21" s="156"/>
+      <c r="SMI21" s="156"/>
+      <c r="SMJ21" s="156"/>
+      <c r="SMK21" s="156"/>
+      <c r="SML21" s="156"/>
+      <c r="SMM21" s="156"/>
+      <c r="SMN21" s="156"/>
+      <c r="SMO21" s="156"/>
+      <c r="SMP21" s="156"/>
+      <c r="SMQ21" s="156"/>
+      <c r="SMR21" s="156"/>
+      <c r="SMS21" s="156"/>
+      <c r="SMT21" s="156"/>
+      <c r="SMU21" s="156"/>
+      <c r="SMV21" s="156"/>
+      <c r="SMW21" s="156"/>
+      <c r="SMX21" s="156"/>
+      <c r="SMY21" s="156"/>
+      <c r="SMZ21" s="156"/>
+      <c r="SNA21" s="156"/>
+      <c r="SNB21" s="156"/>
+      <c r="SNC21" s="156"/>
+      <c r="SND21" s="156"/>
+      <c r="SNE21" s="156"/>
+      <c r="SNF21" s="156"/>
+      <c r="SNG21" s="156"/>
+      <c r="SNH21" s="156"/>
+      <c r="SNI21" s="156"/>
+      <c r="SNJ21" s="156"/>
+      <c r="SNK21" s="156"/>
+      <c r="SNL21" s="156"/>
+      <c r="SNM21" s="156"/>
+      <c r="SNN21" s="156"/>
+      <c r="SNO21" s="156"/>
+      <c r="SNP21" s="156"/>
+      <c r="SNQ21" s="156"/>
+      <c r="SNR21" s="156"/>
+      <c r="SNS21" s="156"/>
+      <c r="SNT21" s="156"/>
+      <c r="SNU21" s="156"/>
+      <c r="SNV21" s="156"/>
+      <c r="SNW21" s="156"/>
+      <c r="SNX21" s="156"/>
+      <c r="SNY21" s="156"/>
+      <c r="SNZ21" s="156"/>
+      <c r="SOA21" s="156"/>
+      <c r="SOB21" s="156"/>
+      <c r="SOC21" s="156"/>
+      <c r="SOD21" s="156"/>
+      <c r="SOE21" s="156"/>
+      <c r="SOF21" s="156"/>
+      <c r="SOG21" s="156"/>
+      <c r="SOH21" s="156"/>
+      <c r="SOI21" s="156"/>
+      <c r="SOJ21" s="156"/>
+      <c r="SOK21" s="156"/>
+      <c r="SOL21" s="156"/>
+      <c r="SOM21" s="156"/>
+      <c r="SON21" s="156"/>
+      <c r="SOO21" s="156"/>
+      <c r="SOP21" s="156"/>
+      <c r="SOQ21" s="156"/>
+      <c r="SOR21" s="156"/>
+      <c r="SOS21" s="156"/>
+      <c r="SOT21" s="156"/>
+      <c r="SOU21" s="156"/>
+      <c r="SOV21" s="156"/>
+      <c r="SOW21" s="156"/>
+      <c r="SOX21" s="156"/>
+      <c r="SOY21" s="156"/>
+      <c r="SOZ21" s="156"/>
+      <c r="SPA21" s="156"/>
+      <c r="SPB21" s="156"/>
+      <c r="SPC21" s="156"/>
+      <c r="SPD21" s="156"/>
+      <c r="SPE21" s="156"/>
+      <c r="SPF21" s="156"/>
+      <c r="SPG21" s="156"/>
+      <c r="SPH21" s="156"/>
+      <c r="SPI21" s="156"/>
+      <c r="SPJ21" s="156"/>
+      <c r="SPK21" s="156"/>
+      <c r="SPL21" s="156"/>
+      <c r="SPM21" s="156"/>
+      <c r="SPN21" s="156"/>
+      <c r="SPO21" s="156"/>
+      <c r="SPP21" s="156"/>
+      <c r="SPQ21" s="156"/>
+      <c r="SPR21" s="156"/>
+      <c r="SPS21" s="156"/>
+      <c r="SPT21" s="156"/>
+      <c r="SPU21" s="156"/>
+      <c r="SPV21" s="156"/>
+      <c r="SPW21" s="156"/>
+      <c r="SPX21" s="156"/>
+      <c r="SPY21" s="156"/>
+      <c r="SPZ21" s="156"/>
+      <c r="SQA21" s="156"/>
+      <c r="SQB21" s="156"/>
+      <c r="SQC21" s="156"/>
+      <c r="SQD21" s="156"/>
+      <c r="SQE21" s="156"/>
+      <c r="SQF21" s="156"/>
+      <c r="SQG21" s="156"/>
+      <c r="SQH21" s="156"/>
+      <c r="SQI21" s="156"/>
+      <c r="SQJ21" s="156"/>
+      <c r="SQK21" s="156"/>
+      <c r="SQL21" s="156"/>
+      <c r="SQM21" s="156"/>
+      <c r="SQN21" s="156"/>
+      <c r="SQO21" s="156"/>
+      <c r="SQP21" s="156"/>
+      <c r="SQQ21" s="156"/>
+      <c r="SQR21" s="156"/>
+      <c r="SQS21" s="156"/>
+      <c r="SQT21" s="156"/>
+      <c r="SQU21" s="156"/>
+      <c r="SQV21" s="156"/>
+      <c r="SQW21" s="156"/>
+      <c r="SQX21" s="156"/>
+      <c r="SQY21" s="156"/>
+      <c r="SQZ21" s="156"/>
+      <c r="SRA21" s="156"/>
+      <c r="SRB21" s="156"/>
+      <c r="SRC21" s="156"/>
+      <c r="SRD21" s="156"/>
+      <c r="SRE21" s="156"/>
+      <c r="SRF21" s="156"/>
+      <c r="SRG21" s="156"/>
+      <c r="SRH21" s="156"/>
+      <c r="SRI21" s="156"/>
+      <c r="SRJ21" s="156"/>
+      <c r="SRK21" s="156"/>
+      <c r="SRL21" s="156"/>
+      <c r="SRM21" s="156"/>
+      <c r="SRN21" s="156"/>
+      <c r="SRO21" s="156"/>
+      <c r="SRP21" s="156"/>
+      <c r="SRQ21" s="156"/>
+      <c r="SRR21" s="156"/>
+      <c r="SRS21" s="156"/>
+      <c r="SRT21" s="156"/>
+      <c r="SRU21" s="156"/>
+      <c r="SRV21" s="156"/>
+      <c r="SRW21" s="156"/>
+      <c r="SRX21" s="156"/>
+      <c r="SRY21" s="156"/>
+      <c r="SRZ21" s="156"/>
+      <c r="SSA21" s="156"/>
+      <c r="SSB21" s="156"/>
+      <c r="SSC21" s="156"/>
+      <c r="SSD21" s="156"/>
+      <c r="SSE21" s="156"/>
+      <c r="SSF21" s="156"/>
+      <c r="SSG21" s="156"/>
+      <c r="SSH21" s="156"/>
+      <c r="SSI21" s="156"/>
+      <c r="SSJ21" s="156"/>
+      <c r="SSK21" s="156"/>
+      <c r="SSL21" s="156"/>
+      <c r="SSM21" s="156"/>
+      <c r="SSN21" s="156"/>
+      <c r="SSO21" s="156"/>
+      <c r="SSP21" s="156"/>
+      <c r="SSQ21" s="156"/>
+      <c r="SSR21" s="156"/>
+      <c r="SSS21" s="156"/>
+      <c r="SST21" s="156"/>
+      <c r="SSU21" s="156"/>
+      <c r="SSV21" s="156"/>
+      <c r="SSW21" s="156"/>
+      <c r="SSX21" s="156"/>
+      <c r="SSY21" s="156"/>
+      <c r="SSZ21" s="156"/>
+      <c r="STA21" s="156"/>
+      <c r="STB21" s="156"/>
+      <c r="STC21" s="156"/>
+      <c r="STD21" s="156"/>
+      <c r="STE21" s="156"/>
+      <c r="STF21" s="156"/>
+      <c r="STG21" s="156"/>
+      <c r="STH21" s="156"/>
+      <c r="STI21" s="156"/>
+      <c r="STJ21" s="156"/>
+      <c r="STK21" s="156"/>
+      <c r="STL21" s="156"/>
+      <c r="STM21" s="156"/>
+      <c r="STN21" s="156"/>
+      <c r="STO21" s="156"/>
+      <c r="STP21" s="156"/>
+      <c r="STQ21" s="156"/>
+      <c r="STR21" s="156"/>
+      <c r="STS21" s="156"/>
+      <c r="STT21" s="156"/>
+      <c r="STU21" s="156"/>
+      <c r="STV21" s="156"/>
+      <c r="STW21" s="156"/>
+      <c r="STX21" s="156"/>
+      <c r="STY21" s="156"/>
+      <c r="STZ21" s="156"/>
+      <c r="SUA21" s="156"/>
+      <c r="SUB21" s="156"/>
+      <c r="SUC21" s="156"/>
+      <c r="SUD21" s="156"/>
+      <c r="SUE21" s="156"/>
+      <c r="SUF21" s="156"/>
+      <c r="SUG21" s="156"/>
+      <c r="SUH21" s="156"/>
+      <c r="SUI21" s="156"/>
+      <c r="SUJ21" s="156"/>
+      <c r="SUK21" s="156"/>
+      <c r="SUL21" s="156"/>
+      <c r="SUM21" s="156"/>
+      <c r="SUN21" s="156"/>
+      <c r="SUO21" s="156"/>
+      <c r="SUP21" s="156"/>
+      <c r="SUQ21" s="156"/>
+      <c r="SUR21" s="156"/>
+      <c r="SUS21" s="156"/>
+      <c r="SUT21" s="156"/>
+      <c r="SUU21" s="156"/>
+      <c r="SUV21" s="156"/>
+      <c r="SUW21" s="156"/>
+      <c r="SUX21" s="156"/>
+      <c r="SUY21" s="156"/>
+      <c r="SUZ21" s="156"/>
+      <c r="SVA21" s="156"/>
+      <c r="SVB21" s="156"/>
+      <c r="SVC21" s="156"/>
+      <c r="SVD21" s="156"/>
+      <c r="SVE21" s="156"/>
+      <c r="SVF21" s="156"/>
+      <c r="SVG21" s="156"/>
+      <c r="SVH21" s="156"/>
+      <c r="SVI21" s="156"/>
+      <c r="SVJ21" s="156"/>
+      <c r="SVK21" s="156"/>
+      <c r="SVL21" s="156"/>
+      <c r="SVM21" s="156"/>
+      <c r="SVN21" s="156"/>
+      <c r="SVO21" s="156"/>
+      <c r="SVP21" s="156"/>
+      <c r="SVQ21" s="156"/>
+      <c r="SVR21" s="156"/>
+      <c r="SVS21" s="156"/>
+      <c r="SVT21" s="156"/>
+      <c r="SVU21" s="156"/>
+      <c r="SVV21" s="156"/>
+      <c r="SVW21" s="156"/>
+      <c r="SVX21" s="156"/>
+      <c r="SVY21" s="156"/>
+      <c r="SVZ21" s="156"/>
+      <c r="SWA21" s="156"/>
+      <c r="SWB21" s="156"/>
+      <c r="SWC21" s="156"/>
+      <c r="SWD21" s="156"/>
+      <c r="SWE21" s="156"/>
+      <c r="SWF21" s="156"/>
+      <c r="SWG21" s="156"/>
+      <c r="SWH21" s="156"/>
+      <c r="SWI21" s="156"/>
+      <c r="SWJ21" s="156"/>
+      <c r="SWK21" s="156"/>
+      <c r="SWL21" s="156"/>
+      <c r="SWM21" s="156"/>
+      <c r="SWN21" s="156"/>
+      <c r="SWO21" s="156"/>
+      <c r="SWP21" s="156"/>
+      <c r="SWQ21" s="156"/>
+      <c r="SWR21" s="156"/>
+      <c r="SWS21" s="156"/>
+      <c r="SWT21" s="156"/>
+      <c r="SWU21" s="156"/>
+      <c r="SWV21" s="156"/>
+      <c r="SWW21" s="156"/>
+      <c r="SWX21" s="156"/>
+      <c r="SWY21" s="156"/>
+      <c r="SWZ21" s="156"/>
+      <c r="SXA21" s="156"/>
+      <c r="SXB21" s="156"/>
+      <c r="SXC21" s="156"/>
+      <c r="SXD21" s="156"/>
+      <c r="SXE21" s="156"/>
+      <c r="SXF21" s="156"/>
+      <c r="SXG21" s="156"/>
+      <c r="SXH21" s="156"/>
+      <c r="SXI21" s="156"/>
+      <c r="SXJ21" s="156"/>
+      <c r="SXK21" s="156"/>
+      <c r="SXL21" s="156"/>
+      <c r="SXM21" s="156"/>
+      <c r="SXN21" s="156"/>
+      <c r="SXO21" s="156"/>
+      <c r="SXP21" s="156"/>
+      <c r="SXQ21" s="156"/>
+      <c r="SXR21" s="156"/>
+      <c r="SXS21" s="156"/>
+      <c r="SXT21" s="156"/>
+      <c r="SXU21" s="156"/>
+      <c r="SXV21" s="156"/>
+      <c r="SXW21" s="156"/>
+      <c r="SXX21" s="156"/>
+      <c r="SXY21" s="156"/>
+      <c r="SXZ21" s="156"/>
+      <c r="SYA21" s="156"/>
+      <c r="SYB21" s="156"/>
+      <c r="SYC21" s="156"/>
+      <c r="SYD21" s="156"/>
+      <c r="SYE21" s="156"/>
+      <c r="SYF21" s="156"/>
+      <c r="SYG21" s="156"/>
+      <c r="SYH21" s="156"/>
+      <c r="SYI21" s="156"/>
+      <c r="SYJ21" s="156"/>
+      <c r="SYK21" s="156"/>
+      <c r="SYL21" s="156"/>
+      <c r="SYM21" s="156"/>
+      <c r="SYN21" s="156"/>
+      <c r="SYO21" s="156"/>
+      <c r="SYP21" s="156"/>
+      <c r="SYQ21" s="156"/>
+      <c r="SYR21" s="156"/>
+      <c r="SYS21" s="156"/>
+      <c r="SYT21" s="156"/>
+      <c r="SYU21" s="156"/>
+      <c r="SYV21" s="156"/>
+      <c r="SYW21" s="156"/>
+      <c r="SYX21" s="156"/>
+      <c r="SYY21" s="156"/>
+      <c r="SYZ21" s="156"/>
+      <c r="SZA21" s="156"/>
+      <c r="SZB21" s="156"/>
+      <c r="SZC21" s="156"/>
+      <c r="SZD21" s="156"/>
+      <c r="SZE21" s="156"/>
+      <c r="SZF21" s="156"/>
+      <c r="SZG21" s="156"/>
+      <c r="SZH21" s="156"/>
+      <c r="SZI21" s="156"/>
+      <c r="SZJ21" s="156"/>
+      <c r="SZK21" s="156"/>
+      <c r="SZL21" s="156"/>
+      <c r="SZM21" s="156"/>
+      <c r="SZN21" s="156"/>
+      <c r="SZO21" s="156"/>
+      <c r="SZP21" s="156"/>
+      <c r="SZQ21" s="156"/>
+      <c r="SZR21" s="156"/>
+      <c r="SZS21" s="156"/>
+      <c r="SZT21" s="156"/>
+      <c r="SZU21" s="156"/>
+      <c r="SZV21" s="156"/>
+      <c r="SZW21" s="156"/>
+      <c r="SZX21" s="156"/>
+      <c r="SZY21" s="156"/>
+      <c r="SZZ21" s="156"/>
+      <c r="TAA21" s="156"/>
+      <c r="TAB21" s="156"/>
+      <c r="TAC21" s="156"/>
+      <c r="TAD21" s="156"/>
+      <c r="TAE21" s="156"/>
+      <c r="TAF21" s="156"/>
+      <c r="TAG21" s="156"/>
+      <c r="TAH21" s="156"/>
+      <c r="TAI21" s="156"/>
+      <c r="TAJ21" s="156"/>
+      <c r="TAK21" s="156"/>
+      <c r="TAL21" s="156"/>
+      <c r="TAM21" s="156"/>
+      <c r="TAN21" s="156"/>
+      <c r="TAO21" s="156"/>
+      <c r="TAP21" s="156"/>
+      <c r="TAQ21" s="156"/>
+      <c r="TAR21" s="156"/>
+      <c r="TAS21" s="156"/>
+      <c r="TAT21" s="156"/>
+      <c r="TAU21" s="156"/>
+      <c r="TAV21" s="156"/>
+      <c r="TAW21" s="156"/>
+      <c r="TAX21" s="156"/>
+      <c r="TAY21" s="156"/>
+      <c r="TAZ21" s="156"/>
+      <c r="TBA21" s="156"/>
+      <c r="TBB21" s="156"/>
+      <c r="TBC21" s="156"/>
+      <c r="TBD21" s="156"/>
+      <c r="TBE21" s="156"/>
+      <c r="TBF21" s="156"/>
+      <c r="TBG21" s="156"/>
+      <c r="TBH21" s="156"/>
+      <c r="TBI21" s="156"/>
+      <c r="TBJ21" s="156"/>
+      <c r="TBK21" s="156"/>
+      <c r="TBL21" s="156"/>
+      <c r="TBM21" s="156"/>
+      <c r="TBN21" s="156"/>
+      <c r="TBO21" s="156"/>
+      <c r="TBP21" s="156"/>
+      <c r="TBQ21" s="156"/>
+      <c r="TBR21" s="156"/>
+      <c r="TBS21" s="156"/>
+      <c r="TBT21" s="156"/>
+      <c r="TBU21" s="156"/>
+      <c r="TBV21" s="156"/>
+      <c r="TBW21" s="156"/>
+      <c r="TBX21" s="156"/>
+      <c r="TBY21" s="156"/>
+      <c r="TBZ21" s="156"/>
+      <c r="TCA21" s="156"/>
+      <c r="TCB21" s="156"/>
+      <c r="TCC21" s="156"/>
+      <c r="TCD21" s="156"/>
+      <c r="TCE21" s="156"/>
+      <c r="TCF21" s="156"/>
+      <c r="TCG21" s="156"/>
+      <c r="TCH21" s="156"/>
+      <c r="TCI21" s="156"/>
+      <c r="TCJ21" s="156"/>
+      <c r="TCK21" s="156"/>
+      <c r="TCL21" s="156"/>
+      <c r="TCM21" s="156"/>
+      <c r="TCN21" s="156"/>
+      <c r="TCO21" s="156"/>
+      <c r="TCP21" s="156"/>
+      <c r="TCQ21" s="156"/>
+      <c r="TCR21" s="156"/>
+      <c r="TCS21" s="156"/>
+      <c r="TCT21" s="156"/>
+      <c r="TCU21" s="156"/>
+      <c r="TCV21" s="156"/>
+      <c r="TCW21" s="156"/>
+      <c r="TCX21" s="156"/>
+      <c r="TCY21" s="156"/>
+      <c r="TCZ21" s="156"/>
+      <c r="TDA21" s="156"/>
+      <c r="TDB21" s="156"/>
+      <c r="TDC21" s="156"/>
+      <c r="TDD21" s="156"/>
+      <c r="TDE21" s="156"/>
+      <c r="TDF21" s="156"/>
+      <c r="TDG21" s="156"/>
+      <c r="TDH21" s="156"/>
+      <c r="TDI21" s="156"/>
+      <c r="TDJ21" s="156"/>
+      <c r="TDK21" s="156"/>
+      <c r="TDL21" s="156"/>
+      <c r="TDM21" s="156"/>
+      <c r="TDN21" s="156"/>
+      <c r="TDO21" s="156"/>
+      <c r="TDP21" s="156"/>
+      <c r="TDQ21" s="156"/>
+      <c r="TDR21" s="156"/>
+      <c r="TDS21" s="156"/>
+      <c r="TDT21" s="156"/>
+      <c r="TDU21" s="156"/>
+      <c r="TDV21" s="156"/>
+      <c r="TDW21" s="156"/>
+      <c r="TDX21" s="156"/>
+      <c r="TDY21" s="156"/>
+      <c r="TDZ21" s="156"/>
+      <c r="TEA21" s="156"/>
+      <c r="TEB21" s="156"/>
+      <c r="TEC21" s="156"/>
+      <c r="TED21" s="156"/>
+      <c r="TEE21" s="156"/>
+      <c r="TEF21" s="156"/>
+      <c r="TEG21" s="156"/>
+      <c r="TEH21" s="156"/>
+      <c r="TEI21" s="156"/>
+      <c r="TEJ21" s="156"/>
+      <c r="TEK21" s="156"/>
+      <c r="TEL21" s="156"/>
+      <c r="TEM21" s="156"/>
+      <c r="TEN21" s="156"/>
+      <c r="TEO21" s="156"/>
+      <c r="TEP21" s="156"/>
+      <c r="TEQ21" s="156"/>
+      <c r="TER21" s="156"/>
+      <c r="TES21" s="156"/>
+      <c r="TET21" s="156"/>
+      <c r="TEU21" s="156"/>
+      <c r="TEV21" s="156"/>
+      <c r="TEW21" s="156"/>
+      <c r="TEX21" s="156"/>
+      <c r="TEY21" s="156"/>
+      <c r="TEZ21" s="156"/>
+      <c r="TFA21" s="156"/>
+      <c r="TFB21" s="156"/>
+      <c r="TFC21" s="156"/>
+      <c r="TFD21" s="156"/>
+      <c r="TFE21" s="156"/>
+      <c r="TFF21" s="156"/>
+      <c r="TFG21" s="156"/>
+      <c r="TFH21" s="156"/>
+      <c r="TFI21" s="156"/>
+      <c r="TFJ21" s="156"/>
+      <c r="TFK21" s="156"/>
+      <c r="TFL21" s="156"/>
+      <c r="TFM21" s="156"/>
+      <c r="TFN21" s="156"/>
+      <c r="TFO21" s="156"/>
+      <c r="TFP21" s="156"/>
+      <c r="TFQ21" s="156"/>
+      <c r="TFR21" s="156"/>
+      <c r="TFS21" s="156"/>
+      <c r="TFT21" s="156"/>
+      <c r="TFU21" s="156"/>
+      <c r="TFV21" s="156"/>
+      <c r="TFW21" s="156"/>
+      <c r="TFX21" s="156"/>
+      <c r="TFY21" s="156"/>
+      <c r="TFZ21" s="156"/>
+      <c r="TGA21" s="156"/>
+      <c r="TGB21" s="156"/>
+      <c r="TGC21" s="156"/>
+      <c r="TGD21" s="156"/>
+      <c r="TGE21" s="156"/>
+      <c r="TGF21" s="156"/>
+      <c r="TGG21" s="156"/>
+      <c r="TGH21" s="156"/>
+      <c r="TGI21" s="156"/>
+      <c r="TGJ21" s="156"/>
+      <c r="TGK21" s="156"/>
+      <c r="TGL21" s="156"/>
+      <c r="TGM21" s="156"/>
+      <c r="TGN21" s="156"/>
+      <c r="TGO21" s="156"/>
+      <c r="TGP21" s="156"/>
+      <c r="TGQ21" s="156"/>
+      <c r="TGR21" s="156"/>
+      <c r="TGS21" s="156"/>
+      <c r="TGT21" s="156"/>
+      <c r="TGU21" s="156"/>
+      <c r="TGV21" s="156"/>
+      <c r="TGW21" s="156"/>
+      <c r="TGX21" s="156"/>
+      <c r="TGY21" s="156"/>
+      <c r="TGZ21" s="156"/>
+      <c r="THA21" s="156"/>
+      <c r="THB21" s="156"/>
+      <c r="THC21" s="156"/>
+      <c r="THD21" s="156"/>
+      <c r="THE21" s="156"/>
+      <c r="THF21" s="156"/>
+      <c r="THG21" s="156"/>
+      <c r="THH21" s="156"/>
+      <c r="THI21" s="156"/>
+      <c r="THJ21" s="156"/>
+      <c r="THK21" s="156"/>
+      <c r="THL21" s="156"/>
+      <c r="THM21" s="156"/>
+      <c r="THN21" s="156"/>
+      <c r="THO21" s="156"/>
+      <c r="THP21" s="156"/>
+      <c r="THQ21" s="156"/>
+      <c r="THR21" s="156"/>
+      <c r="THS21" s="156"/>
+      <c r="THT21" s="156"/>
+      <c r="THU21" s="156"/>
+      <c r="THV21" s="156"/>
+      <c r="THW21" s="156"/>
+      <c r="THX21" s="156"/>
+      <c r="THY21" s="156"/>
+      <c r="THZ21" s="156"/>
+      <c r="TIA21" s="156"/>
+      <c r="TIB21" s="156"/>
+      <c r="TIC21" s="156"/>
+      <c r="TID21" s="156"/>
+      <c r="TIE21" s="156"/>
+      <c r="TIF21" s="156"/>
+      <c r="TIG21" s="156"/>
+      <c r="TIH21" s="156"/>
+      <c r="TII21" s="156"/>
+      <c r="TIJ21" s="156"/>
+      <c r="TIK21" s="156"/>
+      <c r="TIL21" s="156"/>
+      <c r="TIM21" s="156"/>
+      <c r="TIN21" s="156"/>
+      <c r="TIO21" s="156"/>
+      <c r="TIP21" s="156"/>
+      <c r="TIQ21" s="156"/>
+      <c r="TIR21" s="156"/>
+      <c r="TIS21" s="156"/>
+      <c r="TIT21" s="156"/>
+      <c r="TIU21" s="156"/>
+      <c r="TIV21" s="156"/>
+      <c r="TIW21" s="156"/>
+      <c r="TIX21" s="156"/>
+      <c r="TIY21" s="156"/>
+      <c r="TIZ21" s="156"/>
+      <c r="TJA21" s="156"/>
+      <c r="TJB21" s="156"/>
+      <c r="TJC21" s="156"/>
+      <c r="TJD21" s="156"/>
+      <c r="TJE21" s="156"/>
+      <c r="TJF21" s="156"/>
+      <c r="TJG21" s="156"/>
+      <c r="TJH21" s="156"/>
+      <c r="TJI21" s="156"/>
+      <c r="TJJ21" s="156"/>
+      <c r="TJK21" s="156"/>
+      <c r="TJL21" s="156"/>
+      <c r="TJM21" s="156"/>
+      <c r="TJN21" s="156"/>
+      <c r="TJO21" s="156"/>
+      <c r="TJP21" s="156"/>
+      <c r="TJQ21" s="156"/>
+      <c r="TJR21" s="156"/>
+      <c r="TJS21" s="156"/>
+      <c r="TJT21" s="156"/>
+      <c r="TJU21" s="156"/>
+      <c r="TJV21" s="156"/>
+      <c r="TJW21" s="156"/>
+      <c r="TJX21" s="156"/>
+      <c r="TJY21" s="156"/>
+      <c r="TJZ21" s="156"/>
+      <c r="TKA21" s="156"/>
+      <c r="TKB21" s="156"/>
+      <c r="TKC21" s="156"/>
+      <c r="TKD21" s="156"/>
+      <c r="TKE21" s="156"/>
+      <c r="TKF21" s="156"/>
+      <c r="TKG21" s="156"/>
+      <c r="TKH21" s="156"/>
+      <c r="TKI21" s="156"/>
+      <c r="TKJ21" s="156"/>
+      <c r="TKK21" s="156"/>
+      <c r="TKL21" s="156"/>
+      <c r="TKM21" s="156"/>
+      <c r="TKN21" s="156"/>
+      <c r="TKO21" s="156"/>
+      <c r="TKP21" s="156"/>
+      <c r="TKQ21" s="156"/>
+      <c r="TKR21" s="156"/>
+      <c r="TKS21" s="156"/>
+      <c r="TKT21" s="156"/>
+      <c r="TKU21" s="156"/>
+      <c r="TKV21" s="156"/>
+      <c r="TKW21" s="156"/>
+      <c r="TKX21" s="156"/>
+      <c r="TKY21" s="156"/>
+      <c r="TKZ21" s="156"/>
+      <c r="TLA21" s="156"/>
+      <c r="TLB21" s="156"/>
+      <c r="TLC21" s="156"/>
+      <c r="TLD21" s="156"/>
+      <c r="TLE21" s="156"/>
+      <c r="TLF21" s="156"/>
+      <c r="TLG21" s="156"/>
+      <c r="TLH21" s="156"/>
+      <c r="TLI21" s="156"/>
+      <c r="TLJ21" s="156"/>
+      <c r="TLK21" s="156"/>
+      <c r="TLL21" s="156"/>
+      <c r="TLM21" s="156"/>
+      <c r="TLN21" s="156"/>
+      <c r="TLO21" s="156"/>
+      <c r="TLP21" s="156"/>
+      <c r="TLQ21" s="156"/>
+      <c r="TLR21" s="156"/>
+      <c r="TLS21" s="156"/>
+      <c r="TLT21" s="156"/>
+      <c r="TLU21" s="156"/>
+      <c r="TLV21" s="156"/>
+      <c r="TLW21" s="156"/>
+      <c r="TLX21" s="156"/>
+      <c r="TLY21" s="156"/>
+      <c r="TLZ21" s="156"/>
+      <c r="TMA21" s="156"/>
+      <c r="TMB21" s="156"/>
+      <c r="TMC21" s="156"/>
+      <c r="TMD21" s="156"/>
+      <c r="TME21" s="156"/>
+      <c r="TMF21" s="156"/>
+      <c r="TMG21" s="156"/>
+      <c r="TMH21" s="156"/>
+      <c r="TMI21" s="156"/>
+      <c r="TMJ21" s="156"/>
+      <c r="TMK21" s="156"/>
+      <c r="TML21" s="156"/>
+      <c r="TMM21" s="156"/>
+      <c r="TMN21" s="156"/>
+      <c r="TMO21" s="156"/>
+      <c r="TMP21" s="156"/>
+      <c r="TMQ21" s="156"/>
+      <c r="TMR21" s="156"/>
+      <c r="TMS21" s="156"/>
+      <c r="TMT21" s="156"/>
+      <c r="TMU21" s="156"/>
+      <c r="TMV21" s="156"/>
+      <c r="TMW21" s="156"/>
+      <c r="TMX21" s="156"/>
+      <c r="TMY21" s="156"/>
+      <c r="TMZ21" s="156"/>
+      <c r="TNA21" s="156"/>
+      <c r="TNB21" s="156"/>
+      <c r="TNC21" s="156"/>
+      <c r="TND21" s="156"/>
+      <c r="TNE21" s="156"/>
+      <c r="TNF21" s="156"/>
+      <c r="TNG21" s="156"/>
+      <c r="TNH21" s="156"/>
+      <c r="TNI21" s="156"/>
+      <c r="TNJ21" s="156"/>
+      <c r="TNK21" s="156"/>
+      <c r="TNL21" s="156"/>
+      <c r="TNM21" s="156"/>
+      <c r="TNN21" s="156"/>
+      <c r="TNO21" s="156"/>
+      <c r="TNP21" s="156"/>
+      <c r="TNQ21" s="156"/>
+      <c r="TNR21" s="156"/>
+      <c r="TNS21" s="156"/>
+      <c r="TNT21" s="156"/>
+      <c r="TNU21" s="156"/>
+      <c r="TNV21" s="156"/>
+      <c r="TNW21" s="156"/>
+      <c r="TNX21" s="156"/>
+      <c r="TNY21" s="156"/>
+      <c r="TNZ21" s="156"/>
+      <c r="TOA21" s="156"/>
+      <c r="TOB21" s="156"/>
+      <c r="TOC21" s="156"/>
+      <c r="TOD21" s="156"/>
+      <c r="TOE21" s="156"/>
+      <c r="TOF21" s="156"/>
+      <c r="TOG21" s="156"/>
+      <c r="TOH21" s="156"/>
+      <c r="TOI21" s="156"/>
+      <c r="TOJ21" s="156"/>
+      <c r="TOK21" s="156"/>
+      <c r="TOL21" s="156"/>
+      <c r="TOM21" s="156"/>
+      <c r="TON21" s="156"/>
+      <c r="TOO21" s="156"/>
+      <c r="TOP21" s="156"/>
+      <c r="TOQ21" s="156"/>
+      <c r="TOR21" s="156"/>
+      <c r="TOS21" s="156"/>
+      <c r="TOT21" s="156"/>
+      <c r="TOU21" s="156"/>
+      <c r="TOV21" s="156"/>
+      <c r="TOW21" s="156"/>
+      <c r="TOX21" s="156"/>
+      <c r="TOY21" s="156"/>
+      <c r="TOZ21" s="156"/>
+      <c r="TPA21" s="156"/>
+      <c r="TPB21" s="156"/>
+      <c r="TPC21" s="156"/>
+      <c r="TPD21" s="156"/>
+      <c r="TPE21" s="156"/>
+      <c r="TPF21" s="156"/>
+      <c r="TPG21" s="156"/>
+      <c r="TPH21" s="156"/>
+      <c r="TPI21" s="156"/>
+      <c r="TPJ21" s="156"/>
+      <c r="TPK21" s="156"/>
+      <c r="TPL21" s="156"/>
+      <c r="TPM21" s="156"/>
+      <c r="TPN21" s="156"/>
+      <c r="TPO21" s="156"/>
+      <c r="TPP21" s="156"/>
+      <c r="TPQ21" s="156"/>
+      <c r="TPR21" s="156"/>
+      <c r="TPS21" s="156"/>
+      <c r="TPT21" s="156"/>
+      <c r="TPU21" s="156"/>
+      <c r="TPV21" s="156"/>
+      <c r="TPW21" s="156"/>
+      <c r="TPX21" s="156"/>
+      <c r="TPY21" s="156"/>
+      <c r="TPZ21" s="156"/>
+      <c r="TQA21" s="156"/>
+      <c r="TQB21" s="156"/>
+      <c r="TQC21" s="156"/>
+      <c r="TQD21" s="156"/>
+      <c r="TQE21" s="156"/>
+      <c r="TQF21" s="156"/>
+      <c r="TQG21" s="156"/>
+      <c r="TQH21" s="156"/>
+      <c r="TQI21" s="156"/>
+      <c r="TQJ21" s="156"/>
+      <c r="TQK21" s="156"/>
+      <c r="TQL21" s="156"/>
+      <c r="TQM21" s="156"/>
+      <c r="TQN21" s="156"/>
+      <c r="TQO21" s="156"/>
+      <c r="TQP21" s="156"/>
+      <c r="TQQ21" s="156"/>
+      <c r="TQR21" s="156"/>
+      <c r="TQS21" s="156"/>
+      <c r="TQT21" s="156"/>
+      <c r="TQU21" s="156"/>
+      <c r="TQV21" s="156"/>
+      <c r="TQW21" s="156"/>
+      <c r="TQX21" s="156"/>
+      <c r="TQY21" s="156"/>
+      <c r="TQZ21" s="156"/>
+      <c r="TRA21" s="156"/>
+      <c r="TRB21" s="156"/>
+      <c r="TRC21" s="156"/>
+      <c r="TRD21" s="156"/>
+      <c r="TRE21" s="156"/>
+      <c r="TRF21" s="156"/>
+      <c r="TRG21" s="156"/>
+      <c r="TRH21" s="156"/>
+      <c r="TRI21" s="156"/>
+      <c r="TRJ21" s="156"/>
+      <c r="TRK21" s="156"/>
+      <c r="TRL21" s="156"/>
+      <c r="TRM21" s="156"/>
+      <c r="TRN21" s="156"/>
+      <c r="TRO21" s="156"/>
+      <c r="TRP21" s="156"/>
+      <c r="TRQ21" s="156"/>
+      <c r="TRR21" s="156"/>
+      <c r="TRS21" s="156"/>
+      <c r="TRT21" s="156"/>
+      <c r="TRU21" s="156"/>
+      <c r="TRV21" s="156"/>
+      <c r="TRW21" s="156"/>
+      <c r="TRX21" s="156"/>
+      <c r="TRY21" s="156"/>
+      <c r="TRZ21" s="156"/>
+      <c r="TSA21" s="156"/>
+      <c r="TSB21" s="156"/>
+      <c r="TSC21" s="156"/>
+      <c r="TSD21" s="156"/>
+      <c r="TSE21" s="156"/>
+      <c r="TSF21" s="156"/>
+      <c r="TSG21" s="156"/>
+      <c r="TSH21" s="156"/>
+      <c r="TSI21" s="156"/>
+      <c r="TSJ21" s="156"/>
+      <c r="TSK21" s="156"/>
+      <c r="TSL21" s="156"/>
+      <c r="TSM21" s="156"/>
+      <c r="TSN21" s="156"/>
+      <c r="TSO21" s="156"/>
+      <c r="TSP21" s="156"/>
+      <c r="TSQ21" s="156"/>
+      <c r="TSR21" s="156"/>
+      <c r="TSS21" s="156"/>
+      <c r="TST21" s="156"/>
+      <c r="TSU21" s="156"/>
+      <c r="TSV21" s="156"/>
+      <c r="TSW21" s="156"/>
+      <c r="TSX21" s="156"/>
+      <c r="TSY21" s="156"/>
+      <c r="TSZ21" s="156"/>
+      <c r="TTA21" s="156"/>
+      <c r="TTB21" s="156"/>
+      <c r="TTC21" s="156"/>
+      <c r="TTD21" s="156"/>
+      <c r="TTE21" s="156"/>
+      <c r="TTF21" s="156"/>
+      <c r="TTG21" s="156"/>
+      <c r="TTH21" s="156"/>
+      <c r="TTI21" s="156"/>
+      <c r="TTJ21" s="156"/>
+      <c r="TTK21" s="156"/>
+      <c r="TTL21" s="156"/>
+      <c r="TTM21" s="156"/>
+      <c r="TTN21" s="156"/>
+      <c r="TTO21" s="156"/>
+      <c r="TTP21" s="156"/>
+      <c r="TTQ21" s="156"/>
+      <c r="TTR21" s="156"/>
+      <c r="TTS21" s="156"/>
+      <c r="TTT21" s="156"/>
+      <c r="TTU21" s="156"/>
+      <c r="TTV21" s="156"/>
+      <c r="TTW21" s="156"/>
+      <c r="TTX21" s="156"/>
+      <c r="TTY21" s="156"/>
+      <c r="TTZ21" s="156"/>
+      <c r="TUA21" s="156"/>
+      <c r="TUB21" s="156"/>
+      <c r="TUC21" s="156"/>
+      <c r="TUD21" s="156"/>
+      <c r="TUE21" s="156"/>
+      <c r="TUF21" s="156"/>
+      <c r="TUG21" s="156"/>
+      <c r="TUH21" s="156"/>
+      <c r="TUI21" s="156"/>
+      <c r="TUJ21" s="156"/>
+      <c r="TUK21" s="156"/>
+      <c r="TUL21" s="156"/>
+      <c r="TUM21" s="156"/>
+      <c r="TUN21" s="156"/>
+      <c r="TUO21" s="156"/>
+      <c r="TUP21" s="156"/>
+      <c r="TUQ21" s="156"/>
+      <c r="TUR21" s="156"/>
+      <c r="TUS21" s="156"/>
+      <c r="TUT21" s="156"/>
+      <c r="TUU21" s="156"/>
+      <c r="TUV21" s="156"/>
+      <c r="TUW21" s="156"/>
+      <c r="TUX21" s="156"/>
+      <c r="TUY21" s="156"/>
+      <c r="TUZ21" s="156"/>
+      <c r="TVA21" s="156"/>
+      <c r="TVB21" s="156"/>
+      <c r="TVC21" s="156"/>
+      <c r="TVD21" s="156"/>
+      <c r="TVE21" s="156"/>
+      <c r="TVF21" s="156"/>
+      <c r="TVG21" s="156"/>
+      <c r="TVH21" s="156"/>
+      <c r="TVI21" s="156"/>
+      <c r="TVJ21" s="156"/>
+      <c r="TVK21" s="156"/>
+      <c r="TVL21" s="156"/>
+      <c r="TVM21" s="156"/>
+      <c r="TVN21" s="156"/>
+      <c r="TVO21" s="156"/>
+      <c r="TVP21" s="156"/>
+      <c r="TVQ21" s="156"/>
+      <c r="TVR21" s="156"/>
+      <c r="TVS21" s="156"/>
+      <c r="TVT21" s="156"/>
+      <c r="TVU21" s="156"/>
+      <c r="TVV21" s="156"/>
+      <c r="TVW21" s="156"/>
+      <c r="TVX21" s="156"/>
+      <c r="TVY21" s="156"/>
+      <c r="TVZ21" s="156"/>
+      <c r="TWA21" s="156"/>
+      <c r="TWB21" s="156"/>
+      <c r="TWC21" s="156"/>
+      <c r="TWD21" s="156"/>
+      <c r="TWE21" s="156"/>
+      <c r="TWF21" s="156"/>
+      <c r="TWG21" s="156"/>
+      <c r="TWH21" s="156"/>
+      <c r="TWI21" s="156"/>
+      <c r="TWJ21" s="156"/>
+      <c r="TWK21" s="156"/>
+      <c r="TWL21" s="156"/>
+      <c r="TWM21" s="156"/>
+      <c r="TWN21" s="156"/>
+      <c r="TWO21" s="156"/>
+      <c r="TWP21" s="156"/>
+      <c r="TWQ21" s="156"/>
+      <c r="TWR21" s="156"/>
+      <c r="TWS21" s="156"/>
+      <c r="TWT21" s="156"/>
+      <c r="TWU21" s="156"/>
+      <c r="TWV21" s="156"/>
+      <c r="TWW21" s="156"/>
+      <c r="TWX21" s="156"/>
+      <c r="TWY21" s="156"/>
+      <c r="TWZ21" s="156"/>
+      <c r="TXA21" s="156"/>
+      <c r="TXB21" s="156"/>
+      <c r="TXC21" s="156"/>
+      <c r="TXD21" s="156"/>
+      <c r="TXE21" s="156"/>
+      <c r="TXF21" s="156"/>
+      <c r="TXG21" s="156"/>
+      <c r="TXH21" s="156"/>
+      <c r="TXI21" s="156"/>
+      <c r="TXJ21" s="156"/>
+      <c r="TXK21" s="156"/>
+      <c r="TXL21" s="156"/>
+      <c r="TXM21" s="156"/>
+      <c r="TXN21" s="156"/>
+      <c r="TXO21" s="156"/>
+      <c r="TXP21" s="156"/>
+      <c r="TXQ21" s="156"/>
+      <c r="TXR21" s="156"/>
+      <c r="TXS21" s="156"/>
+      <c r="TXT21" s="156"/>
+      <c r="TXU21" s="156"/>
+      <c r="TXV21" s="156"/>
+      <c r="TXW21" s="156"/>
+      <c r="TXX21" s="156"/>
+      <c r="TXY21" s="156"/>
+      <c r="TXZ21" s="156"/>
+      <c r="TYA21" s="156"/>
+      <c r="TYB21" s="156"/>
+      <c r="TYC21" s="156"/>
+      <c r="TYD21" s="156"/>
+      <c r="TYE21" s="156"/>
+      <c r="TYF21" s="156"/>
+      <c r="TYG21" s="156"/>
+      <c r="TYH21" s="156"/>
+      <c r="TYI21" s="156"/>
+      <c r="TYJ21" s="156"/>
+      <c r="TYK21" s="156"/>
+      <c r="TYL21" s="156"/>
+      <c r="TYM21" s="156"/>
+      <c r="TYN21" s="156"/>
+      <c r="TYO21" s="156"/>
+      <c r="TYP21" s="156"/>
+      <c r="TYQ21" s="156"/>
+      <c r="TYR21" s="156"/>
+      <c r="TYS21" s="156"/>
+      <c r="TYT21" s="156"/>
+      <c r="TYU21" s="156"/>
+      <c r="TYV21" s="156"/>
+      <c r="TYW21" s="156"/>
+      <c r="TYX21" s="156"/>
+      <c r="TYY21" s="156"/>
+      <c r="TYZ21" s="156"/>
+      <c r="TZA21" s="156"/>
+      <c r="TZB21" s="156"/>
+      <c r="TZC21" s="156"/>
+      <c r="TZD21" s="156"/>
+      <c r="TZE21" s="156"/>
+      <c r="TZF21" s="156"/>
+      <c r="TZG21" s="156"/>
+      <c r="TZH21" s="156"/>
+      <c r="TZI21" s="156"/>
+      <c r="TZJ21" s="156"/>
+      <c r="TZK21" s="156"/>
+      <c r="TZL21" s="156"/>
+      <c r="TZM21" s="156"/>
+      <c r="TZN21" s="156"/>
+      <c r="TZO21" s="156"/>
+      <c r="TZP21" s="156"/>
+      <c r="TZQ21" s="156"/>
+      <c r="TZR21" s="156"/>
+      <c r="TZS21" s="156"/>
+      <c r="TZT21" s="156"/>
+      <c r="TZU21" s="156"/>
+      <c r="TZV21" s="156"/>
+      <c r="TZW21" s="156"/>
+      <c r="TZX21" s="156"/>
+      <c r="TZY21" s="156"/>
+      <c r="TZZ21" s="156"/>
+      <c r="UAA21" s="156"/>
+      <c r="UAB21" s="156"/>
+      <c r="UAC21" s="156"/>
+      <c r="UAD21" s="156"/>
+      <c r="UAE21" s="156"/>
+      <c r="UAF21" s="156"/>
+      <c r="UAG21" s="156"/>
+      <c r="UAH21" s="156"/>
+      <c r="UAI21" s="156"/>
+      <c r="UAJ21" s="156"/>
+      <c r="UAK21" s="156"/>
+      <c r="UAL21" s="156"/>
+      <c r="UAM21" s="156"/>
+      <c r="UAN21" s="156"/>
+      <c r="UAO21" s="156"/>
+      <c r="UAP21" s="156"/>
+      <c r="UAQ21" s="156"/>
+      <c r="UAR21" s="156"/>
+      <c r="UAS21" s="156"/>
+      <c r="UAT21" s="156"/>
+      <c r="UAU21" s="156"/>
+      <c r="UAV21" s="156"/>
+      <c r="UAW21" s="156"/>
+      <c r="UAX21" s="156"/>
+      <c r="UAY21" s="156"/>
+      <c r="UAZ21" s="156"/>
+      <c r="UBA21" s="156"/>
+      <c r="UBB21" s="156"/>
+      <c r="UBC21" s="156"/>
+      <c r="UBD21" s="156"/>
+      <c r="UBE21" s="156"/>
+      <c r="UBF21" s="156"/>
+      <c r="UBG21" s="156"/>
+      <c r="UBH21" s="156"/>
+      <c r="UBI21" s="156"/>
+      <c r="UBJ21" s="156"/>
+      <c r="UBK21" s="156"/>
+      <c r="UBL21" s="156"/>
+      <c r="UBM21" s="156"/>
+      <c r="UBN21" s="156"/>
+      <c r="UBO21" s="156"/>
+      <c r="UBP21" s="156"/>
+      <c r="UBQ21" s="156"/>
+      <c r="UBR21" s="156"/>
+      <c r="UBS21" s="156"/>
+      <c r="UBT21" s="156"/>
+      <c r="UBU21" s="156"/>
+      <c r="UBV21" s="156"/>
+      <c r="UBW21" s="156"/>
+      <c r="UBX21" s="156"/>
+      <c r="UBY21" s="156"/>
+      <c r="UBZ21" s="156"/>
+      <c r="UCA21" s="156"/>
+      <c r="UCB21" s="156"/>
+      <c r="UCC21" s="156"/>
+      <c r="UCD21" s="156"/>
+      <c r="UCE21" s="156"/>
+      <c r="UCF21" s="156"/>
+      <c r="UCG21" s="156"/>
+      <c r="UCH21" s="156"/>
+      <c r="UCI21" s="156"/>
+      <c r="UCJ21" s="156"/>
+      <c r="UCK21" s="156"/>
+      <c r="UCL21" s="156"/>
+      <c r="UCM21" s="156"/>
+      <c r="UCN21" s="156"/>
+      <c r="UCO21" s="156"/>
+      <c r="UCP21" s="156"/>
+      <c r="UCQ21" s="156"/>
+      <c r="UCR21" s="156"/>
+      <c r="UCS21" s="156"/>
+      <c r="UCT21" s="156"/>
+      <c r="UCU21" s="156"/>
+      <c r="UCV21" s="156"/>
+      <c r="UCW21" s="156"/>
+      <c r="UCX21" s="156"/>
+      <c r="UCY21" s="156"/>
+      <c r="UCZ21" s="156"/>
+      <c r="UDA21" s="156"/>
+      <c r="UDB21" s="156"/>
+      <c r="UDC21" s="156"/>
+      <c r="UDD21" s="156"/>
+      <c r="UDE21" s="156"/>
+      <c r="UDF21" s="156"/>
+      <c r="UDG21" s="156"/>
+      <c r="UDH21" s="156"/>
+      <c r="UDI21" s="156"/>
+      <c r="UDJ21" s="156"/>
+      <c r="UDK21" s="156"/>
+      <c r="UDL21" s="156"/>
+      <c r="UDM21" s="156"/>
+      <c r="UDN21" s="156"/>
+      <c r="UDO21" s="156"/>
+      <c r="UDP21" s="156"/>
+      <c r="UDQ21" s="156"/>
+      <c r="UDR21" s="156"/>
+      <c r="UDS21" s="156"/>
+      <c r="UDT21" s="156"/>
+      <c r="UDU21" s="156"/>
+      <c r="UDV21" s="156"/>
+      <c r="UDW21" s="156"/>
+      <c r="UDX21" s="156"/>
+      <c r="UDY21" s="156"/>
+      <c r="UDZ21" s="156"/>
+      <c r="UEA21" s="156"/>
+      <c r="UEB21" s="156"/>
+      <c r="UEC21" s="156"/>
+      <c r="UED21" s="156"/>
+      <c r="UEE21" s="156"/>
+      <c r="UEF21" s="156"/>
+      <c r="UEG21" s="156"/>
+      <c r="UEH21" s="156"/>
+      <c r="UEI21" s="156"/>
+      <c r="UEJ21" s="156"/>
+      <c r="UEK21" s="156"/>
+      <c r="UEL21" s="156"/>
+      <c r="UEM21" s="156"/>
+      <c r="UEN21" s="156"/>
+      <c r="UEO21" s="156"/>
+      <c r="UEP21" s="156"/>
+      <c r="UEQ21" s="156"/>
+      <c r="UER21" s="156"/>
+      <c r="UES21" s="156"/>
+      <c r="UET21" s="156"/>
+      <c r="UEU21" s="156"/>
+      <c r="UEV21" s="156"/>
+      <c r="UEW21" s="156"/>
+      <c r="UEX21" s="156"/>
+      <c r="UEY21" s="156"/>
+      <c r="UEZ21" s="156"/>
+      <c r="UFA21" s="156"/>
+      <c r="UFB21" s="156"/>
+      <c r="UFC21" s="156"/>
+      <c r="UFD21" s="156"/>
+      <c r="UFE21" s="156"/>
+      <c r="UFF21" s="156"/>
+      <c r="UFG21" s="156"/>
+      <c r="UFH21" s="156"/>
+      <c r="UFI21" s="156"/>
+      <c r="UFJ21" s="156"/>
+      <c r="UFK21" s="156"/>
+      <c r="UFL21" s="156"/>
+      <c r="UFM21" s="156"/>
+      <c r="UFN21" s="156"/>
+      <c r="UFO21" s="156"/>
+      <c r="UFP21" s="156"/>
+      <c r="UFQ21" s="156"/>
+      <c r="UFR21" s="156"/>
+      <c r="UFS21" s="156"/>
+      <c r="UFT21" s="156"/>
+      <c r="UFU21" s="156"/>
+      <c r="UFV21" s="156"/>
+      <c r="UFW21" s="156"/>
+      <c r="UFX21" s="156"/>
+      <c r="UFY21" s="156"/>
+      <c r="UFZ21" s="156"/>
+      <c r="UGA21" s="156"/>
+      <c r="UGB21" s="156"/>
+      <c r="UGC21" s="156"/>
+      <c r="UGD21" s="156"/>
+      <c r="UGE21" s="156"/>
+      <c r="UGF21" s="156"/>
+      <c r="UGG21" s="156"/>
+      <c r="UGH21" s="156"/>
+      <c r="UGI21" s="156"/>
+      <c r="UGJ21" s="156"/>
+      <c r="UGK21" s="156"/>
+      <c r="UGL21" s="156"/>
+      <c r="UGM21" s="156"/>
+      <c r="UGN21" s="156"/>
+      <c r="UGO21" s="156"/>
+      <c r="UGP21" s="156"/>
+      <c r="UGQ21" s="156"/>
+      <c r="UGR21" s="156"/>
+      <c r="UGS21" s="156"/>
+      <c r="UGT21" s="156"/>
+      <c r="UGU21" s="156"/>
+      <c r="UGV21" s="156"/>
+      <c r="UGW21" s="156"/>
+      <c r="UGX21" s="156"/>
+      <c r="UGY21" s="156"/>
+      <c r="UGZ21" s="156"/>
+      <c r="UHA21" s="156"/>
+      <c r="UHB21" s="156"/>
+      <c r="UHC21" s="156"/>
+      <c r="UHD21" s="156"/>
+      <c r="UHE21" s="156"/>
+      <c r="UHF21" s="156"/>
+      <c r="UHG21" s="156"/>
+      <c r="UHH21" s="156"/>
+      <c r="UHI21" s="156"/>
+      <c r="UHJ21" s="156"/>
+      <c r="UHK21" s="156"/>
+      <c r="UHL21" s="156"/>
+      <c r="UHM21" s="156"/>
+      <c r="UHN21" s="156"/>
+      <c r="UHO21" s="156"/>
+      <c r="UHP21" s="156"/>
+      <c r="UHQ21" s="156"/>
+      <c r="UHR21" s="156"/>
+      <c r="UHS21" s="156"/>
+      <c r="UHT21" s="156"/>
+      <c r="UHU21" s="156"/>
+      <c r="UHV21" s="156"/>
+      <c r="UHW21" s="156"/>
+      <c r="UHX21" s="156"/>
+      <c r="UHY21" s="156"/>
+      <c r="UHZ21" s="156"/>
+      <c r="UIA21" s="156"/>
+      <c r="UIB21" s="156"/>
+      <c r="UIC21" s="156"/>
+      <c r="UID21" s="156"/>
+      <c r="UIE21" s="156"/>
+      <c r="UIF21" s="156"/>
+      <c r="UIG21" s="156"/>
+      <c r="UIH21" s="156"/>
+      <c r="UII21" s="156"/>
+      <c r="UIJ21" s="156"/>
+      <c r="UIK21" s="156"/>
+      <c r="UIL21" s="156"/>
+      <c r="UIM21" s="156"/>
+      <c r="UIN21" s="156"/>
+      <c r="UIO21" s="156"/>
+      <c r="UIP21" s="156"/>
+      <c r="UIQ21" s="156"/>
+      <c r="UIR21" s="156"/>
+      <c r="UIS21" s="156"/>
+      <c r="UIT21" s="156"/>
+      <c r="UIU21" s="156"/>
+      <c r="UIV21" s="156"/>
+      <c r="UIW21" s="156"/>
+      <c r="UIX21" s="156"/>
+      <c r="UIY21" s="156"/>
+      <c r="UIZ21" s="156"/>
+      <c r="UJA21" s="156"/>
+      <c r="UJB21" s="156"/>
+      <c r="UJC21" s="156"/>
+      <c r="UJD21" s="156"/>
+      <c r="UJE21" s="156"/>
+      <c r="UJF21" s="156"/>
+      <c r="UJG21" s="156"/>
+      <c r="UJH21" s="156"/>
+      <c r="UJI21" s="156"/>
+      <c r="UJJ21" s="156"/>
+      <c r="UJK21" s="156"/>
+      <c r="UJL21" s="156"/>
+      <c r="UJM21" s="156"/>
+      <c r="UJN21" s="156"/>
+      <c r="UJO21" s="156"/>
+      <c r="UJP21" s="156"/>
+      <c r="UJQ21" s="156"/>
+      <c r="UJR21" s="156"/>
+      <c r="UJS21" s="156"/>
+      <c r="UJT21" s="156"/>
+      <c r="UJU21" s="156"/>
+      <c r="UJV21" s="156"/>
+      <c r="UJW21" s="156"/>
+      <c r="UJX21" s="156"/>
+      <c r="UJY21" s="156"/>
+      <c r="UJZ21" s="156"/>
+      <c r="UKA21" s="156"/>
+      <c r="UKB21" s="156"/>
+      <c r="UKC21" s="156"/>
+      <c r="UKD21" s="156"/>
+      <c r="UKE21" s="156"/>
+      <c r="UKF21" s="156"/>
+      <c r="UKG21" s="156"/>
+      <c r="UKH21" s="156"/>
+      <c r="UKI21" s="156"/>
+      <c r="UKJ21" s="156"/>
+      <c r="UKK21" s="156"/>
+      <c r="UKL21" s="156"/>
+      <c r="UKM21" s="156"/>
+      <c r="UKN21" s="156"/>
+      <c r="UKO21" s="156"/>
+      <c r="UKP21" s="156"/>
+      <c r="UKQ21" s="156"/>
+      <c r="UKR21" s="156"/>
+      <c r="UKS21" s="156"/>
+      <c r="UKT21" s="156"/>
+      <c r="UKU21" s="156"/>
+      <c r="UKV21" s="156"/>
+      <c r="UKW21" s="156"/>
+      <c r="UKX21" s="156"/>
+      <c r="UKY21" s="156"/>
+      <c r="UKZ21" s="156"/>
+      <c r="ULA21" s="156"/>
+      <c r="ULB21" s="156"/>
+      <c r="ULC21" s="156"/>
+      <c r="ULD21" s="156"/>
+      <c r="ULE21" s="156"/>
+      <c r="ULF21" s="156"/>
+      <c r="ULG21" s="156"/>
+      <c r="ULH21" s="156"/>
+      <c r="ULI21" s="156"/>
+      <c r="ULJ21" s="156"/>
+      <c r="ULK21" s="156"/>
+      <c r="ULL21" s="156"/>
+      <c r="ULM21" s="156"/>
+      <c r="ULN21" s="156"/>
+      <c r="ULO21" s="156"/>
+      <c r="ULP21" s="156"/>
+      <c r="ULQ21" s="156"/>
+      <c r="ULR21" s="156"/>
+      <c r="ULS21" s="156"/>
+      <c r="ULT21" s="156"/>
+      <c r="ULU21" s="156"/>
+      <c r="ULV21" s="156"/>
+      <c r="ULW21" s="156"/>
+      <c r="ULX21" s="156"/>
+      <c r="ULY21" s="156"/>
+      <c r="ULZ21" s="156"/>
+      <c r="UMA21" s="156"/>
+      <c r="UMB21" s="156"/>
+      <c r="UMC21" s="156"/>
+      <c r="UMD21" s="156"/>
+      <c r="UME21" s="156"/>
+      <c r="UMF21" s="156"/>
+      <c r="UMG21" s="156"/>
+      <c r="UMH21" s="156"/>
+      <c r="UMI21" s="156"/>
+      <c r="UMJ21" s="156"/>
+      <c r="UMK21" s="156"/>
+      <c r="UML21" s="156"/>
+      <c r="UMM21" s="156"/>
+      <c r="UMN21" s="156"/>
+      <c r="UMO21" s="156"/>
+      <c r="UMP21" s="156"/>
+      <c r="UMQ21" s="156"/>
+      <c r="UMR21" s="156"/>
+      <c r="UMS21" s="156"/>
+      <c r="UMT21" s="156"/>
+      <c r="UMU21" s="156"/>
+      <c r="UMV21" s="156"/>
+      <c r="UMW21" s="156"/>
+      <c r="UMX21" s="156"/>
+      <c r="UMY21" s="156"/>
+      <c r="UMZ21" s="156"/>
+      <c r="UNA21" s="156"/>
+      <c r="UNB21" s="156"/>
+      <c r="UNC21" s="156"/>
+      <c r="UND21" s="156"/>
+      <c r="UNE21" s="156"/>
+      <c r="UNF21" s="156"/>
+      <c r="UNG21" s="156"/>
+      <c r="UNH21" s="156"/>
+      <c r="UNI21" s="156"/>
+      <c r="UNJ21" s="156"/>
+      <c r="UNK21" s="156"/>
+      <c r="UNL21" s="156"/>
+      <c r="UNM21" s="156"/>
+      <c r="UNN21" s="156"/>
+      <c r="UNO21" s="156"/>
+      <c r="UNP21" s="156"/>
+      <c r="UNQ21" s="156"/>
+      <c r="UNR21" s="156"/>
+      <c r="UNS21" s="156"/>
+      <c r="UNT21" s="156"/>
+      <c r="UNU21" s="156"/>
+      <c r="UNV21" s="156"/>
+      <c r="UNW21" s="156"/>
+      <c r="UNX21" s="156"/>
+      <c r="UNY21" s="156"/>
+      <c r="UNZ21" s="156"/>
+      <c r="UOA21" s="156"/>
+      <c r="UOB21" s="156"/>
+      <c r="UOC21" s="156"/>
+      <c r="UOD21" s="156"/>
+      <c r="UOE21" s="156"/>
+      <c r="UOF21" s="156"/>
+      <c r="UOG21" s="156"/>
+      <c r="UOH21" s="156"/>
+      <c r="UOI21" s="156"/>
+      <c r="UOJ21" s="156"/>
+      <c r="UOK21" s="156"/>
+      <c r="UOL21" s="156"/>
+      <c r="UOM21" s="156"/>
+      <c r="UON21" s="156"/>
+      <c r="UOO21" s="156"/>
+      <c r="UOP21" s="156"/>
+      <c r="UOQ21" s="156"/>
+      <c r="UOR21" s="156"/>
+      <c r="UOS21" s="156"/>
+      <c r="UOT21" s="156"/>
+      <c r="UOU21" s="156"/>
+      <c r="UOV21" s="156"/>
+      <c r="UOW21" s="156"/>
+      <c r="UOX21" s="156"/>
+      <c r="UOY21" s="156"/>
+      <c r="UOZ21" s="156"/>
+      <c r="UPA21" s="156"/>
+      <c r="UPB21" s="156"/>
+      <c r="UPC21" s="156"/>
+      <c r="UPD21" s="156"/>
+      <c r="UPE21" s="156"/>
+      <c r="UPF21" s="156"/>
+      <c r="UPG21" s="156"/>
+      <c r="UPH21" s="156"/>
+      <c r="UPI21" s="156"/>
+      <c r="UPJ21" s="156"/>
+      <c r="UPK21" s="156"/>
+      <c r="UPL21" s="156"/>
+      <c r="UPM21" s="156"/>
+      <c r="UPN21" s="156"/>
+      <c r="UPO21" s="156"/>
+      <c r="UPP21" s="156"/>
+      <c r="UPQ21" s="156"/>
+      <c r="UPR21" s="156"/>
+      <c r="UPS21" s="156"/>
+      <c r="UPT21" s="156"/>
+      <c r="UPU21" s="156"/>
+      <c r="UPV21" s="156"/>
+      <c r="UPW21" s="156"/>
+      <c r="UPX21" s="156"/>
+      <c r="UPY21" s="156"/>
+      <c r="UPZ21" s="156"/>
+      <c r="UQA21" s="156"/>
+      <c r="UQB21" s="156"/>
+      <c r="UQC21" s="156"/>
+      <c r="UQD21" s="156"/>
+      <c r="UQE21" s="156"/>
+      <c r="UQF21" s="156"/>
+      <c r="UQG21" s="156"/>
+      <c r="UQH21" s="156"/>
+      <c r="UQI21" s="156"/>
+      <c r="UQJ21" s="156"/>
+      <c r="UQK21" s="156"/>
+      <c r="UQL21" s="156"/>
+      <c r="UQM21" s="156"/>
+      <c r="UQN21" s="156"/>
+      <c r="UQO21" s="156"/>
+      <c r="UQP21" s="156"/>
+      <c r="UQQ21" s="156"/>
+      <c r="UQR21" s="156"/>
+      <c r="UQS21" s="156"/>
+      <c r="UQT21" s="156"/>
+      <c r="UQU21" s="156"/>
+      <c r="UQV21" s="156"/>
+      <c r="UQW21" s="156"/>
+      <c r="UQX21" s="156"/>
+      <c r="UQY21" s="156"/>
+      <c r="UQZ21" s="156"/>
+      <c r="URA21" s="156"/>
+      <c r="URB21" s="156"/>
+      <c r="URC21" s="156"/>
+      <c r="URD21" s="156"/>
+      <c r="URE21" s="156"/>
+      <c r="URF21" s="156"/>
+      <c r="URG21" s="156"/>
+      <c r="URH21" s="156"/>
+      <c r="URI21" s="156"/>
+      <c r="URJ21" s="156"/>
+      <c r="URK21" s="156"/>
+      <c r="URL21" s="156"/>
+      <c r="URM21" s="156"/>
+      <c r="URN21" s="156"/>
+      <c r="URO21" s="156"/>
+      <c r="URP21" s="156"/>
+      <c r="URQ21" s="156"/>
+      <c r="URR21" s="156"/>
+      <c r="URS21" s="156"/>
+      <c r="URT21" s="156"/>
+      <c r="URU21" s="156"/>
+      <c r="URV21" s="156"/>
+      <c r="URW21" s="156"/>
+      <c r="URX21" s="156"/>
+      <c r="URY21" s="156"/>
+      <c r="URZ21" s="156"/>
+      <c r="USA21" s="156"/>
+      <c r="USB21" s="156"/>
+      <c r="USC21" s="156"/>
+      <c r="USD21" s="156"/>
+      <c r="USE21" s="156"/>
+      <c r="USF21" s="156"/>
+      <c r="USG21" s="156"/>
+      <c r="USH21" s="156"/>
+      <c r="USI21" s="156"/>
+      <c r="USJ21" s="156"/>
+      <c r="USK21" s="156"/>
+      <c r="USL21" s="156"/>
+      <c r="USM21" s="156"/>
+      <c r="USN21" s="156"/>
+      <c r="USO21" s="156"/>
+      <c r="USP21" s="156"/>
+      <c r="USQ21" s="156"/>
+      <c r="USR21" s="156"/>
+      <c r="USS21" s="156"/>
+      <c r="UST21" s="156"/>
+      <c r="USU21" s="156"/>
+      <c r="USV21" s="156"/>
+      <c r="USW21" s="156"/>
+      <c r="USX21" s="156"/>
+      <c r="USY21" s="156"/>
+      <c r="USZ21" s="156"/>
+      <c r="UTA21" s="156"/>
+      <c r="UTB21" s="156"/>
+      <c r="UTC21" s="156"/>
+      <c r="UTD21" s="156"/>
+      <c r="UTE21" s="156"/>
+      <c r="UTF21" s="156"/>
+      <c r="UTG21" s="156"/>
+      <c r="UTH21" s="156"/>
+      <c r="UTI21" s="156"/>
+      <c r="UTJ21" s="156"/>
+      <c r="UTK21" s="156"/>
+      <c r="UTL21" s="156"/>
+      <c r="UTM21" s="156"/>
+      <c r="UTN21" s="156"/>
+      <c r="UTO21" s="156"/>
+      <c r="UTP21" s="156"/>
+      <c r="UTQ21" s="156"/>
+      <c r="UTR21" s="156"/>
+      <c r="UTS21" s="156"/>
+      <c r="UTT21" s="156"/>
+      <c r="UTU21" s="156"/>
+      <c r="UTV21" s="156"/>
+      <c r="UTW21" s="156"/>
+      <c r="UTX21" s="156"/>
+      <c r="UTY21" s="156"/>
+      <c r="UTZ21" s="156"/>
+      <c r="UUA21" s="156"/>
+      <c r="UUB21" s="156"/>
+      <c r="UUC21" s="156"/>
+      <c r="UUD21" s="156"/>
+      <c r="UUE21" s="156"/>
+      <c r="UUF21" s="156"/>
+      <c r="UUG21" s="156"/>
+      <c r="UUH21" s="156"/>
+      <c r="UUI21" s="156"/>
+      <c r="UUJ21" s="156"/>
+      <c r="UUK21" s="156"/>
+      <c r="UUL21" s="156"/>
+      <c r="UUM21" s="156"/>
+      <c r="UUN21" s="156"/>
+      <c r="UUO21" s="156"/>
+      <c r="UUP21" s="156"/>
+      <c r="UUQ21" s="156"/>
+      <c r="UUR21" s="156"/>
+      <c r="UUS21" s="156"/>
+      <c r="UUT21" s="156"/>
+      <c r="UUU21" s="156"/>
+      <c r="UUV21" s="156"/>
+      <c r="UUW21" s="156"/>
+      <c r="UUX21" s="156"/>
+      <c r="UUY21" s="156"/>
+      <c r="UUZ21" s="156"/>
+      <c r="UVA21" s="156"/>
+      <c r="UVB21" s="156"/>
+      <c r="UVC21" s="156"/>
+      <c r="UVD21" s="156"/>
+      <c r="UVE21" s="156"/>
+      <c r="UVF21" s="156"/>
+      <c r="UVG21" s="156"/>
+      <c r="UVH21" s="156"/>
+      <c r="UVI21" s="156"/>
+      <c r="UVJ21" s="156"/>
+      <c r="UVK21" s="156"/>
+      <c r="UVL21" s="156"/>
+      <c r="UVM21" s="156"/>
+      <c r="UVN21" s="156"/>
+      <c r="UVO21" s="156"/>
+      <c r="UVP21" s="156"/>
+      <c r="UVQ21" s="156"/>
+      <c r="UVR21" s="156"/>
+      <c r="UVS21" s="156"/>
+      <c r="UVT21" s="156"/>
+      <c r="UVU21" s="156"/>
+      <c r="UVV21" s="156"/>
+      <c r="UVW21" s="156"/>
+      <c r="UVX21" s="156"/>
+      <c r="UVY21" s="156"/>
+      <c r="UVZ21" s="156"/>
+      <c r="UWA21" s="156"/>
+      <c r="UWB21" s="156"/>
+      <c r="UWC21" s="156"/>
+      <c r="UWD21" s="156"/>
+      <c r="UWE21" s="156"/>
+      <c r="UWF21" s="156"/>
+      <c r="UWG21" s="156"/>
+      <c r="UWH21" s="156"/>
+      <c r="UWI21" s="156"/>
+      <c r="UWJ21" s="156"/>
+      <c r="UWK21" s="156"/>
+      <c r="UWL21" s="156"/>
+      <c r="UWM21" s="156"/>
+      <c r="UWN21" s="156"/>
+      <c r="UWO21" s="156"/>
+      <c r="UWP21" s="156"/>
+      <c r="UWQ21" s="156"/>
+      <c r="UWR21" s="156"/>
+      <c r="UWS21" s="156"/>
+      <c r="UWT21" s="156"/>
+      <c r="UWU21" s="156"/>
+      <c r="UWV21" s="156"/>
+      <c r="UWW21" s="156"/>
+      <c r="UWX21" s="156"/>
+      <c r="UWY21" s="156"/>
+      <c r="UWZ21" s="156"/>
+      <c r="UXA21" s="156"/>
+      <c r="UXB21" s="156"/>
+      <c r="UXC21" s="156"/>
+      <c r="UXD21" s="156"/>
+      <c r="UXE21" s="156"/>
+      <c r="UXF21" s="156"/>
+      <c r="UXG21" s="156"/>
+      <c r="UXH21" s="156"/>
+      <c r="UXI21" s="156"/>
+      <c r="UXJ21" s="156"/>
+      <c r="UXK21" s="156"/>
+      <c r="UXL21" s="156"/>
+      <c r="UXM21" s="156"/>
+      <c r="UXN21" s="156"/>
+      <c r="UXO21" s="156"/>
+      <c r="UXP21" s="156"/>
+      <c r="UXQ21" s="156"/>
+      <c r="UXR21" s="156"/>
+      <c r="UXS21" s="156"/>
+      <c r="UXT21" s="156"/>
+      <c r="UXU21" s="156"/>
+      <c r="UXV21" s="156"/>
+      <c r="UXW21" s="156"/>
+      <c r="UXX21" s="156"/>
+      <c r="UXY21" s="156"/>
+      <c r="UXZ21" s="156"/>
+      <c r="UYA21" s="156"/>
+      <c r="UYB21" s="156"/>
+      <c r="UYC21" s="156"/>
+      <c r="UYD21" s="156"/>
+      <c r="UYE21" s="156"/>
+      <c r="UYF21" s="156"/>
+      <c r="UYG21" s="156"/>
+      <c r="UYH21" s="156"/>
+      <c r="UYI21" s="156"/>
+      <c r="UYJ21" s="156"/>
+      <c r="UYK21" s="156"/>
+      <c r="UYL21" s="156"/>
+      <c r="UYM21" s="156"/>
+      <c r="UYN21" s="156"/>
+      <c r="UYO21" s="156"/>
+      <c r="UYP21" s="156"/>
+      <c r="UYQ21" s="156"/>
+      <c r="UYR21" s="156"/>
+      <c r="UYS21" s="156"/>
+      <c r="UYT21" s="156"/>
+      <c r="UYU21" s="156"/>
+      <c r="UYV21" s="156"/>
+      <c r="UYW21" s="156"/>
+      <c r="UYX21" s="156"/>
+      <c r="UYY21" s="156"/>
+      <c r="UYZ21" s="156"/>
+      <c r="UZA21" s="156"/>
+      <c r="UZB21" s="156"/>
+      <c r="UZC21" s="156"/>
+      <c r="UZD21" s="156"/>
+      <c r="UZE21" s="156"/>
+      <c r="UZF21" s="156"/>
+      <c r="UZG21" s="156"/>
+      <c r="UZH21" s="156"/>
+      <c r="UZI21" s="156"/>
+      <c r="UZJ21" s="156"/>
+      <c r="UZK21" s="156"/>
+      <c r="UZL21" s="156"/>
+      <c r="UZM21" s="156"/>
+      <c r="UZN21" s="156"/>
+      <c r="UZO21" s="156"/>
+      <c r="UZP21" s="156"/>
+      <c r="UZQ21" s="156"/>
+      <c r="UZR21" s="156"/>
+      <c r="UZS21" s="156"/>
+      <c r="UZT21" s="156"/>
+      <c r="UZU21" s="156"/>
+      <c r="UZV21" s="156"/>
+      <c r="UZW21" s="156"/>
+      <c r="UZX21" s="156"/>
+      <c r="UZY21" s="156"/>
+      <c r="UZZ21" s="156"/>
+      <c r="VAA21" s="156"/>
+      <c r="VAB21" s="156"/>
+      <c r="VAC21" s="156"/>
+      <c r="VAD21" s="156"/>
+      <c r="VAE21" s="156"/>
+      <c r="VAF21" s="156"/>
+      <c r="VAG21" s="156"/>
+      <c r="VAH21" s="156"/>
+      <c r="VAI21" s="156"/>
+      <c r="VAJ21" s="156"/>
+      <c r="VAK21" s="156"/>
+      <c r="VAL21" s="156"/>
+      <c r="VAM21" s="156"/>
+      <c r="VAN21" s="156"/>
+      <c r="VAO21" s="156"/>
+      <c r="VAP21" s="156"/>
+      <c r="VAQ21" s="156"/>
+      <c r="VAR21" s="156"/>
+      <c r="VAS21" s="156"/>
+      <c r="VAT21" s="156"/>
+      <c r="VAU21" s="156"/>
+      <c r="VAV21" s="156"/>
+      <c r="VAW21" s="156"/>
+      <c r="VAX21" s="156"/>
+      <c r="VAY21" s="156"/>
+      <c r="VAZ21" s="156"/>
+      <c r="VBA21" s="156"/>
+      <c r="VBB21" s="156"/>
+      <c r="VBC21" s="156"/>
+      <c r="VBD21" s="156"/>
+      <c r="VBE21" s="156"/>
+      <c r="VBF21" s="156"/>
+      <c r="VBG21" s="156"/>
+      <c r="VBH21" s="156"/>
+      <c r="VBI21" s="156"/>
+      <c r="VBJ21" s="156"/>
+      <c r="VBK21" s="156"/>
+      <c r="VBL21" s="156"/>
+      <c r="VBM21" s="156"/>
+      <c r="VBN21" s="156"/>
+      <c r="VBO21" s="156"/>
+      <c r="VBP21" s="156"/>
+      <c r="VBQ21" s="156"/>
+      <c r="VBR21" s="156"/>
+      <c r="VBS21" s="156"/>
+      <c r="VBT21" s="156"/>
+      <c r="VBU21" s="156"/>
+      <c r="VBV21" s="156"/>
+      <c r="VBW21" s="156"/>
+      <c r="VBX21" s="156"/>
+      <c r="VBY21" s="156"/>
+      <c r="VBZ21" s="156"/>
+      <c r="VCA21" s="156"/>
+      <c r="VCB21" s="156"/>
+      <c r="VCC21" s="156"/>
+      <c r="VCD21" s="156"/>
+      <c r="VCE21" s="156"/>
+      <c r="VCF21" s="156"/>
+      <c r="VCG21" s="156"/>
+      <c r="VCH21" s="156"/>
+      <c r="VCI21" s="156"/>
+      <c r="VCJ21" s="156"/>
+      <c r="VCK21" s="156"/>
+      <c r="VCL21" s="156"/>
+      <c r="VCM21" s="156"/>
+      <c r="VCN21" s="156"/>
+      <c r="VCO21" s="156"/>
+      <c r="VCP21" s="156"/>
+      <c r="VCQ21" s="156"/>
+      <c r="VCR21" s="156"/>
+      <c r="VCS21" s="156"/>
+      <c r="VCT21" s="156"/>
+      <c r="VCU21" s="156"/>
+      <c r="VCV21" s="156"/>
+      <c r="VCW21" s="156"/>
+      <c r="VCX21" s="156"/>
+      <c r="VCY21" s="156"/>
+      <c r="VCZ21" s="156"/>
+      <c r="VDA21" s="156"/>
+      <c r="VDB21" s="156"/>
+      <c r="VDC21" s="156"/>
+      <c r="VDD21" s="156"/>
+      <c r="VDE21" s="156"/>
+      <c r="VDF21" s="156"/>
+      <c r="VDG21" s="156"/>
+      <c r="VDH21" s="156"/>
+      <c r="VDI21" s="156"/>
+      <c r="VDJ21" s="156"/>
+      <c r="VDK21" s="156"/>
+      <c r="VDL21" s="156"/>
+      <c r="VDM21" s="156"/>
+      <c r="VDN21" s="156"/>
+      <c r="VDO21" s="156"/>
+      <c r="VDP21" s="156"/>
+      <c r="VDQ21" s="156"/>
+      <c r="VDR21" s="156"/>
+      <c r="VDS21" s="156"/>
+      <c r="VDT21" s="156"/>
+      <c r="VDU21" s="156"/>
+      <c r="VDV21" s="156"/>
+      <c r="VDW21" s="156"/>
+      <c r="VDX21" s="156"/>
+      <c r="VDY21" s="156"/>
+      <c r="VDZ21" s="156"/>
+      <c r="VEA21" s="156"/>
+      <c r="VEB21" s="156"/>
+      <c r="VEC21" s="156"/>
+      <c r="VED21" s="156"/>
+      <c r="VEE21" s="156"/>
+      <c r="VEF21" s="156"/>
+      <c r="VEG21" s="156"/>
+      <c r="VEH21" s="156"/>
+      <c r="VEI21" s="156"/>
+      <c r="VEJ21" s="156"/>
+      <c r="VEK21" s="156"/>
+      <c r="VEL21" s="156"/>
+      <c r="VEM21" s="156"/>
+      <c r="VEN21" s="156"/>
+      <c r="VEO21" s="156"/>
+      <c r="VEP21" s="156"/>
+      <c r="VEQ21" s="156"/>
+      <c r="VER21" s="156"/>
+      <c r="VES21" s="156"/>
+      <c r="VET21" s="156"/>
+      <c r="VEU21" s="156"/>
+      <c r="VEV21" s="156"/>
+      <c r="VEW21" s="156"/>
+      <c r="VEX21" s="156"/>
+      <c r="VEY21" s="156"/>
+      <c r="VEZ21" s="156"/>
+      <c r="VFA21" s="156"/>
+      <c r="VFB21" s="156"/>
+      <c r="VFC21" s="156"/>
+      <c r="VFD21" s="156"/>
+      <c r="VFE21" s="156"/>
+      <c r="VFF21" s="156"/>
+      <c r="VFG21" s="156"/>
+      <c r="VFH21" s="156"/>
+      <c r="VFI21" s="156"/>
+      <c r="VFJ21" s="156"/>
+      <c r="VFK21" s="156"/>
+      <c r="VFL21" s="156"/>
+      <c r="VFM21" s="156"/>
+      <c r="VFN21" s="156"/>
+      <c r="VFO21" s="156"/>
+      <c r="VFP21" s="156"/>
+      <c r="VFQ21" s="156"/>
+      <c r="VFR21" s="156"/>
+      <c r="VFS21" s="156"/>
+      <c r="VFT21" s="156"/>
+      <c r="VFU21" s="156"/>
+      <c r="VFV21" s="156"/>
+      <c r="VFW21" s="156"/>
+      <c r="VFX21" s="156"/>
+      <c r="VFY21" s="156"/>
+      <c r="VFZ21" s="156"/>
+      <c r="VGA21" s="156"/>
+      <c r="VGB21" s="156"/>
+      <c r="VGC21" s="156"/>
+      <c r="VGD21" s="156"/>
+      <c r="VGE21" s="156"/>
+      <c r="VGF21" s="156"/>
+      <c r="VGG21" s="156"/>
+      <c r="VGH21" s="156"/>
+      <c r="VGI21" s="156"/>
+      <c r="VGJ21" s="156"/>
+      <c r="VGK21" s="156"/>
+      <c r="VGL21" s="156"/>
+      <c r="VGM21" s="156"/>
+      <c r="VGN21" s="156"/>
+      <c r="VGO21" s="156"/>
+      <c r="VGP21" s="156"/>
+      <c r="VGQ21" s="156"/>
+      <c r="VGR21" s="156"/>
+      <c r="VGS21" s="156"/>
+      <c r="VGT21" s="156"/>
+      <c r="VGU21" s="156"/>
+      <c r="VGV21" s="156"/>
+      <c r="VGW21" s="156"/>
+      <c r="VGX21" s="156"/>
+      <c r="VGY21" s="156"/>
+      <c r="VGZ21" s="156"/>
+      <c r="VHA21" s="156"/>
+      <c r="VHB21" s="156"/>
+      <c r="VHC21" s="156"/>
+      <c r="VHD21" s="156"/>
+      <c r="VHE21" s="156"/>
+      <c r="VHF21" s="156"/>
+      <c r="VHG21" s="156"/>
+      <c r="VHH21" s="156"/>
+      <c r="VHI21" s="156"/>
+      <c r="VHJ21" s="156"/>
+      <c r="VHK21" s="156"/>
+      <c r="VHL21" s="156"/>
+      <c r="VHM21" s="156"/>
+      <c r="VHN21" s="156"/>
+      <c r="VHO21" s="156"/>
+      <c r="VHP21" s="156"/>
+      <c r="VHQ21" s="156"/>
+      <c r="VHR21" s="156"/>
+      <c r="VHS21" s="156"/>
+      <c r="VHT21" s="156"/>
+      <c r="VHU21" s="156"/>
+      <c r="VHV21" s="156"/>
+      <c r="VHW21" s="156"/>
+      <c r="VHX21" s="156"/>
+      <c r="VHY21" s="156"/>
+      <c r="VHZ21" s="156"/>
+      <c r="VIA21" s="156"/>
+      <c r="VIB21" s="156"/>
+      <c r="VIC21" s="156"/>
+      <c r="VID21" s="156"/>
+      <c r="VIE21" s="156"/>
+      <c r="VIF21" s="156"/>
+      <c r="VIG21" s="156"/>
+      <c r="VIH21" s="156"/>
+      <c r="VII21" s="156"/>
+      <c r="VIJ21" s="156"/>
+      <c r="VIK21" s="156"/>
+      <c r="VIL21" s="156"/>
+      <c r="VIM21" s="156"/>
+      <c r="VIN21" s="156"/>
+      <c r="VIO21" s="156"/>
+      <c r="VIP21" s="156"/>
+      <c r="VIQ21" s="156"/>
+      <c r="VIR21" s="156"/>
+      <c r="VIS21" s="156"/>
+      <c r="VIT21" s="156"/>
+      <c r="VIU21" s="156"/>
+      <c r="VIV21" s="156"/>
+      <c r="VIW21" s="156"/>
+      <c r="VIX21" s="156"/>
+      <c r="VIY21" s="156"/>
+      <c r="VIZ21" s="156"/>
+      <c r="VJA21" s="156"/>
+      <c r="VJB21" s="156"/>
+      <c r="VJC21" s="156"/>
+      <c r="VJD21" s="156"/>
+      <c r="VJE21" s="156"/>
+      <c r="VJF21" s="156"/>
+      <c r="VJG21" s="156"/>
+      <c r="VJH21" s="156"/>
+      <c r="VJI21" s="156"/>
+      <c r="VJJ21" s="156"/>
+      <c r="VJK21" s="156"/>
+      <c r="VJL21" s="156"/>
+      <c r="VJM21" s="156"/>
+      <c r="VJN21" s="156"/>
+      <c r="VJO21" s="156"/>
+      <c r="VJP21" s="156"/>
+      <c r="VJQ21" s="156"/>
+      <c r="VJR21" s="156"/>
+      <c r="VJS21" s="156"/>
+      <c r="VJT21" s="156"/>
+      <c r="VJU21" s="156"/>
+      <c r="VJV21" s="156"/>
+      <c r="VJW21" s="156"/>
+      <c r="VJX21" s="156"/>
+      <c r="VJY21" s="156"/>
+      <c r="VJZ21" s="156"/>
+      <c r="VKA21" s="156"/>
+      <c r="VKB21" s="156"/>
+      <c r="VKC21" s="156"/>
+      <c r="VKD21" s="156"/>
+      <c r="VKE21" s="156"/>
+      <c r="VKF21" s="156"/>
+      <c r="VKG21" s="156"/>
+      <c r="VKH21" s="156"/>
+      <c r="VKI21" s="156"/>
+      <c r="VKJ21" s="156"/>
+      <c r="VKK21" s="156"/>
+      <c r="VKL21" s="156"/>
+      <c r="VKM21" s="156"/>
+      <c r="VKN21" s="156"/>
+      <c r="VKO21" s="156"/>
+      <c r="VKP21" s="156"/>
+      <c r="VKQ21" s="156"/>
+      <c r="VKR21" s="156"/>
+      <c r="VKS21" s="156"/>
+      <c r="VKT21" s="156"/>
+      <c r="VKU21" s="156"/>
+      <c r="VKV21" s="156"/>
+      <c r="VKW21" s="156"/>
+      <c r="VKX21" s="156"/>
+      <c r="VKY21" s="156"/>
+      <c r="VKZ21" s="156"/>
+      <c r="VLA21" s="156"/>
+      <c r="VLB21" s="156"/>
+      <c r="VLC21" s="156"/>
+      <c r="VLD21" s="156"/>
+      <c r="VLE21" s="156"/>
+      <c r="VLF21" s="156"/>
+      <c r="VLG21" s="156"/>
+      <c r="VLH21" s="156"/>
+      <c r="VLI21" s="156"/>
+      <c r="VLJ21" s="156"/>
+      <c r="VLK21" s="156"/>
+      <c r="VLL21" s="156"/>
+      <c r="VLM21" s="156"/>
+      <c r="VLN21" s="156"/>
+      <c r="VLO21" s="156"/>
+      <c r="VLP21" s="156"/>
+      <c r="VLQ21" s="156"/>
+      <c r="VLR21" s="156"/>
+      <c r="VLS21" s="156"/>
+      <c r="VLT21" s="156"/>
+      <c r="VLU21" s="156"/>
+      <c r="VLV21" s="156"/>
+      <c r="VLW21" s="156"/>
+      <c r="VLX21" s="156"/>
+      <c r="VLY21" s="156"/>
+      <c r="VLZ21" s="156"/>
+      <c r="VMA21" s="156"/>
+      <c r="VMB21" s="156"/>
+      <c r="VMC21" s="156"/>
+      <c r="VMD21" s="156"/>
+      <c r="VME21" s="156"/>
+      <c r="VMF21" s="156"/>
+      <c r="VMG21" s="156"/>
+      <c r="VMH21" s="156"/>
+      <c r="VMI21" s="156"/>
+      <c r="VMJ21" s="156"/>
+      <c r="VMK21" s="156"/>
+      <c r="VML21" s="156"/>
+      <c r="VMM21" s="156"/>
+      <c r="VMN21" s="156"/>
+      <c r="VMO21" s="156"/>
+      <c r="VMP21" s="156"/>
+      <c r="VMQ21" s="156"/>
+      <c r="VMR21" s="156"/>
+      <c r="VMS21" s="156"/>
+      <c r="VMT21" s="156"/>
+      <c r="VMU21" s="156"/>
+      <c r="VMV21" s="156"/>
+      <c r="VMW21" s="156"/>
+      <c r="VMX21" s="156"/>
+      <c r="VMY21" s="156"/>
+      <c r="VMZ21" s="156"/>
+      <c r="VNA21" s="156"/>
+      <c r="VNB21" s="156"/>
+      <c r="VNC21" s="156"/>
+      <c r="VND21" s="156"/>
+      <c r="VNE21" s="156"/>
+      <c r="VNF21" s="156"/>
+      <c r="VNG21" s="156"/>
+      <c r="VNH21" s="156"/>
+      <c r="VNI21" s="156"/>
+      <c r="VNJ21" s="156"/>
+      <c r="VNK21" s="156"/>
+      <c r="VNL21" s="156"/>
+      <c r="VNM21" s="156"/>
+      <c r="VNN21" s="156"/>
+      <c r="VNO21" s="156"/>
+      <c r="VNP21" s="156"/>
+      <c r="VNQ21" s="156"/>
+      <c r="VNR21" s="156"/>
+      <c r="VNS21" s="156"/>
+      <c r="VNT21" s="156"/>
+      <c r="VNU21" s="156"/>
+      <c r="VNV21" s="156"/>
+      <c r="VNW21" s="156"/>
+      <c r="VNX21" s="156"/>
+      <c r="VNY21" s="156"/>
+      <c r="VNZ21" s="156"/>
+      <c r="VOA21" s="156"/>
+      <c r="VOB21" s="156"/>
+      <c r="VOC21" s="156"/>
+      <c r="VOD21" s="156"/>
+      <c r="VOE21" s="156"/>
+      <c r="VOF21" s="156"/>
+      <c r="VOG21" s="156"/>
+      <c r="VOH21" s="156"/>
+      <c r="VOI21" s="156"/>
+      <c r="VOJ21" s="156"/>
+      <c r="VOK21" s="156"/>
+      <c r="VOL21" s="156"/>
+      <c r="VOM21" s="156"/>
+      <c r="VON21" s="156"/>
+      <c r="VOO21" s="156"/>
+      <c r="VOP21" s="156"/>
+      <c r="VOQ21" s="156"/>
+      <c r="VOR21" s="156"/>
+      <c r="VOS21" s="156"/>
+      <c r="VOT21" s="156"/>
+      <c r="VOU21" s="156"/>
+      <c r="VOV21" s="156"/>
+      <c r="VOW21" s="156"/>
+      <c r="VOX21" s="156"/>
+      <c r="VOY21" s="156"/>
+      <c r="VOZ21" s="156"/>
+      <c r="VPA21" s="156"/>
+      <c r="VPB21" s="156"/>
+      <c r="VPC21" s="156"/>
+      <c r="VPD21" s="156"/>
+      <c r="VPE21" s="156"/>
+      <c r="VPF21" s="156"/>
+      <c r="VPG21" s="156"/>
+      <c r="VPH21" s="156"/>
+      <c r="VPI21" s="156"/>
+      <c r="VPJ21" s="156"/>
+      <c r="VPK21" s="156"/>
+      <c r="VPL21" s="156"/>
+      <c r="VPM21" s="156"/>
+      <c r="VPN21" s="156"/>
+      <c r="VPO21" s="156"/>
+      <c r="VPP21" s="156"/>
+      <c r="VPQ21" s="156"/>
+      <c r="VPR21" s="156"/>
+      <c r="VPS21" s="156"/>
+      <c r="VPT21" s="156"/>
+      <c r="VPU21" s="156"/>
+      <c r="VPV21" s="156"/>
+      <c r="VPW21" s="156"/>
+      <c r="VPX21" s="156"/>
+      <c r="VPY21" s="156"/>
+      <c r="VPZ21" s="156"/>
+      <c r="VQA21" s="156"/>
+      <c r="VQB21" s="156"/>
+      <c r="VQC21" s="156"/>
+      <c r="VQD21" s="156"/>
+      <c r="VQE21" s="156"/>
+      <c r="VQF21" s="156"/>
+      <c r="VQG21" s="156"/>
+      <c r="VQH21" s="156"/>
+      <c r="VQI21" s="156"/>
+      <c r="VQJ21" s="156"/>
+      <c r="VQK21" s="156"/>
+      <c r="VQL21" s="156"/>
+      <c r="VQM21" s="156"/>
+      <c r="VQN21" s="156"/>
+      <c r="VQO21" s="156"/>
+      <c r="VQP21" s="156"/>
+      <c r="VQQ21" s="156"/>
+      <c r="VQR21" s="156"/>
+      <c r="VQS21" s="156"/>
+      <c r="VQT21" s="156"/>
+      <c r="VQU21" s="156"/>
+      <c r="VQV21" s="156"/>
+      <c r="VQW21" s="156"/>
+      <c r="VQX21" s="156"/>
+      <c r="VQY21" s="156"/>
+      <c r="VQZ21" s="156"/>
+      <c r="VRA21" s="156"/>
+      <c r="VRB21" s="156"/>
+      <c r="VRC21" s="156"/>
+      <c r="VRD21" s="156"/>
+      <c r="VRE21" s="156"/>
+      <c r="VRF21" s="156"/>
+      <c r="VRG21" s="156"/>
+      <c r="VRH21" s="156"/>
+      <c r="VRI21" s="156"/>
+      <c r="VRJ21" s="156"/>
+      <c r="VRK21" s="156"/>
+      <c r="VRL21" s="156"/>
+      <c r="VRM21" s="156"/>
+      <c r="VRN21" s="156"/>
+      <c r="VRO21" s="156"/>
+      <c r="VRP21" s="156"/>
+      <c r="VRQ21" s="156"/>
+      <c r="VRR21" s="156"/>
+      <c r="VRS21" s="156"/>
+      <c r="VRT21" s="156"/>
+      <c r="VRU21" s="156"/>
+      <c r="VRV21" s="156"/>
+      <c r="VRW21" s="156"/>
+      <c r="VRX21" s="156"/>
+      <c r="VRY21" s="156"/>
+      <c r="VRZ21" s="156"/>
+      <c r="VSA21" s="156"/>
+      <c r="VSB21" s="156"/>
+      <c r="VSC21" s="156"/>
+      <c r="VSD21" s="156"/>
+      <c r="VSE21" s="156"/>
+      <c r="VSF21" s="156"/>
+      <c r="VSG21" s="156"/>
+      <c r="VSH21" s="156"/>
+      <c r="VSI21" s="156"/>
+      <c r="VSJ21" s="156"/>
+      <c r="VSK21" s="156"/>
+      <c r="VSL21" s="156"/>
+      <c r="VSM21" s="156"/>
+      <c r="VSN21" s="156"/>
+      <c r="VSO21" s="156"/>
+      <c r="VSP21" s="156"/>
+      <c r="VSQ21" s="156"/>
+      <c r="VSR21" s="156"/>
+      <c r="VSS21" s="156"/>
+      <c r="VST21" s="156"/>
+      <c r="VSU21" s="156"/>
+      <c r="VSV21" s="156"/>
+      <c r="VSW21" s="156"/>
+      <c r="VSX21" s="156"/>
+      <c r="VSY21" s="156"/>
+      <c r="VSZ21" s="156"/>
+      <c r="VTA21" s="156"/>
+      <c r="VTB21" s="156"/>
+      <c r="VTC21" s="156"/>
+      <c r="VTD21" s="156"/>
+      <c r="VTE21" s="156"/>
+      <c r="VTF21" s="156"/>
+      <c r="VTG21" s="156"/>
+      <c r="VTH21" s="156"/>
+      <c r="VTI21" s="156"/>
+      <c r="VTJ21" s="156"/>
+      <c r="VTK21" s="156"/>
+      <c r="VTL21" s="156"/>
+      <c r="VTM21" s="156"/>
+      <c r="VTN21" s="156"/>
+      <c r="VTO21" s="156"/>
+      <c r="VTP21" s="156"/>
+      <c r="VTQ21" s="156"/>
+      <c r="VTR21" s="156"/>
+      <c r="VTS21" s="156"/>
+      <c r="VTT21" s="156"/>
+      <c r="VTU21" s="156"/>
+      <c r="VTV21" s="156"/>
+      <c r="VTW21" s="156"/>
+      <c r="VTX21" s="156"/>
+      <c r="VTY21" s="156"/>
+      <c r="VTZ21" s="156"/>
+      <c r="VUA21" s="156"/>
+      <c r="VUB21" s="156"/>
+      <c r="VUC21" s="156"/>
+      <c r="VUD21" s="156"/>
+      <c r="VUE21" s="156"/>
+      <c r="VUF21" s="156"/>
+      <c r="VUG21" s="156"/>
+      <c r="VUH21" s="156"/>
+      <c r="VUI21" s="156"/>
+      <c r="VUJ21" s="156"/>
+      <c r="VUK21" s="156"/>
+      <c r="VUL21" s="156"/>
+      <c r="VUM21" s="156"/>
+      <c r="VUN21" s="156"/>
+      <c r="VUO21" s="156"/>
+      <c r="VUP21" s="156"/>
+      <c r="VUQ21" s="156"/>
+      <c r="VUR21" s="156"/>
+      <c r="VUS21" s="156"/>
+      <c r="VUT21" s="156"/>
+      <c r="VUU21" s="156"/>
+      <c r="VUV21" s="156"/>
+      <c r="VUW21" s="156"/>
+      <c r="VUX21" s="156"/>
+      <c r="VUY21" s="156"/>
+      <c r="VUZ21" s="156"/>
+      <c r="VVA21" s="156"/>
+      <c r="VVB21" s="156"/>
+      <c r="VVC21" s="156"/>
+      <c r="VVD21" s="156"/>
+      <c r="VVE21" s="156"/>
+      <c r="VVF21" s="156"/>
+      <c r="VVG21" s="156"/>
+      <c r="VVH21" s="156"/>
+      <c r="VVI21" s="156"/>
+      <c r="VVJ21" s="156"/>
+      <c r="VVK21" s="156"/>
+      <c r="VVL21" s="156"/>
+      <c r="VVM21" s="156"/>
+      <c r="VVN21" s="156"/>
+      <c r="VVO21" s="156"/>
+      <c r="VVP21" s="156"/>
+      <c r="VVQ21" s="156"/>
+      <c r="VVR21" s="156"/>
+      <c r="VVS21" s="156"/>
+      <c r="VVT21" s="156"/>
+      <c r="VVU21" s="156"/>
+      <c r="VVV21" s="156"/>
+      <c r="VVW21" s="156"/>
+      <c r="VVX21" s="156"/>
+      <c r="VVY21" s="156"/>
+      <c r="VVZ21" s="156"/>
+      <c r="VWA21" s="156"/>
+      <c r="VWB21" s="156"/>
+      <c r="VWC21" s="156"/>
+      <c r="VWD21" s="156"/>
+      <c r="VWE21" s="156"/>
+      <c r="VWF21" s="156"/>
+      <c r="VWG21" s="156"/>
+      <c r="VWH21" s="156"/>
+      <c r="VWI21" s="156"/>
+      <c r="VWJ21" s="156"/>
+      <c r="VWK21" s="156"/>
+      <c r="VWL21" s="156"/>
+      <c r="VWM21" s="156"/>
+      <c r="VWN21" s="156"/>
+      <c r="VWO21" s="156"/>
+      <c r="VWP21" s="156"/>
+      <c r="VWQ21" s="156"/>
+      <c r="VWR21" s="156"/>
+      <c r="VWS21" s="156"/>
+      <c r="VWT21" s="156"/>
+      <c r="VWU21" s="156"/>
+      <c r="VWV21" s="156"/>
+      <c r="VWW21" s="156"/>
+      <c r="VWX21" s="156"/>
+      <c r="VWY21" s="156"/>
+      <c r="VWZ21" s="156"/>
+      <c r="VXA21" s="156"/>
+      <c r="VXB21" s="156"/>
+      <c r="VXC21" s="156"/>
+      <c r="VXD21" s="156"/>
+      <c r="VXE21" s="156"/>
+      <c r="VXF21" s="156"/>
+      <c r="VXG21" s="156"/>
+      <c r="VXH21" s="156"/>
+      <c r="VXI21" s="156"/>
+      <c r="VXJ21" s="156"/>
+      <c r="VXK21" s="156"/>
+      <c r="VXL21" s="156"/>
+      <c r="VXM21" s="156"/>
+      <c r="VXN21" s="156"/>
+      <c r="VXO21" s="156"/>
+      <c r="VXP21" s="156"/>
+      <c r="VXQ21" s="156"/>
+      <c r="VXR21" s="156"/>
+      <c r="VXS21" s="156"/>
+      <c r="VXT21" s="156"/>
+      <c r="VXU21" s="156"/>
+      <c r="VXV21" s="156"/>
+      <c r="VXW21" s="156"/>
+      <c r="VXX21" s="156"/>
+      <c r="VXY21" s="156"/>
+      <c r="VXZ21" s="156"/>
+      <c r="VYA21" s="156"/>
+      <c r="VYB21" s="156"/>
+      <c r="VYC21" s="156"/>
+      <c r="VYD21" s="156"/>
+      <c r="VYE21" s="156"/>
+      <c r="VYF21" s="156"/>
+      <c r="VYG21" s="156"/>
+      <c r="VYH21" s="156"/>
+      <c r="VYI21" s="156"/>
+      <c r="VYJ21" s="156"/>
+      <c r="VYK21" s="156"/>
+      <c r="VYL21" s="156"/>
+      <c r="VYM21" s="156"/>
+      <c r="VYN21" s="156"/>
+      <c r="VYO21" s="156"/>
+      <c r="VYP21" s="156"/>
+      <c r="VYQ21" s="156"/>
+      <c r="VYR21" s="156"/>
+      <c r="VYS21" s="156"/>
+      <c r="VYT21" s="156"/>
+      <c r="VYU21" s="156"/>
+      <c r="VYV21" s="156"/>
+      <c r="VYW21" s="156"/>
+      <c r="VYX21" s="156"/>
+      <c r="VYY21" s="156"/>
+      <c r="VYZ21" s="156"/>
+      <c r="VZA21" s="156"/>
+      <c r="VZB21" s="156"/>
+      <c r="VZC21" s="156"/>
+      <c r="VZD21" s="156"/>
+      <c r="VZE21" s="156"/>
+      <c r="VZF21" s="156"/>
+      <c r="VZG21" s="156"/>
+      <c r="VZH21" s="156"/>
+      <c r="VZI21" s="156"/>
+      <c r="VZJ21" s="156"/>
+      <c r="VZK21" s="156"/>
+      <c r="VZL21" s="156"/>
+      <c r="VZM21" s="156"/>
+      <c r="VZN21" s="156"/>
+      <c r="VZO21" s="156"/>
+      <c r="VZP21" s="156"/>
+      <c r="VZQ21" s="156"/>
+      <c r="VZR21" s="156"/>
+      <c r="VZS21" s="156"/>
+      <c r="VZT21" s="156"/>
+      <c r="VZU21" s="156"/>
+      <c r="VZV21" s="156"/>
+      <c r="VZW21" s="156"/>
+      <c r="VZX21" s="156"/>
+      <c r="VZY21" s="156"/>
+      <c r="VZZ21" s="156"/>
+      <c r="WAA21" s="156"/>
+      <c r="WAB21" s="156"/>
+      <c r="WAC21" s="156"/>
+      <c r="WAD21" s="156"/>
+      <c r="WAE21" s="156"/>
+      <c r="WAF21" s="156"/>
+      <c r="WAG21" s="156"/>
+      <c r="WAH21" s="156"/>
+      <c r="WAI21" s="156"/>
+      <c r="WAJ21" s="156"/>
+      <c r="WAK21" s="156"/>
+      <c r="WAL21" s="156"/>
+      <c r="WAM21" s="156"/>
+      <c r="WAN21" s="156"/>
+      <c r="WAO21" s="156"/>
+      <c r="WAP21" s="156"/>
+      <c r="WAQ21" s="156"/>
+      <c r="WAR21" s="156"/>
+      <c r="WAS21" s="156"/>
+      <c r="WAT21" s="156"/>
+      <c r="WAU21" s="156"/>
+      <c r="WAV21" s="156"/>
+      <c r="WAW21" s="156"/>
+      <c r="WAX21" s="156"/>
+      <c r="WAY21" s="156"/>
+      <c r="WAZ21" s="156"/>
+      <c r="WBA21" s="156"/>
+      <c r="WBB21" s="156"/>
+      <c r="WBC21" s="156"/>
+      <c r="WBD21" s="156"/>
+      <c r="WBE21" s="156"/>
+      <c r="WBF21" s="156"/>
+      <c r="WBG21" s="156"/>
+      <c r="WBH21" s="156"/>
+      <c r="WBI21" s="156"/>
+      <c r="WBJ21" s="156"/>
+      <c r="WBK21" s="156"/>
+      <c r="WBL21" s="156"/>
+      <c r="WBM21" s="156"/>
+      <c r="WBN21" s="156"/>
+      <c r="WBO21" s="156"/>
+      <c r="WBP21" s="156"/>
+      <c r="WBQ21" s="156"/>
+      <c r="WBR21" s="156"/>
+      <c r="WBS21" s="156"/>
+      <c r="WBT21" s="156"/>
+      <c r="WBU21" s="156"/>
+      <c r="WBV21" s="156"/>
+      <c r="WBW21" s="156"/>
+      <c r="WBX21" s="156"/>
+      <c r="WBY21" s="156"/>
+      <c r="WBZ21" s="156"/>
+      <c r="WCA21" s="156"/>
+      <c r="WCB21" s="156"/>
+      <c r="WCC21" s="156"/>
+      <c r="WCD21" s="156"/>
+      <c r="WCE21" s="156"/>
+      <c r="WCF21" s="156"/>
+      <c r="WCG21" s="156"/>
+      <c r="WCH21" s="156"/>
+      <c r="WCI21" s="156"/>
+      <c r="WCJ21" s="156"/>
+      <c r="WCK21" s="156"/>
+      <c r="WCL21" s="156"/>
+      <c r="WCM21" s="156"/>
+      <c r="WCN21" s="156"/>
+      <c r="WCO21" s="156"/>
+      <c r="WCP21" s="156"/>
+      <c r="WCQ21" s="156"/>
+      <c r="WCR21" s="156"/>
+      <c r="WCS21" s="156"/>
+      <c r="WCT21" s="156"/>
+      <c r="WCU21" s="156"/>
+      <c r="WCV21" s="156"/>
+      <c r="WCW21" s="156"/>
+      <c r="WCX21" s="156"/>
+      <c r="WCY21" s="156"/>
+      <c r="WCZ21" s="156"/>
+      <c r="WDA21" s="156"/>
+      <c r="WDB21" s="156"/>
+      <c r="WDC21" s="156"/>
+      <c r="WDD21" s="156"/>
+      <c r="WDE21" s="156"/>
+      <c r="WDF21" s="156"/>
+      <c r="WDG21" s="156"/>
+      <c r="WDH21" s="156"/>
+      <c r="WDI21" s="156"/>
+      <c r="WDJ21" s="156"/>
+      <c r="WDK21" s="156"/>
+      <c r="WDL21" s="156"/>
+      <c r="WDM21" s="156"/>
+      <c r="WDN21" s="156"/>
+      <c r="WDO21" s="156"/>
+      <c r="WDP21" s="156"/>
+      <c r="WDQ21" s="156"/>
+      <c r="WDR21" s="156"/>
+      <c r="WDS21" s="156"/>
+      <c r="WDT21" s="156"/>
+      <c r="WDU21" s="156"/>
+      <c r="WDV21" s="156"/>
+      <c r="WDW21" s="156"/>
+      <c r="WDX21" s="156"/>
+      <c r="WDY21" s="156"/>
+      <c r="WDZ21" s="156"/>
+      <c r="WEA21" s="156"/>
+      <c r="WEB21" s="156"/>
+      <c r="WEC21" s="156"/>
+      <c r="WED21" s="156"/>
+      <c r="WEE21" s="156"/>
+      <c r="WEF21" s="156"/>
+      <c r="WEG21" s="156"/>
+      <c r="WEH21" s="156"/>
+      <c r="WEI21" s="156"/>
+      <c r="WEJ21" s="156"/>
+      <c r="WEK21" s="156"/>
+      <c r="WEL21" s="156"/>
+      <c r="WEM21" s="156"/>
+      <c r="WEN21" s="156"/>
+      <c r="WEO21" s="156"/>
+      <c r="WEP21" s="156"/>
+      <c r="WEQ21" s="156"/>
+      <c r="WER21" s="156"/>
+      <c r="WES21" s="156"/>
+      <c r="WET21" s="156"/>
+      <c r="WEU21" s="156"/>
+      <c r="WEV21" s="156"/>
+      <c r="WEW21" s="156"/>
+      <c r="WEX21" s="156"/>
+      <c r="WEY21" s="156"/>
+      <c r="WEZ21" s="156"/>
+      <c r="WFA21" s="156"/>
+      <c r="WFB21" s="156"/>
+      <c r="WFC21" s="156"/>
+      <c r="WFD21" s="156"/>
+      <c r="WFE21" s="156"/>
+      <c r="WFF21" s="156"/>
+      <c r="WFG21" s="156"/>
+      <c r="WFH21" s="156"/>
+      <c r="WFI21" s="156"/>
+      <c r="WFJ21" s="156"/>
+      <c r="WFK21" s="156"/>
+      <c r="WFL21" s="156"/>
+      <c r="WFM21" s="156"/>
+      <c r="WFN21" s="156"/>
+      <c r="WFO21" s="156"/>
+      <c r="WFP21" s="156"/>
+      <c r="WFQ21" s="156"/>
+      <c r="WFR21" s="156"/>
+      <c r="WFS21" s="156"/>
+      <c r="WFT21" s="156"/>
+      <c r="WFU21" s="156"/>
+      <c r="WFV21" s="156"/>
+      <c r="WFW21" s="156"/>
+      <c r="WFX21" s="156"/>
+      <c r="WFY21" s="156"/>
+      <c r="WFZ21" s="156"/>
+      <c r="WGA21" s="156"/>
+      <c r="WGB21" s="156"/>
+      <c r="WGC21" s="156"/>
+      <c r="WGD21" s="156"/>
+      <c r="WGE21" s="156"/>
+      <c r="WGF21" s="156"/>
+      <c r="WGG21" s="156"/>
+      <c r="WGH21" s="156"/>
+      <c r="WGI21" s="156"/>
+      <c r="WGJ21" s="156"/>
+      <c r="WGK21" s="156"/>
+      <c r="WGL21" s="156"/>
+      <c r="WGM21" s="156"/>
+      <c r="WGN21" s="156"/>
+      <c r="WGO21" s="156"/>
+      <c r="WGP21" s="156"/>
+      <c r="WGQ21" s="156"/>
+      <c r="WGR21" s="156"/>
+      <c r="WGS21" s="156"/>
+      <c r="WGT21" s="156"/>
+      <c r="WGU21" s="156"/>
+      <c r="WGV21" s="156"/>
+      <c r="WGW21" s="156"/>
+      <c r="WGX21" s="156"/>
+      <c r="WGY21" s="156"/>
+      <c r="WGZ21" s="156"/>
+      <c r="WHA21" s="156"/>
+      <c r="WHB21" s="156"/>
+      <c r="WHC21" s="156"/>
+      <c r="WHD21" s="156"/>
+      <c r="WHE21" s="156"/>
+      <c r="WHF21" s="156"/>
+      <c r="WHG21" s="156"/>
+      <c r="WHH21" s="156"/>
+      <c r="WHI21" s="156"/>
+      <c r="WHJ21" s="156"/>
+      <c r="WHK21" s="156"/>
+      <c r="WHL21" s="156"/>
+      <c r="WHM21" s="156"/>
+      <c r="WHN21" s="156"/>
+      <c r="WHO21" s="156"/>
+      <c r="WHP21" s="156"/>
+      <c r="WHQ21" s="156"/>
+      <c r="WHR21" s="156"/>
+      <c r="WHS21" s="156"/>
+      <c r="WHT21" s="156"/>
+      <c r="WHU21" s="156"/>
+      <c r="WHV21" s="156"/>
+      <c r="WHW21" s="156"/>
+      <c r="WHX21" s="156"/>
+      <c r="WHY21" s="156"/>
+      <c r="WHZ21" s="156"/>
+      <c r="WIA21" s="156"/>
+      <c r="WIB21" s="156"/>
+      <c r="WIC21" s="156"/>
+      <c r="WID21" s="156"/>
+      <c r="WIE21" s="156"/>
+      <c r="WIF21" s="156"/>
+      <c r="WIG21" s="156"/>
+      <c r="WIH21" s="156"/>
+      <c r="WII21" s="156"/>
+      <c r="WIJ21" s="156"/>
+      <c r="WIK21" s="156"/>
+      <c r="WIL21" s="156"/>
+      <c r="WIM21" s="156"/>
+      <c r="WIN21" s="156"/>
+      <c r="WIO21" s="156"/>
+      <c r="WIP21" s="156"/>
+      <c r="WIQ21" s="156"/>
+      <c r="WIR21" s="156"/>
+      <c r="WIS21" s="156"/>
+      <c r="WIT21" s="156"/>
+      <c r="WIU21" s="156"/>
+      <c r="WIV21" s="156"/>
+      <c r="WIW21" s="156"/>
+      <c r="WIX21" s="156"/>
+      <c r="WIY21" s="156"/>
+      <c r="WIZ21" s="156"/>
+      <c r="WJA21" s="156"/>
+      <c r="WJB21" s="156"/>
+      <c r="WJC21" s="156"/>
+      <c r="WJD21" s="156"/>
+      <c r="WJE21" s="156"/>
+      <c r="WJF21" s="156"/>
+      <c r="WJG21" s="156"/>
+      <c r="WJH21" s="156"/>
+      <c r="WJI21" s="156"/>
+      <c r="WJJ21" s="156"/>
+      <c r="WJK21" s="156"/>
+      <c r="WJL21" s="156"/>
+      <c r="WJM21" s="156"/>
+      <c r="WJN21" s="156"/>
+      <c r="WJO21" s="156"/>
+      <c r="WJP21" s="156"/>
+      <c r="WJQ21" s="156"/>
+      <c r="WJR21" s="156"/>
+      <c r="WJS21" s="156"/>
+      <c r="WJT21" s="156"/>
+      <c r="WJU21" s="156"/>
+      <c r="WJV21" s="156"/>
+      <c r="WJW21" s="156"/>
+      <c r="WJX21" s="156"/>
+      <c r="WJY21" s="156"/>
+      <c r="WJZ21" s="156"/>
+      <c r="WKA21" s="156"/>
+      <c r="WKB21" s="156"/>
+      <c r="WKC21" s="156"/>
+      <c r="WKD21" s="156"/>
+      <c r="WKE21" s="156"/>
+      <c r="WKF21" s="156"/>
+      <c r="WKG21" s="156"/>
+      <c r="WKH21" s="156"/>
+      <c r="WKI21" s="156"/>
+      <c r="WKJ21" s="156"/>
+      <c r="WKK21" s="156"/>
+      <c r="WKL21" s="156"/>
+      <c r="WKM21" s="156"/>
+      <c r="WKN21" s="156"/>
+      <c r="WKO21" s="156"/>
+      <c r="WKP21" s="156"/>
+      <c r="WKQ21" s="156"/>
+      <c r="WKR21" s="156"/>
+      <c r="WKS21" s="156"/>
+      <c r="WKT21" s="156"/>
+      <c r="WKU21" s="156"/>
+      <c r="WKV21" s="156"/>
+      <c r="WKW21" s="156"/>
+      <c r="WKX21" s="156"/>
+      <c r="WKY21" s="156"/>
+      <c r="WKZ21" s="156"/>
+      <c r="WLA21" s="156"/>
+      <c r="WLB21" s="156"/>
+      <c r="WLC21" s="156"/>
+      <c r="WLD21" s="156"/>
+      <c r="WLE21" s="156"/>
+      <c r="WLF21" s="156"/>
+      <c r="WLG21" s="156"/>
+      <c r="WLH21" s="156"/>
+      <c r="WLI21" s="156"/>
+      <c r="WLJ21" s="156"/>
+      <c r="WLK21" s="156"/>
+      <c r="WLL21" s="156"/>
+      <c r="WLM21" s="156"/>
+      <c r="WLN21" s="156"/>
+      <c r="WLO21" s="156"/>
+      <c r="WLP21" s="156"/>
+      <c r="WLQ21" s="156"/>
+      <c r="WLR21" s="156"/>
+      <c r="WLS21" s="156"/>
+      <c r="WLT21" s="156"/>
+      <c r="WLU21" s="156"/>
+      <c r="WLV21" s="156"/>
+      <c r="WLW21" s="156"/>
+      <c r="WLX21" s="156"/>
+      <c r="WLY21" s="156"/>
+      <c r="WLZ21" s="156"/>
+      <c r="WMA21" s="156"/>
+      <c r="WMB21" s="156"/>
+      <c r="WMC21" s="156"/>
+      <c r="WMD21" s="156"/>
+      <c r="WME21" s="156"/>
+      <c r="WMF21" s="156"/>
+      <c r="WMG21" s="156"/>
+      <c r="WMH21" s="156"/>
+      <c r="WMI21" s="156"/>
+      <c r="WMJ21" s="156"/>
+      <c r="WMK21" s="156"/>
+      <c r="WML21" s="156"/>
+      <c r="WMM21" s="156"/>
+      <c r="WMN21" s="156"/>
+      <c r="WMO21" s="156"/>
+      <c r="WMP21" s="156"/>
+      <c r="WMQ21" s="156"/>
+      <c r="WMR21" s="156"/>
+      <c r="WMS21" s="156"/>
+      <c r="WMT21" s="156"/>
+      <c r="WMU21" s="156"/>
+      <c r="WMV21" s="156"/>
+      <c r="WMW21" s="156"/>
+      <c r="WMX21" s="156"/>
+      <c r="WMY21" s="156"/>
+      <c r="WMZ21" s="156"/>
+      <c r="WNA21" s="156"/>
+      <c r="WNB21" s="156"/>
+      <c r="WNC21" s="156"/>
+      <c r="WND21" s="156"/>
+      <c r="WNE21" s="156"/>
+      <c r="WNF21" s="156"/>
+      <c r="WNG21" s="156"/>
+      <c r="WNH21" s="156"/>
+      <c r="WNI21" s="156"/>
+      <c r="WNJ21" s="156"/>
+      <c r="WNK21" s="156"/>
+      <c r="WNL21" s="156"/>
+      <c r="WNM21" s="156"/>
+      <c r="WNN21" s="156"/>
+      <c r="WNO21" s="156"/>
+      <c r="WNP21" s="156"/>
+      <c r="WNQ21" s="156"/>
+      <c r="WNR21" s="156"/>
+      <c r="WNS21" s="156"/>
+      <c r="WNT21" s="156"/>
+      <c r="WNU21" s="156"/>
+      <c r="WNV21" s="156"/>
+      <c r="WNW21" s="156"/>
+      <c r="WNX21" s="156"/>
+      <c r="WNY21" s="156"/>
+      <c r="WNZ21" s="156"/>
+      <c r="WOA21" s="156"/>
+      <c r="WOB21" s="156"/>
+      <c r="WOC21" s="156"/>
+      <c r="WOD21" s="156"/>
+      <c r="WOE21" s="156"/>
+      <c r="WOF21" s="156"/>
+      <c r="WOG21" s="156"/>
+      <c r="WOH21" s="156"/>
+      <c r="WOI21" s="156"/>
+      <c r="WOJ21" s="156"/>
+      <c r="WOK21" s="156"/>
+      <c r="WOL21" s="156"/>
+      <c r="WOM21" s="156"/>
+      <c r="WON21" s="156"/>
+      <c r="WOO21" s="156"/>
+      <c r="WOP21" s="156"/>
+      <c r="WOQ21" s="156"/>
+      <c r="WOR21" s="156"/>
+      <c r="WOS21" s="156"/>
+      <c r="WOT21" s="156"/>
+      <c r="WOU21" s="156"/>
+      <c r="WOV21" s="156"/>
+      <c r="WOW21" s="156"/>
+      <c r="WOX21" s="156"/>
+      <c r="WOY21" s="156"/>
+      <c r="WOZ21" s="156"/>
+      <c r="WPA21" s="156"/>
+      <c r="WPB21" s="156"/>
+      <c r="WPC21" s="156"/>
+      <c r="WPD21" s="156"/>
+      <c r="WPE21" s="156"/>
+      <c r="WPF21" s="156"/>
+      <c r="WPG21" s="156"/>
+      <c r="WPH21" s="156"/>
+      <c r="WPI21" s="156"/>
+      <c r="WPJ21" s="156"/>
+      <c r="WPK21" s="156"/>
+      <c r="WPL21" s="156"/>
+      <c r="WPM21" s="156"/>
+      <c r="WPN21" s="156"/>
+      <c r="WPO21" s="156"/>
+      <c r="WPP21" s="156"/>
+      <c r="WPQ21" s="156"/>
+      <c r="WPR21" s="156"/>
+      <c r="WPS21" s="156"/>
+      <c r="WPT21" s="156"/>
+      <c r="WPU21" s="156"/>
+      <c r="WPV21" s="156"/>
+      <c r="WPW21" s="156"/>
+      <c r="WPX21" s="156"/>
+      <c r="WPY21" s="156"/>
+      <c r="WPZ21" s="156"/>
+      <c r="WQA21" s="156"/>
+      <c r="WQB21" s="156"/>
+      <c r="WQC21" s="156"/>
+      <c r="WQD21" s="156"/>
+      <c r="WQE21" s="156"/>
+      <c r="WQF21" s="156"/>
+      <c r="WQG21" s="156"/>
+      <c r="WQH21" s="156"/>
+      <c r="WQI21" s="156"/>
+      <c r="WQJ21" s="156"/>
+      <c r="WQK21" s="156"/>
+      <c r="WQL21" s="156"/>
+      <c r="WQM21" s="156"/>
+      <c r="WQN21" s="156"/>
+      <c r="WQO21" s="156"/>
+      <c r="WQP21" s="156"/>
+      <c r="WQQ21" s="156"/>
+      <c r="WQR21" s="156"/>
+      <c r="WQS21" s="156"/>
+      <c r="WQT21" s="156"/>
+      <c r="WQU21" s="156"/>
+      <c r="WQV21" s="156"/>
+      <c r="WQW21" s="156"/>
+      <c r="WQX21" s="156"/>
+      <c r="WQY21" s="156"/>
+      <c r="WQZ21" s="156"/>
+      <c r="WRA21" s="156"/>
+      <c r="WRB21" s="156"/>
+      <c r="WRC21" s="156"/>
+      <c r="WRD21" s="156"/>
+      <c r="WRE21" s="156"/>
+      <c r="WRF21" s="156"/>
+      <c r="WRG21" s="156"/>
+      <c r="WRH21" s="156"/>
+      <c r="WRI21" s="156"/>
+      <c r="WRJ21" s="156"/>
+      <c r="WRK21" s="156"/>
+      <c r="WRL21" s="156"/>
+      <c r="WRM21" s="156"/>
+      <c r="WRN21" s="156"/>
+      <c r="WRO21" s="156"/>
+      <c r="WRP21" s="156"/>
+      <c r="WRQ21" s="156"/>
+      <c r="WRR21" s="156"/>
+      <c r="WRS21" s="156"/>
+      <c r="WRT21" s="156"/>
+      <c r="WRU21" s="156"/>
+      <c r="WRV21" s="156"/>
+      <c r="WRW21" s="156"/>
+      <c r="WRX21" s="156"/>
+      <c r="WRY21" s="156"/>
+      <c r="WRZ21" s="156"/>
+      <c r="WSA21" s="156"/>
+      <c r="WSB21" s="156"/>
+      <c r="WSC21" s="156"/>
+      <c r="WSD21" s="156"/>
+      <c r="WSE21" s="156"/>
+      <c r="WSF21" s="156"/>
+      <c r="WSG21" s="156"/>
+      <c r="WSH21" s="156"/>
+      <c r="WSI21" s="156"/>
+      <c r="WSJ21" s="156"/>
+      <c r="WSK21" s="156"/>
+      <c r="WSL21" s="156"/>
+      <c r="WSM21" s="156"/>
+      <c r="WSN21" s="156"/>
+      <c r="WSO21" s="156"/>
+      <c r="WSP21" s="156"/>
+      <c r="WSQ21" s="156"/>
+      <c r="WSR21" s="156"/>
+      <c r="WSS21" s="156"/>
+      <c r="WST21" s="156"/>
+      <c r="WSU21" s="156"/>
+      <c r="WSV21" s="156"/>
+      <c r="WSW21" s="156"/>
+      <c r="WSX21" s="156"/>
+      <c r="WSY21" s="156"/>
+      <c r="WSZ21" s="156"/>
+      <c r="WTA21" s="156"/>
+      <c r="WTB21" s="156"/>
+      <c r="WTC21" s="156"/>
+      <c r="WTD21" s="156"/>
+      <c r="WTE21" s="156"/>
+      <c r="WTF21" s="156"/>
+      <c r="WTG21" s="156"/>
+      <c r="WTH21" s="156"/>
+      <c r="WTI21" s="156"/>
+      <c r="WTJ21" s="156"/>
+      <c r="WTK21" s="156"/>
+      <c r="WTL21" s="156"/>
+      <c r="WTM21" s="156"/>
+      <c r="WTN21" s="156"/>
+      <c r="WTO21" s="156"/>
+      <c r="WTP21" s="156"/>
+      <c r="WTQ21" s="156"/>
+      <c r="WTR21" s="156"/>
+      <c r="WTS21" s="156"/>
+      <c r="WTT21" s="156"/>
+      <c r="WTU21" s="156"/>
+      <c r="WTV21" s="156"/>
+      <c r="WTW21" s="156"/>
+      <c r="WTX21" s="156"/>
+      <c r="WTY21" s="156"/>
+      <c r="WTZ21" s="156"/>
+      <c r="WUA21" s="156"/>
+      <c r="WUB21" s="156"/>
+      <c r="WUC21" s="156"/>
+      <c r="WUD21" s="156"/>
+      <c r="WUE21" s="156"/>
+      <c r="WUF21" s="156"/>
+      <c r="WUG21" s="156"/>
+      <c r="WUH21" s="156"/>
+      <c r="WUI21" s="156"/>
+      <c r="WUJ21" s="156"/>
+      <c r="WUK21" s="156"/>
+      <c r="WUL21" s="156"/>
+      <c r="WUM21" s="156"/>
+      <c r="WUN21" s="156"/>
+      <c r="WUO21" s="156"/>
+      <c r="WUP21" s="156"/>
+      <c r="WUQ21" s="156"/>
+      <c r="WUR21" s="156"/>
+      <c r="WUS21" s="156"/>
+      <c r="WUT21" s="156"/>
+      <c r="WUU21" s="156"/>
+      <c r="WUV21" s="156"/>
+      <c r="WUW21" s="156"/>
+      <c r="WUX21" s="156"/>
+      <c r="WUY21" s="156"/>
+      <c r="WUZ21" s="156"/>
+      <c r="WVA21" s="156"/>
+      <c r="WVB21" s="156"/>
+      <c r="WVC21" s="156"/>
+      <c r="WVD21" s="156"/>
+      <c r="WVE21" s="156"/>
+      <c r="WVF21" s="156"/>
+      <c r="WVG21" s="156"/>
+      <c r="WVH21" s="156"/>
+      <c r="WVI21" s="156"/>
+      <c r="WVJ21" s="156"/>
+      <c r="WVK21" s="156"/>
+      <c r="WVL21" s="156"/>
+      <c r="WVM21" s="156"/>
+      <c r="WVN21" s="156"/>
+      <c r="WVO21" s="156"/>
+      <c r="WVP21" s="156"/>
+      <c r="WVQ21" s="156"/>
+      <c r="WVR21" s="156"/>
+      <c r="WVS21" s="156"/>
+      <c r="WVT21" s="156"/>
+      <c r="WVU21" s="156"/>
+      <c r="WVV21" s="156"/>
+      <c r="WVW21" s="156"/>
+      <c r="WVX21" s="156"/>
+      <c r="WVY21" s="156"/>
+      <c r="WVZ21" s="156"/>
+      <c r="WWA21" s="156"/>
+      <c r="WWB21" s="156"/>
+      <c r="WWC21" s="156"/>
+      <c r="WWD21" s="156"/>
+      <c r="WWE21" s="156"/>
+      <c r="WWF21" s="156"/>
+      <c r="WWG21" s="156"/>
+      <c r="WWH21" s="156"/>
+      <c r="WWI21" s="156"/>
+      <c r="WWJ21" s="156"/>
+      <c r="WWK21" s="156"/>
+      <c r="WWL21" s="156"/>
+      <c r="WWM21" s="156"/>
+      <c r="WWN21" s="156"/>
+      <c r="WWO21" s="156"/>
+      <c r="WWP21" s="156"/>
+      <c r="WWQ21" s="156"/>
+      <c r="WWR21" s="156"/>
+      <c r="WWS21" s="156"/>
+      <c r="WWT21" s="156"/>
+      <c r="WWU21" s="156"/>
+      <c r="WWV21" s="156"/>
+      <c r="WWW21" s="156"/>
+      <c r="WWX21" s="156"/>
+      <c r="WWY21" s="156"/>
+      <c r="WWZ21" s="156"/>
+      <c r="WXA21" s="156"/>
+      <c r="WXB21" s="156"/>
+      <c r="WXC21" s="156"/>
+      <c r="WXD21" s="156"/>
+      <c r="WXE21" s="156"/>
+      <c r="WXF21" s="156"/>
+      <c r="WXG21" s="156"/>
+      <c r="WXH21" s="156"/>
+      <c r="WXI21" s="156"/>
+      <c r="WXJ21" s="156"/>
+      <c r="WXK21" s="156"/>
+      <c r="WXL21" s="156"/>
+      <c r="WXM21" s="156"/>
+      <c r="WXN21" s="156"/>
+      <c r="WXO21" s="156"/>
+      <c r="WXP21" s="156"/>
+      <c r="WXQ21" s="156"/>
+      <c r="WXR21" s="156"/>
+      <c r="WXS21" s="156"/>
+      <c r="WXT21" s="156"/>
+      <c r="WXU21" s="156"/>
+      <c r="WXV21" s="156"/>
+      <c r="WXW21" s="156"/>
+      <c r="WXX21" s="156"/>
+      <c r="WXY21" s="156"/>
+      <c r="WXZ21" s="156"/>
+      <c r="WYA21" s="156"/>
+      <c r="WYB21" s="156"/>
+      <c r="WYC21" s="156"/>
+      <c r="WYD21" s="156"/>
+      <c r="WYE21" s="156"/>
+      <c r="WYF21" s="156"/>
+      <c r="WYG21" s="156"/>
+      <c r="WYH21" s="156"/>
+      <c r="WYI21" s="156"/>
+      <c r="WYJ21" s="156"/>
+      <c r="WYK21" s="156"/>
+      <c r="WYL21" s="156"/>
+      <c r="WYM21" s="156"/>
+      <c r="WYN21" s="156"/>
+      <c r="WYO21" s="156"/>
+      <c r="WYP21" s="156"/>
+      <c r="WYQ21" s="156"/>
+      <c r="WYR21" s="156"/>
+      <c r="WYS21" s="156"/>
+      <c r="WYT21" s="156"/>
+      <c r="WYU21" s="156"/>
+      <c r="WYV21" s="156"/>
+      <c r="WYW21" s="156"/>
+      <c r="WYX21" s="156"/>
+      <c r="WYY21" s="156"/>
+      <c r="WYZ21" s="156"/>
+      <c r="WZA21" s="156"/>
+      <c r="WZB21" s="156"/>
+      <c r="WZC21" s="156"/>
+      <c r="WZD21" s="156"/>
+      <c r="WZE21" s="156"/>
+      <c r="WZF21" s="156"/>
+      <c r="WZG21" s="156"/>
+      <c r="WZH21" s="156"/>
+      <c r="WZI21" s="156"/>
+      <c r="WZJ21" s="156"/>
+      <c r="WZK21" s="156"/>
+      <c r="WZL21" s="156"/>
+      <c r="WZM21" s="156"/>
+      <c r="WZN21" s="156"/>
+      <c r="WZO21" s="156"/>
+      <c r="WZP21" s="156"/>
+      <c r="WZQ21" s="156"/>
+      <c r="WZR21" s="156"/>
+      <c r="WZS21" s="156"/>
+      <c r="WZT21" s="156"/>
+      <c r="WZU21" s="156"/>
+      <c r="WZV21" s="156"/>
+      <c r="WZW21" s="156"/>
+      <c r="WZX21" s="156"/>
+      <c r="WZY21" s="156"/>
+      <c r="WZZ21" s="156"/>
+      <c r="XAA21" s="156"/>
+      <c r="XAB21" s="156"/>
+      <c r="XAC21" s="156"/>
+      <c r="XAD21" s="156"/>
+      <c r="XAE21" s="156"/>
+      <c r="XAF21" s="156"/>
+      <c r="XAG21" s="156"/>
+      <c r="XAH21" s="156"/>
+      <c r="XAI21" s="156"/>
+      <c r="XAJ21" s="156"/>
+      <c r="XAK21" s="156"/>
+      <c r="XAL21" s="156"/>
+      <c r="XAM21" s="156"/>
+      <c r="XAN21" s="156"/>
+      <c r="XAO21" s="156"/>
+      <c r="XAP21" s="156"/>
+      <c r="XAQ21" s="156"/>
+      <c r="XAR21" s="156"/>
+      <c r="XAS21" s="156"/>
+      <c r="XAT21" s="156"/>
+      <c r="XAU21" s="156"/>
+      <c r="XAV21" s="156"/>
+      <c r="XAW21" s="156"/>
+      <c r="XAX21" s="156"/>
+      <c r="XAY21" s="156"/>
+      <c r="XAZ21" s="156"/>
+      <c r="XBA21" s="156"/>
+      <c r="XBB21" s="156"/>
+      <c r="XBC21" s="156"/>
+      <c r="XBD21" s="156"/>
+      <c r="XBE21" s="156"/>
+      <c r="XBF21" s="156"/>
+      <c r="XBG21" s="156"/>
+      <c r="XBH21" s="156"/>
+      <c r="XBI21" s="156"/>
+      <c r="XBJ21" s="156"/>
+      <c r="XBK21" s="156"/>
+      <c r="XBL21" s="156"/>
+      <c r="XBM21" s="156"/>
+      <c r="XBN21" s="156"/>
+      <c r="XBO21" s="156"/>
+      <c r="XBP21" s="156"/>
+      <c r="XBQ21" s="156"/>
+      <c r="XBR21" s="156"/>
+      <c r="XBS21" s="156"/>
+      <c r="XBT21" s="156"/>
+      <c r="XBU21" s="156"/>
+      <c r="XBV21" s="156"/>
+      <c r="XBW21" s="156"/>
+      <c r="XBX21" s="156"/>
+      <c r="XBY21" s="156"/>
+      <c r="XBZ21" s="156"/>
+      <c r="XCA21" s="156"/>
+      <c r="XCB21" s="156"/>
+      <c r="XCC21" s="156"/>
+      <c r="XCD21" s="156"/>
+      <c r="XCE21" s="156"/>
+      <c r="XCF21" s="156"/>
+      <c r="XCG21" s="156"/>
+      <c r="XCH21" s="156"/>
+      <c r="XCI21" s="156"/>
+      <c r="XCJ21" s="156"/>
+      <c r="XCK21" s="156"/>
+      <c r="XCL21" s="156"/>
+      <c r="XCM21" s="156"/>
+      <c r="XCN21" s="156"/>
+      <c r="XCO21" s="156"/>
+      <c r="XCP21" s="156"/>
+      <c r="XCQ21" s="156"/>
+      <c r="XCR21" s="156"/>
+      <c r="XCS21" s="156"/>
+      <c r="XCT21" s="156"/>
+      <c r="XCU21" s="156"/>
+      <c r="XCV21" s="156"/>
+      <c r="XCW21" s="156"/>
+      <c r="XCX21" s="156"/>
+      <c r="XCY21" s="156"/>
+      <c r="XCZ21" s="156"/>
+      <c r="XDA21" s="156"/>
+      <c r="XDB21" s="156"/>
+      <c r="XDC21" s="156"/>
+      <c r="XDD21" s="156"/>
+      <c r="XDE21" s="156"/>
+      <c r="XDF21" s="156"/>
+      <c r="XDG21" s="156"/>
+      <c r="XDH21" s="156"/>
+      <c r="XDI21" s="156"/>
+      <c r="XDJ21" s="156"/>
+      <c r="XDK21" s="156"/>
+      <c r="XDL21" s="156"/>
+      <c r="XDM21" s="156"/>
+      <c r="XDN21" s="156"/>
+      <c r="XDO21" s="156"/>
+      <c r="XDP21" s="156"/>
+      <c r="XDQ21" s="156"/>
+      <c r="XDR21" s="156"/>
+      <c r="XDS21" s="156"/>
+      <c r="XDT21" s="156"/>
+      <c r="XDU21" s="156"/>
+      <c r="XDV21" s="156"/>
+      <c r="XDW21" s="156"/>
+      <c r="XDX21" s="156"/>
+      <c r="XDY21" s="156"/>
+      <c r="XDZ21" s="156"/>
+      <c r="XEA21" s="156"/>
+      <c r="XEB21" s="156"/>
+      <c r="XEC21" s="156"/>
+      <c r="XED21" s="156"/>
+      <c r="XEE21" s="156"/>
+      <c r="XEF21" s="156"/>
+      <c r="XEG21" s="156"/>
+      <c r="XEH21" s="156"/>
+      <c r="XEI21" s="156"/>
+      <c r="XEJ21" s="156"/>
+      <c r="XEK21" s="156"/>
+      <c r="XEL21" s="156"/>
+      <c r="XEM21" s="156"/>
+      <c r="XEN21" s="156"/>
+      <c r="XEO21" s="156"/>
+      <c r="XEP21" s="156"/>
+      <c r="XEQ21" s="156"/>
+      <c r="XER21" s="156"/>
+      <c r="XES21" s="156"/>
+      <c r="XET21" s="156"/>
+      <c r="XEU21" s="156"/>
+      <c r="XEV21" s="156"/>
+      <c r="XEW21" s="156"/>
+      <c r="XEX21" s="156"/>
+      <c r="XEY21" s="156"/>
+      <c r="XEZ21" s="156"/>
+      <c r="XFA21" s="156"/>
+      <c r="XFB21" s="156"/>
+      <c r="XFC21" s="156"/>
+      <c r="XFD21" s="156"/>
+    </row>
+    <row r="22" spans="1:16384" s="21" customFormat="1" ht="29.45" customHeight="1">
+      <c r="B22" s="149" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="26" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16384" s="21" customFormat="1">
+      <c r="B23" s="149" t="s">
         <v>28</v>
       </c>
-      <c r="D24" s="66" t="s">
+      <c r="D23" s="21" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="25" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="B25" s="67" t="s">
+    <row r="24" spans="1:16384" s="21" customFormat="1">
+      <c r="B24" s="149" t="s">
         <v>30</v>
       </c>
-      <c r="D25" s="66" t="s">
+      <c r="D24" s="21" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16384" s="21" customFormat="1">
+      <c r="B25" s="149" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B26" s="67" t="s">
+      <c r="D25" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="D26" s="66" t="s">
+    </row>
+    <row r="26" spans="1:16384" s="21" customFormat="1" ht="28.9" customHeight="1">
+      <c r="B26" s="149" t="s">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B27" s="76" t="s">
+      <c r="D26" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="D27" s="72" t="s">
+    </row>
+    <row r="27" spans="1:16384" s="21" customFormat="1">
+      <c r="B27" s="149" t="s">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B28" s="66" t="s">
+      <c r="D27" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="D28" s="66" t="s">
+    </row>
+    <row r="28" spans="1:16384" s="21" customFormat="1">
+      <c r="B28" s="149" t="s">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="71" t="s">
+      <c r="D28" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="B29" s="67"/>
-      <c r="D29" s="78" t="s">
+    </row>
+    <row r="29" spans="1:16384" s="21" customFormat="1" ht="28.9">
+      <c r="B29" s="49" t="s">
         <v>39</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="B31" s="76" t="s">
+      <c r="D29" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C31" s="75"/>
-      <c r="D31" s="76" t="s">
+    </row>
+    <row r="30" spans="1:16384" s="21" customFormat="1">
+      <c r="B30" s="149" t="s">
         <v>41</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="D32" s="77" t="s">
+      <c r="D30" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="E32" s="80"/>
-[...12 lines deleted...]
-      <c r="B33" s="67" t="s">
+    </row>
+    <row r="31" spans="1:16384" s="21" customFormat="1">
+      <c r="B31" s="149"/>
+      <c r="D31" s="26"/>
+    </row>
+    <row r="32" spans="1:16384" s="21" customFormat="1">
+      <c r="A32" s="27" t="s">
         <v>43</v>
       </c>
-      <c r="D33" s="66" t="s">
+      <c r="B32" s="149"/>
+      <c r="D32" s="26"/>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="B33" s="149" t="s">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B34" s="76" t="s">
+      <c r="D33" s="21" t="s">
         <v>45</v>
       </c>
-      <c r="D34" s="72" t="s">
-[...2 lines deleted...]
-    </row>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="B34" s="157" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="157"/>
+      <c r="D34" s="21" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="28"/>
+      <c r="B35" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="C35" s="28"/>
+      <c r="D35" s="29" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="B36" s="149" t="s">
+        <v>50</v>
+      </c>
+      <c r="D36" s="21" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="B37" s="149" t="s">
+        <v>52</v>
+      </c>
+      <c r="D37" s="21" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="B38" s="149" t="s">
+        <v>54</v>
+      </c>
+      <c r="D38" s="21" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="B39" s="149" t="s">
+        <v>56</v>
+      </c>
+      <c r="D39" s="21" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="B40" s="149" t="s">
+        <v>58</v>
+      </c>
+      <c r="D40" s="21" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="B41" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D41" s="26" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="B42" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D42" s="21" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15" ht="15.6">
+      <c r="A44" s="25"/>
+      <c r="B44" s="149"/>
+      <c r="D44" s="30"/>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" s="103"/>
+      <c r="B46" s="103"/>
+      <c r="C46" s="103"/>
+      <c r="D46" s="103"/>
+    </row>
+    <row r="47" spans="1:15" ht="15.6">
+      <c r="A47" s="31"/>
+      <c r="B47" s="28"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="29"/>
+      <c r="E47" s="147"/>
+      <c r="F47" s="147"/>
+      <c r="G47" s="147"/>
+      <c r="H47" s="147"/>
+      <c r="I47" s="147"/>
+      <c r="J47" s="190"/>
+      <c r="K47" s="190"/>
+      <c r="L47" s="147"/>
+      <c r="M47" s="147"/>
+      <c r="N47" s="190"/>
+      <c r="O47" s="190"/>
+    </row>
+    <row r="48" spans="1:15">
+      <c r="B48" s="149"/>
+    </row>
+    <row r="49" s="21" customFormat="1"/>
+    <row r="50" s="21" customFormat="1"/>
+    <row r="52" s="21" customFormat="1"/>
+    <row r="54" s="21" customFormat="1"/>
+    <row r="55" s="21" customFormat="1"/>
+    <row r="56" s="21" customFormat="1"/>
   </sheetData>
-  <mergeCells count="9">
-[...3 lines deleted...]
-    <mergeCell ref="A30:D30"/>
+  <mergeCells count="4105">
+    <mergeCell ref="AK21:AN21"/>
+    <mergeCell ref="AO21:AR21"/>
+    <mergeCell ref="AS21:AV21"/>
+    <mergeCell ref="AW21:AZ21"/>
+    <mergeCell ref="BA21:BD21"/>
+    <mergeCell ref="Q21:T21"/>
+    <mergeCell ref="U21:X21"/>
+    <mergeCell ref="Y21:AB21"/>
+    <mergeCell ref="AC21:AF21"/>
+    <mergeCell ref="AG21:AJ21"/>
+    <mergeCell ref="FM21:FP21"/>
+    <mergeCell ref="FQ21:FT21"/>
+    <mergeCell ref="EG21:EJ21"/>
+    <mergeCell ref="EK21:EN21"/>
+    <mergeCell ref="EO21:ER21"/>
+    <mergeCell ref="ES21:EV21"/>
+    <mergeCell ref="EW21:EZ21"/>
+    <mergeCell ref="DM21:DP21"/>
+    <mergeCell ref="DQ21:DT21"/>
+    <mergeCell ref="DU21:DX21"/>
+    <mergeCell ref="DY21:EB21"/>
+    <mergeCell ref="EC21:EF21"/>
+    <mergeCell ref="DI21:DL21"/>
+    <mergeCell ref="CS21:CV21"/>
+    <mergeCell ref="CW21:CZ21"/>
+    <mergeCell ref="DA21:DD21"/>
+    <mergeCell ref="DE21:DH21"/>
+    <mergeCell ref="FA21:FD21"/>
+    <mergeCell ref="FE21:FH21"/>
+    <mergeCell ref="FI21:FL21"/>
+    <mergeCell ref="KK21:KN21"/>
+    <mergeCell ref="KO21:KR21"/>
+    <mergeCell ref="KS21:KV21"/>
+    <mergeCell ref="KW21:KZ21"/>
+    <mergeCell ref="LA21:LD21"/>
+    <mergeCell ref="JQ21:JT21"/>
+    <mergeCell ref="JU21:JX21"/>
+    <mergeCell ref="JY21:KB21"/>
+    <mergeCell ref="KC21:KF21"/>
+    <mergeCell ref="KG21:KJ21"/>
+    <mergeCell ref="J47:K47"/>
+    <mergeCell ref="N47:O47"/>
     <mergeCell ref="A1:D1"/>
+    <mergeCell ref="B5:D5"/>
     <mergeCell ref="B4:D4"/>
-    <mergeCell ref="B3:D3"/>
     <mergeCell ref="B2:D2"/>
-    <mergeCell ref="B5:D5"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="E21:H21"/>
+    <mergeCell ref="I21:L21"/>
+    <mergeCell ref="M21:P21"/>
+    <mergeCell ref="BY21:CB21"/>
+    <mergeCell ref="CC21:CF21"/>
+    <mergeCell ref="CG21:CJ21"/>
+    <mergeCell ref="CK21:CN21"/>
+    <mergeCell ref="CO21:CR21"/>
+    <mergeCell ref="BE21:BH21"/>
+    <mergeCell ref="BI21:BL21"/>
+    <mergeCell ref="BM21:BP21"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="BQ21:BT21"/>
+    <mergeCell ref="BU21:BX21"/>
+    <mergeCell ref="NQ21:NT21"/>
+    <mergeCell ref="NU21:NX21"/>
+    <mergeCell ref="NY21:OB21"/>
+    <mergeCell ref="OC21:OF21"/>
+    <mergeCell ref="MS21:MV21"/>
+    <mergeCell ref="MW21:MZ21"/>
+    <mergeCell ref="NA21:ND21"/>
+    <mergeCell ref="NE21:NH21"/>
+    <mergeCell ref="NI21:NL21"/>
+    <mergeCell ref="LY21:MB21"/>
+    <mergeCell ref="MC21:MF21"/>
+    <mergeCell ref="MG21:MJ21"/>
+    <mergeCell ref="MK21:MN21"/>
+    <mergeCell ref="MO21:MR21"/>
+    <mergeCell ref="LE21:LH21"/>
+    <mergeCell ref="LI21:LL21"/>
+    <mergeCell ref="LM21:LP21"/>
+    <mergeCell ref="LQ21:LT21"/>
+    <mergeCell ref="LU21:LX21"/>
+    <mergeCell ref="FU21:FX21"/>
+    <mergeCell ref="FY21:GB21"/>
+    <mergeCell ref="GC21:GF21"/>
+    <mergeCell ref="GG21:GJ21"/>
+    <mergeCell ref="GK21:GN21"/>
+    <mergeCell ref="IS21:IV21"/>
+    <mergeCell ref="HI21:HL21"/>
+    <mergeCell ref="HM21:HP21"/>
+    <mergeCell ref="HQ21:HT21"/>
+    <mergeCell ref="HU21:HX21"/>
+    <mergeCell ref="HY21:IB21"/>
+    <mergeCell ref="GO21:GR21"/>
+    <mergeCell ref="GS21:GV21"/>
+    <mergeCell ref="GW21:GZ21"/>
+    <mergeCell ref="HA21:HD21"/>
+    <mergeCell ref="HE21:HH21"/>
+    <mergeCell ref="RI21:RL21"/>
+    <mergeCell ref="IW21:IZ21"/>
+    <mergeCell ref="JA21:JD21"/>
+    <mergeCell ref="JE21:JH21"/>
+    <mergeCell ref="JI21:JL21"/>
+    <mergeCell ref="JM21:JP21"/>
+    <mergeCell ref="IC21:IF21"/>
+    <mergeCell ref="IG21:IJ21"/>
+    <mergeCell ref="IK21:IN21"/>
+    <mergeCell ref="IO21:IR21"/>
+    <mergeCell ref="OG21:OJ21"/>
+    <mergeCell ref="OK21:ON21"/>
+    <mergeCell ref="OO21:OR21"/>
+    <mergeCell ref="OS21:OV21"/>
+    <mergeCell ref="OW21:OZ21"/>
+    <mergeCell ref="NM21:NP21"/>
+    <mergeCell ref="RM21:RP21"/>
+    <mergeCell ref="RQ21:RT21"/>
+    <mergeCell ref="RU21:RX21"/>
+    <mergeCell ref="RY21:SB21"/>
+    <mergeCell ref="QO21:QR21"/>
+    <mergeCell ref="QS21:QV21"/>
+    <mergeCell ref="QW21:QZ21"/>
+    <mergeCell ref="RA21:RD21"/>
+    <mergeCell ref="RE21:RH21"/>
+    <mergeCell ref="PU21:PX21"/>
+    <mergeCell ref="PY21:QB21"/>
+    <mergeCell ref="QC21:QF21"/>
+    <mergeCell ref="QG21:QJ21"/>
+    <mergeCell ref="QK21:QN21"/>
+    <mergeCell ref="PA21:PD21"/>
+    <mergeCell ref="PE21:PH21"/>
+    <mergeCell ref="PI21:PL21"/>
+    <mergeCell ref="PM21:PP21"/>
+    <mergeCell ref="PQ21:PT21"/>
+    <mergeCell ref="UK21:UN21"/>
+    <mergeCell ref="UO21:UR21"/>
+    <mergeCell ref="US21:UV21"/>
+    <mergeCell ref="UW21:UZ21"/>
+    <mergeCell ref="VA21:VD21"/>
+    <mergeCell ref="TQ21:TT21"/>
+    <mergeCell ref="TU21:TX21"/>
+    <mergeCell ref="TY21:UB21"/>
+    <mergeCell ref="UC21:UF21"/>
+    <mergeCell ref="UG21:UJ21"/>
+    <mergeCell ref="SW21:SZ21"/>
+    <mergeCell ref="TA21:TD21"/>
+    <mergeCell ref="TE21:TH21"/>
+    <mergeCell ref="TI21:TL21"/>
+    <mergeCell ref="TM21:TP21"/>
+    <mergeCell ref="SC21:SF21"/>
+    <mergeCell ref="SG21:SJ21"/>
+    <mergeCell ref="SK21:SN21"/>
+    <mergeCell ref="SO21:SR21"/>
+    <mergeCell ref="SS21:SV21"/>
+    <mergeCell ref="XM21:XP21"/>
+    <mergeCell ref="XQ21:XT21"/>
+    <mergeCell ref="XU21:XX21"/>
+    <mergeCell ref="XY21:YB21"/>
+    <mergeCell ref="YC21:YF21"/>
+    <mergeCell ref="WS21:WV21"/>
+    <mergeCell ref="WW21:WZ21"/>
+    <mergeCell ref="XA21:XD21"/>
+    <mergeCell ref="XE21:XH21"/>
+    <mergeCell ref="XI21:XL21"/>
+    <mergeCell ref="VY21:WB21"/>
+    <mergeCell ref="WC21:WF21"/>
+    <mergeCell ref="WG21:WJ21"/>
+    <mergeCell ref="WK21:WN21"/>
+    <mergeCell ref="WO21:WR21"/>
+    <mergeCell ref="VE21:VH21"/>
+    <mergeCell ref="VI21:VL21"/>
+    <mergeCell ref="VM21:VP21"/>
+    <mergeCell ref="VQ21:VT21"/>
+    <mergeCell ref="VU21:VX21"/>
+    <mergeCell ref="AAO21:AAR21"/>
+    <mergeCell ref="AAS21:AAV21"/>
+    <mergeCell ref="AAW21:AAZ21"/>
+    <mergeCell ref="ABA21:ABD21"/>
+    <mergeCell ref="ABE21:ABH21"/>
+    <mergeCell ref="ZU21:ZX21"/>
+    <mergeCell ref="ZY21:AAB21"/>
+    <mergeCell ref="AAC21:AAF21"/>
+    <mergeCell ref="AAG21:AAJ21"/>
+    <mergeCell ref="AAK21:AAN21"/>
+    <mergeCell ref="ZA21:ZD21"/>
+    <mergeCell ref="ZE21:ZH21"/>
+    <mergeCell ref="ZI21:ZL21"/>
+    <mergeCell ref="ZM21:ZP21"/>
+    <mergeCell ref="ZQ21:ZT21"/>
+    <mergeCell ref="YG21:YJ21"/>
+    <mergeCell ref="YK21:YN21"/>
+    <mergeCell ref="YO21:YR21"/>
+    <mergeCell ref="YS21:YV21"/>
+    <mergeCell ref="YW21:YZ21"/>
+    <mergeCell ref="ADQ21:ADT21"/>
+    <mergeCell ref="ADU21:ADX21"/>
+    <mergeCell ref="ADY21:AEB21"/>
+    <mergeCell ref="AEC21:AEF21"/>
+    <mergeCell ref="AEG21:AEJ21"/>
+    <mergeCell ref="ACW21:ACZ21"/>
+    <mergeCell ref="ADA21:ADD21"/>
+    <mergeCell ref="ADE21:ADH21"/>
+    <mergeCell ref="ADI21:ADL21"/>
+    <mergeCell ref="ADM21:ADP21"/>
+    <mergeCell ref="ACC21:ACF21"/>
+    <mergeCell ref="ACG21:ACJ21"/>
+    <mergeCell ref="ACK21:ACN21"/>
+    <mergeCell ref="ACO21:ACR21"/>
+    <mergeCell ref="ACS21:ACV21"/>
+    <mergeCell ref="ABI21:ABL21"/>
+    <mergeCell ref="ABM21:ABP21"/>
+    <mergeCell ref="ABQ21:ABT21"/>
+    <mergeCell ref="ABU21:ABX21"/>
+    <mergeCell ref="ABY21:ACB21"/>
+    <mergeCell ref="AGS21:AGV21"/>
+    <mergeCell ref="AGW21:AGZ21"/>
+    <mergeCell ref="AHA21:AHD21"/>
+    <mergeCell ref="AHE21:AHH21"/>
+    <mergeCell ref="AHI21:AHL21"/>
+    <mergeCell ref="AFY21:AGB21"/>
+    <mergeCell ref="AGC21:AGF21"/>
+    <mergeCell ref="AGG21:AGJ21"/>
+    <mergeCell ref="AGK21:AGN21"/>
+    <mergeCell ref="AGO21:AGR21"/>
+    <mergeCell ref="AFE21:AFH21"/>
+    <mergeCell ref="AFI21:AFL21"/>
+    <mergeCell ref="AFM21:AFP21"/>
+    <mergeCell ref="AFQ21:AFT21"/>
+    <mergeCell ref="AFU21:AFX21"/>
+    <mergeCell ref="AEK21:AEN21"/>
+    <mergeCell ref="AEO21:AER21"/>
+    <mergeCell ref="AES21:AEV21"/>
+    <mergeCell ref="AEW21:AEZ21"/>
+    <mergeCell ref="AFA21:AFD21"/>
+    <mergeCell ref="AJU21:AJX21"/>
+    <mergeCell ref="AJY21:AKB21"/>
+    <mergeCell ref="AKC21:AKF21"/>
+    <mergeCell ref="AKG21:AKJ21"/>
+    <mergeCell ref="AKK21:AKN21"/>
+    <mergeCell ref="AJA21:AJD21"/>
+    <mergeCell ref="AJE21:AJH21"/>
+    <mergeCell ref="AJI21:AJL21"/>
+    <mergeCell ref="AJM21:AJP21"/>
+    <mergeCell ref="AJQ21:AJT21"/>
+    <mergeCell ref="AIG21:AIJ21"/>
+    <mergeCell ref="AIK21:AIN21"/>
+    <mergeCell ref="AIO21:AIR21"/>
+    <mergeCell ref="AIS21:AIV21"/>
+    <mergeCell ref="AIW21:AIZ21"/>
+    <mergeCell ref="AHM21:AHP21"/>
+    <mergeCell ref="AHQ21:AHT21"/>
+    <mergeCell ref="AHU21:AHX21"/>
+    <mergeCell ref="AHY21:AIB21"/>
+    <mergeCell ref="AIC21:AIF21"/>
+    <mergeCell ref="AMW21:AMZ21"/>
+    <mergeCell ref="ANA21:AND21"/>
+    <mergeCell ref="ANE21:ANH21"/>
+    <mergeCell ref="ANI21:ANL21"/>
+    <mergeCell ref="ANM21:ANP21"/>
+    <mergeCell ref="AMC21:AMF21"/>
+    <mergeCell ref="AMG21:AMJ21"/>
+    <mergeCell ref="AMK21:AMN21"/>
+    <mergeCell ref="AMO21:AMR21"/>
+    <mergeCell ref="AMS21:AMV21"/>
+    <mergeCell ref="ALI21:ALL21"/>
+    <mergeCell ref="ALM21:ALP21"/>
+    <mergeCell ref="ALQ21:ALT21"/>
+    <mergeCell ref="ALU21:ALX21"/>
+    <mergeCell ref="ALY21:AMB21"/>
+    <mergeCell ref="AKO21:AKR21"/>
+    <mergeCell ref="AKS21:AKV21"/>
+    <mergeCell ref="AKW21:AKZ21"/>
+    <mergeCell ref="ALA21:ALD21"/>
+    <mergeCell ref="ALE21:ALH21"/>
+    <mergeCell ref="APY21:AQB21"/>
+    <mergeCell ref="AQC21:AQF21"/>
+    <mergeCell ref="AQG21:AQJ21"/>
+    <mergeCell ref="AQK21:AQN21"/>
+    <mergeCell ref="AQO21:AQR21"/>
+    <mergeCell ref="APE21:APH21"/>
+    <mergeCell ref="API21:APL21"/>
+    <mergeCell ref="APM21:APP21"/>
+    <mergeCell ref="APQ21:APT21"/>
+    <mergeCell ref="APU21:APX21"/>
+    <mergeCell ref="AOK21:AON21"/>
+    <mergeCell ref="AOO21:AOR21"/>
+    <mergeCell ref="AOS21:AOV21"/>
+    <mergeCell ref="AOW21:AOZ21"/>
+    <mergeCell ref="APA21:APD21"/>
+    <mergeCell ref="ANQ21:ANT21"/>
+    <mergeCell ref="ANU21:ANX21"/>
+    <mergeCell ref="ANY21:AOB21"/>
+    <mergeCell ref="AOC21:AOF21"/>
+    <mergeCell ref="AOG21:AOJ21"/>
+    <mergeCell ref="ATA21:ATD21"/>
+    <mergeCell ref="ATE21:ATH21"/>
+    <mergeCell ref="ATI21:ATL21"/>
+    <mergeCell ref="ATM21:ATP21"/>
+    <mergeCell ref="ATQ21:ATT21"/>
+    <mergeCell ref="ASG21:ASJ21"/>
+    <mergeCell ref="ASK21:ASN21"/>
+    <mergeCell ref="ASO21:ASR21"/>
+    <mergeCell ref="ASS21:ASV21"/>
+    <mergeCell ref="ASW21:ASZ21"/>
+    <mergeCell ref="ARM21:ARP21"/>
+    <mergeCell ref="ARQ21:ART21"/>
+    <mergeCell ref="ARU21:ARX21"/>
+    <mergeCell ref="ARY21:ASB21"/>
+    <mergeCell ref="ASC21:ASF21"/>
+    <mergeCell ref="AQS21:AQV21"/>
+    <mergeCell ref="AQW21:AQZ21"/>
+    <mergeCell ref="ARA21:ARD21"/>
+    <mergeCell ref="ARE21:ARH21"/>
+    <mergeCell ref="ARI21:ARL21"/>
+    <mergeCell ref="AWC21:AWF21"/>
+    <mergeCell ref="AWG21:AWJ21"/>
+    <mergeCell ref="AWK21:AWN21"/>
+    <mergeCell ref="AWO21:AWR21"/>
+    <mergeCell ref="AWS21:AWV21"/>
+    <mergeCell ref="AVI21:AVL21"/>
+    <mergeCell ref="AVM21:AVP21"/>
+    <mergeCell ref="AVQ21:AVT21"/>
+    <mergeCell ref="AVU21:AVX21"/>
+    <mergeCell ref="AVY21:AWB21"/>
+    <mergeCell ref="AUO21:AUR21"/>
+    <mergeCell ref="AUS21:AUV21"/>
+    <mergeCell ref="AUW21:AUZ21"/>
+    <mergeCell ref="AVA21:AVD21"/>
+    <mergeCell ref="AVE21:AVH21"/>
+    <mergeCell ref="ATU21:ATX21"/>
+    <mergeCell ref="ATY21:AUB21"/>
+    <mergeCell ref="AUC21:AUF21"/>
+    <mergeCell ref="AUG21:AUJ21"/>
+    <mergeCell ref="AUK21:AUN21"/>
+    <mergeCell ref="AZE21:AZH21"/>
+    <mergeCell ref="AZI21:AZL21"/>
+    <mergeCell ref="AZM21:AZP21"/>
+    <mergeCell ref="AZQ21:AZT21"/>
+    <mergeCell ref="AZU21:AZX21"/>
+    <mergeCell ref="AYK21:AYN21"/>
+    <mergeCell ref="AYO21:AYR21"/>
+    <mergeCell ref="AYS21:AYV21"/>
+    <mergeCell ref="AYW21:AYZ21"/>
+    <mergeCell ref="AZA21:AZD21"/>
+    <mergeCell ref="AXQ21:AXT21"/>
+    <mergeCell ref="AXU21:AXX21"/>
+    <mergeCell ref="AXY21:AYB21"/>
+    <mergeCell ref="AYC21:AYF21"/>
+    <mergeCell ref="AYG21:AYJ21"/>
+    <mergeCell ref="AWW21:AWZ21"/>
+    <mergeCell ref="AXA21:AXD21"/>
+    <mergeCell ref="AXE21:AXH21"/>
+    <mergeCell ref="AXI21:AXL21"/>
+    <mergeCell ref="AXM21:AXP21"/>
+    <mergeCell ref="BCG21:BCJ21"/>
+    <mergeCell ref="BCK21:BCN21"/>
+    <mergeCell ref="BCO21:BCR21"/>
+    <mergeCell ref="BCS21:BCV21"/>
+    <mergeCell ref="BCW21:BCZ21"/>
+    <mergeCell ref="BBM21:BBP21"/>
+    <mergeCell ref="BBQ21:BBT21"/>
+    <mergeCell ref="BBU21:BBX21"/>
+    <mergeCell ref="BBY21:BCB21"/>
+    <mergeCell ref="BCC21:BCF21"/>
+    <mergeCell ref="BAS21:BAV21"/>
+    <mergeCell ref="BAW21:BAZ21"/>
+    <mergeCell ref="BBA21:BBD21"/>
+    <mergeCell ref="BBE21:BBH21"/>
+    <mergeCell ref="BBI21:BBL21"/>
+    <mergeCell ref="AZY21:BAB21"/>
+    <mergeCell ref="BAC21:BAF21"/>
+    <mergeCell ref="BAG21:BAJ21"/>
+    <mergeCell ref="BAK21:BAN21"/>
+    <mergeCell ref="BAO21:BAR21"/>
+    <mergeCell ref="BFI21:BFL21"/>
+    <mergeCell ref="BFM21:BFP21"/>
+    <mergeCell ref="BFQ21:BFT21"/>
+    <mergeCell ref="BFU21:BFX21"/>
+    <mergeCell ref="BFY21:BGB21"/>
+    <mergeCell ref="BEO21:BER21"/>
+    <mergeCell ref="BES21:BEV21"/>
+    <mergeCell ref="BEW21:BEZ21"/>
+    <mergeCell ref="BFA21:BFD21"/>
+    <mergeCell ref="BFE21:BFH21"/>
+    <mergeCell ref="BDU21:BDX21"/>
+    <mergeCell ref="BDY21:BEB21"/>
+    <mergeCell ref="BEC21:BEF21"/>
+    <mergeCell ref="BEG21:BEJ21"/>
+    <mergeCell ref="BEK21:BEN21"/>
+    <mergeCell ref="BDA21:BDD21"/>
+    <mergeCell ref="BDE21:BDH21"/>
+    <mergeCell ref="BDI21:BDL21"/>
+    <mergeCell ref="BDM21:BDP21"/>
+    <mergeCell ref="BDQ21:BDT21"/>
+    <mergeCell ref="BIK21:BIN21"/>
+    <mergeCell ref="BIO21:BIR21"/>
+    <mergeCell ref="BIS21:BIV21"/>
+    <mergeCell ref="BIW21:BIZ21"/>
+    <mergeCell ref="BJA21:BJD21"/>
+    <mergeCell ref="BHQ21:BHT21"/>
+    <mergeCell ref="BHU21:BHX21"/>
+    <mergeCell ref="BHY21:BIB21"/>
+    <mergeCell ref="BIC21:BIF21"/>
+    <mergeCell ref="BIG21:BIJ21"/>
+    <mergeCell ref="BGW21:BGZ21"/>
+    <mergeCell ref="BHA21:BHD21"/>
+    <mergeCell ref="BHE21:BHH21"/>
+    <mergeCell ref="BHI21:BHL21"/>
+    <mergeCell ref="BHM21:BHP21"/>
+    <mergeCell ref="BGC21:BGF21"/>
+    <mergeCell ref="BGG21:BGJ21"/>
+    <mergeCell ref="BGK21:BGN21"/>
+    <mergeCell ref="BGO21:BGR21"/>
+    <mergeCell ref="BGS21:BGV21"/>
+    <mergeCell ref="BLM21:BLP21"/>
+    <mergeCell ref="BLQ21:BLT21"/>
+    <mergeCell ref="BLU21:BLX21"/>
+    <mergeCell ref="BLY21:BMB21"/>
+    <mergeCell ref="BMC21:BMF21"/>
+    <mergeCell ref="BKS21:BKV21"/>
+    <mergeCell ref="BKW21:BKZ21"/>
+    <mergeCell ref="BLA21:BLD21"/>
+    <mergeCell ref="BLE21:BLH21"/>
+    <mergeCell ref="BLI21:BLL21"/>
+    <mergeCell ref="BJY21:BKB21"/>
+    <mergeCell ref="BKC21:BKF21"/>
+    <mergeCell ref="BKG21:BKJ21"/>
+    <mergeCell ref="BKK21:BKN21"/>
+    <mergeCell ref="BKO21:BKR21"/>
+    <mergeCell ref="BJE21:BJH21"/>
+    <mergeCell ref="BJI21:BJL21"/>
+    <mergeCell ref="BJM21:BJP21"/>
+    <mergeCell ref="BJQ21:BJT21"/>
+    <mergeCell ref="BJU21:BJX21"/>
+    <mergeCell ref="BOO21:BOR21"/>
+    <mergeCell ref="BOS21:BOV21"/>
+    <mergeCell ref="BOW21:BOZ21"/>
+    <mergeCell ref="BPA21:BPD21"/>
+    <mergeCell ref="BPE21:BPH21"/>
+    <mergeCell ref="BNU21:BNX21"/>
+    <mergeCell ref="BNY21:BOB21"/>
+    <mergeCell ref="BOC21:BOF21"/>
+    <mergeCell ref="BOG21:BOJ21"/>
+    <mergeCell ref="BOK21:BON21"/>
+    <mergeCell ref="BNA21:BND21"/>
+    <mergeCell ref="BNE21:BNH21"/>
+    <mergeCell ref="BNI21:BNL21"/>
+    <mergeCell ref="BNM21:BNP21"/>
+    <mergeCell ref="BNQ21:BNT21"/>
+    <mergeCell ref="BMG21:BMJ21"/>
+    <mergeCell ref="BMK21:BMN21"/>
+    <mergeCell ref="BMO21:BMR21"/>
+    <mergeCell ref="BMS21:BMV21"/>
+    <mergeCell ref="BMW21:BMZ21"/>
+    <mergeCell ref="BRQ21:BRT21"/>
+    <mergeCell ref="BRU21:BRX21"/>
+    <mergeCell ref="BRY21:BSB21"/>
+    <mergeCell ref="BSC21:BSF21"/>
+    <mergeCell ref="BSG21:BSJ21"/>
+    <mergeCell ref="BQW21:BQZ21"/>
+    <mergeCell ref="BRA21:BRD21"/>
+    <mergeCell ref="BRE21:BRH21"/>
+    <mergeCell ref="BRI21:BRL21"/>
+    <mergeCell ref="BRM21:BRP21"/>
+    <mergeCell ref="BQC21:BQF21"/>
+    <mergeCell ref="BQG21:BQJ21"/>
+    <mergeCell ref="BQK21:BQN21"/>
+    <mergeCell ref="BQO21:BQR21"/>
+    <mergeCell ref="BQS21:BQV21"/>
+    <mergeCell ref="BPI21:BPL21"/>
+    <mergeCell ref="BPM21:BPP21"/>
+    <mergeCell ref="BPQ21:BPT21"/>
+    <mergeCell ref="BPU21:BPX21"/>
+    <mergeCell ref="BPY21:BQB21"/>
+    <mergeCell ref="BUS21:BUV21"/>
+    <mergeCell ref="BUW21:BUZ21"/>
+    <mergeCell ref="BVA21:BVD21"/>
+    <mergeCell ref="BVE21:BVH21"/>
+    <mergeCell ref="BVI21:BVL21"/>
+    <mergeCell ref="BTY21:BUB21"/>
+    <mergeCell ref="BUC21:BUF21"/>
+    <mergeCell ref="BUG21:BUJ21"/>
+    <mergeCell ref="BUK21:BUN21"/>
+    <mergeCell ref="BUO21:BUR21"/>
+    <mergeCell ref="BTE21:BTH21"/>
+    <mergeCell ref="BTI21:BTL21"/>
+    <mergeCell ref="BTM21:BTP21"/>
+    <mergeCell ref="BTQ21:BTT21"/>
+    <mergeCell ref="BTU21:BTX21"/>
+    <mergeCell ref="BSK21:BSN21"/>
+    <mergeCell ref="BSO21:BSR21"/>
+    <mergeCell ref="BSS21:BSV21"/>
+    <mergeCell ref="BSW21:BSZ21"/>
+    <mergeCell ref="BTA21:BTD21"/>
+    <mergeCell ref="BXU21:BXX21"/>
+    <mergeCell ref="BXY21:BYB21"/>
+    <mergeCell ref="BYC21:BYF21"/>
+    <mergeCell ref="BYG21:BYJ21"/>
+    <mergeCell ref="BYK21:BYN21"/>
+    <mergeCell ref="BXA21:BXD21"/>
+    <mergeCell ref="BXE21:BXH21"/>
+    <mergeCell ref="BXI21:BXL21"/>
+    <mergeCell ref="BXM21:BXP21"/>
+    <mergeCell ref="BXQ21:BXT21"/>
+    <mergeCell ref="BWG21:BWJ21"/>
+    <mergeCell ref="BWK21:BWN21"/>
+    <mergeCell ref="BWO21:BWR21"/>
+    <mergeCell ref="BWS21:BWV21"/>
+    <mergeCell ref="BWW21:BWZ21"/>
+    <mergeCell ref="BVM21:BVP21"/>
+    <mergeCell ref="BVQ21:BVT21"/>
+    <mergeCell ref="BVU21:BVX21"/>
+    <mergeCell ref="BVY21:BWB21"/>
+    <mergeCell ref="BWC21:BWF21"/>
+    <mergeCell ref="CAW21:CAZ21"/>
+    <mergeCell ref="CBA21:CBD21"/>
+    <mergeCell ref="CBE21:CBH21"/>
+    <mergeCell ref="CBI21:CBL21"/>
+    <mergeCell ref="CBM21:CBP21"/>
+    <mergeCell ref="CAC21:CAF21"/>
+    <mergeCell ref="CAG21:CAJ21"/>
+    <mergeCell ref="CAK21:CAN21"/>
+    <mergeCell ref="CAO21:CAR21"/>
+    <mergeCell ref="CAS21:CAV21"/>
+    <mergeCell ref="BZI21:BZL21"/>
+    <mergeCell ref="BZM21:BZP21"/>
+    <mergeCell ref="BZQ21:BZT21"/>
+    <mergeCell ref="BZU21:BZX21"/>
+    <mergeCell ref="BZY21:CAB21"/>
+    <mergeCell ref="BYO21:BYR21"/>
+    <mergeCell ref="BYS21:BYV21"/>
+    <mergeCell ref="BYW21:BYZ21"/>
+    <mergeCell ref="BZA21:BZD21"/>
+    <mergeCell ref="BZE21:BZH21"/>
+    <mergeCell ref="CDY21:CEB21"/>
+    <mergeCell ref="CEC21:CEF21"/>
+    <mergeCell ref="CEG21:CEJ21"/>
+    <mergeCell ref="CEK21:CEN21"/>
+    <mergeCell ref="CEO21:CER21"/>
+    <mergeCell ref="CDE21:CDH21"/>
+    <mergeCell ref="CDI21:CDL21"/>
+    <mergeCell ref="CDM21:CDP21"/>
+    <mergeCell ref="CDQ21:CDT21"/>
+    <mergeCell ref="CDU21:CDX21"/>
+    <mergeCell ref="CCK21:CCN21"/>
+    <mergeCell ref="CCO21:CCR21"/>
+    <mergeCell ref="CCS21:CCV21"/>
+    <mergeCell ref="CCW21:CCZ21"/>
+    <mergeCell ref="CDA21:CDD21"/>
+    <mergeCell ref="CBQ21:CBT21"/>
+    <mergeCell ref="CBU21:CBX21"/>
+    <mergeCell ref="CBY21:CCB21"/>
+    <mergeCell ref="CCC21:CCF21"/>
+    <mergeCell ref="CCG21:CCJ21"/>
+    <mergeCell ref="CHA21:CHD21"/>
+    <mergeCell ref="CHE21:CHH21"/>
+    <mergeCell ref="CHI21:CHL21"/>
+    <mergeCell ref="CHM21:CHP21"/>
+    <mergeCell ref="CHQ21:CHT21"/>
+    <mergeCell ref="CGG21:CGJ21"/>
+    <mergeCell ref="CGK21:CGN21"/>
+    <mergeCell ref="CGO21:CGR21"/>
+    <mergeCell ref="CGS21:CGV21"/>
+    <mergeCell ref="CGW21:CGZ21"/>
+    <mergeCell ref="CFM21:CFP21"/>
+    <mergeCell ref="CFQ21:CFT21"/>
+    <mergeCell ref="CFU21:CFX21"/>
+    <mergeCell ref="CFY21:CGB21"/>
+    <mergeCell ref="CGC21:CGF21"/>
+    <mergeCell ref="CES21:CEV21"/>
+    <mergeCell ref="CEW21:CEZ21"/>
+    <mergeCell ref="CFA21:CFD21"/>
+    <mergeCell ref="CFE21:CFH21"/>
+    <mergeCell ref="CFI21:CFL21"/>
+    <mergeCell ref="CKC21:CKF21"/>
+    <mergeCell ref="CKG21:CKJ21"/>
+    <mergeCell ref="CKK21:CKN21"/>
+    <mergeCell ref="CKO21:CKR21"/>
+    <mergeCell ref="CKS21:CKV21"/>
+    <mergeCell ref="CJI21:CJL21"/>
+    <mergeCell ref="CJM21:CJP21"/>
+    <mergeCell ref="CJQ21:CJT21"/>
+    <mergeCell ref="CJU21:CJX21"/>
+    <mergeCell ref="CJY21:CKB21"/>
+    <mergeCell ref="CIO21:CIR21"/>
+    <mergeCell ref="CIS21:CIV21"/>
+    <mergeCell ref="CIW21:CIZ21"/>
+    <mergeCell ref="CJA21:CJD21"/>
+    <mergeCell ref="CJE21:CJH21"/>
+    <mergeCell ref="CHU21:CHX21"/>
+    <mergeCell ref="CHY21:CIB21"/>
+    <mergeCell ref="CIC21:CIF21"/>
+    <mergeCell ref="CIG21:CIJ21"/>
+    <mergeCell ref="CIK21:CIN21"/>
+    <mergeCell ref="CNE21:CNH21"/>
+    <mergeCell ref="CNI21:CNL21"/>
+    <mergeCell ref="CNM21:CNP21"/>
+    <mergeCell ref="CNQ21:CNT21"/>
+    <mergeCell ref="CNU21:CNX21"/>
+    <mergeCell ref="CMK21:CMN21"/>
+    <mergeCell ref="CMO21:CMR21"/>
+    <mergeCell ref="CMS21:CMV21"/>
+    <mergeCell ref="CMW21:CMZ21"/>
+    <mergeCell ref="CNA21:CND21"/>
+    <mergeCell ref="CLQ21:CLT21"/>
+    <mergeCell ref="CLU21:CLX21"/>
+    <mergeCell ref="CLY21:CMB21"/>
+    <mergeCell ref="CMC21:CMF21"/>
+    <mergeCell ref="CMG21:CMJ21"/>
+    <mergeCell ref="CKW21:CKZ21"/>
+    <mergeCell ref="CLA21:CLD21"/>
+    <mergeCell ref="CLE21:CLH21"/>
+    <mergeCell ref="CLI21:CLL21"/>
+    <mergeCell ref="CLM21:CLP21"/>
+    <mergeCell ref="CQG21:CQJ21"/>
+    <mergeCell ref="CQK21:CQN21"/>
+    <mergeCell ref="CQO21:CQR21"/>
+    <mergeCell ref="CQS21:CQV21"/>
+    <mergeCell ref="CQW21:CQZ21"/>
+    <mergeCell ref="CPM21:CPP21"/>
+    <mergeCell ref="CPQ21:CPT21"/>
+    <mergeCell ref="CPU21:CPX21"/>
+    <mergeCell ref="CPY21:CQB21"/>
+    <mergeCell ref="CQC21:CQF21"/>
+    <mergeCell ref="COS21:COV21"/>
+    <mergeCell ref="COW21:COZ21"/>
+    <mergeCell ref="CPA21:CPD21"/>
+    <mergeCell ref="CPE21:CPH21"/>
+    <mergeCell ref="CPI21:CPL21"/>
+    <mergeCell ref="CNY21:COB21"/>
+    <mergeCell ref="COC21:COF21"/>
+    <mergeCell ref="COG21:COJ21"/>
+    <mergeCell ref="COK21:CON21"/>
+    <mergeCell ref="COO21:COR21"/>
+    <mergeCell ref="CTI21:CTL21"/>
+    <mergeCell ref="CTM21:CTP21"/>
+    <mergeCell ref="CTQ21:CTT21"/>
+    <mergeCell ref="CTU21:CTX21"/>
+    <mergeCell ref="CTY21:CUB21"/>
+    <mergeCell ref="CSO21:CSR21"/>
+    <mergeCell ref="CSS21:CSV21"/>
+    <mergeCell ref="CSW21:CSZ21"/>
+    <mergeCell ref="CTA21:CTD21"/>
+    <mergeCell ref="CTE21:CTH21"/>
+    <mergeCell ref="CRU21:CRX21"/>
+    <mergeCell ref="CRY21:CSB21"/>
+    <mergeCell ref="CSC21:CSF21"/>
+    <mergeCell ref="CSG21:CSJ21"/>
+    <mergeCell ref="CSK21:CSN21"/>
+    <mergeCell ref="CRA21:CRD21"/>
+    <mergeCell ref="CRE21:CRH21"/>
+    <mergeCell ref="CRI21:CRL21"/>
+    <mergeCell ref="CRM21:CRP21"/>
+    <mergeCell ref="CRQ21:CRT21"/>
+    <mergeCell ref="CWK21:CWN21"/>
+    <mergeCell ref="CWO21:CWR21"/>
+    <mergeCell ref="CWS21:CWV21"/>
+    <mergeCell ref="CWW21:CWZ21"/>
+    <mergeCell ref="CXA21:CXD21"/>
+    <mergeCell ref="CVQ21:CVT21"/>
+    <mergeCell ref="CVU21:CVX21"/>
+    <mergeCell ref="CVY21:CWB21"/>
+    <mergeCell ref="CWC21:CWF21"/>
+    <mergeCell ref="CWG21:CWJ21"/>
+    <mergeCell ref="CUW21:CUZ21"/>
+    <mergeCell ref="CVA21:CVD21"/>
+    <mergeCell ref="CVE21:CVH21"/>
+    <mergeCell ref="CVI21:CVL21"/>
+    <mergeCell ref="CVM21:CVP21"/>
+    <mergeCell ref="CUC21:CUF21"/>
+    <mergeCell ref="CUG21:CUJ21"/>
+    <mergeCell ref="CUK21:CUN21"/>
+    <mergeCell ref="CUO21:CUR21"/>
+    <mergeCell ref="CUS21:CUV21"/>
+    <mergeCell ref="CZM21:CZP21"/>
+    <mergeCell ref="CZQ21:CZT21"/>
+    <mergeCell ref="CZU21:CZX21"/>
+    <mergeCell ref="CZY21:DAB21"/>
+    <mergeCell ref="DAC21:DAF21"/>
+    <mergeCell ref="CYS21:CYV21"/>
+    <mergeCell ref="CYW21:CYZ21"/>
+    <mergeCell ref="CZA21:CZD21"/>
+    <mergeCell ref="CZE21:CZH21"/>
+    <mergeCell ref="CZI21:CZL21"/>
+    <mergeCell ref="CXY21:CYB21"/>
+    <mergeCell ref="CYC21:CYF21"/>
+    <mergeCell ref="CYG21:CYJ21"/>
+    <mergeCell ref="CYK21:CYN21"/>
+    <mergeCell ref="CYO21:CYR21"/>
+    <mergeCell ref="CXE21:CXH21"/>
+    <mergeCell ref="CXI21:CXL21"/>
+    <mergeCell ref="CXM21:CXP21"/>
+    <mergeCell ref="CXQ21:CXT21"/>
+    <mergeCell ref="CXU21:CXX21"/>
+    <mergeCell ref="DCO21:DCR21"/>
+    <mergeCell ref="DCS21:DCV21"/>
+    <mergeCell ref="DCW21:DCZ21"/>
+    <mergeCell ref="DDA21:DDD21"/>
+    <mergeCell ref="DDE21:DDH21"/>
+    <mergeCell ref="DBU21:DBX21"/>
+    <mergeCell ref="DBY21:DCB21"/>
+    <mergeCell ref="DCC21:DCF21"/>
+    <mergeCell ref="DCG21:DCJ21"/>
+    <mergeCell ref="DCK21:DCN21"/>
+    <mergeCell ref="DBA21:DBD21"/>
+    <mergeCell ref="DBE21:DBH21"/>
+    <mergeCell ref="DBI21:DBL21"/>
+    <mergeCell ref="DBM21:DBP21"/>
+    <mergeCell ref="DBQ21:DBT21"/>
+    <mergeCell ref="DAG21:DAJ21"/>
+    <mergeCell ref="DAK21:DAN21"/>
+    <mergeCell ref="DAO21:DAR21"/>
+    <mergeCell ref="DAS21:DAV21"/>
+    <mergeCell ref="DAW21:DAZ21"/>
+    <mergeCell ref="DFQ21:DFT21"/>
+    <mergeCell ref="DFU21:DFX21"/>
+    <mergeCell ref="DFY21:DGB21"/>
+    <mergeCell ref="DGC21:DGF21"/>
+    <mergeCell ref="DGG21:DGJ21"/>
+    <mergeCell ref="DEW21:DEZ21"/>
+    <mergeCell ref="DFA21:DFD21"/>
+    <mergeCell ref="DFE21:DFH21"/>
+    <mergeCell ref="DFI21:DFL21"/>
+    <mergeCell ref="DFM21:DFP21"/>
+    <mergeCell ref="DEC21:DEF21"/>
+    <mergeCell ref="DEG21:DEJ21"/>
+    <mergeCell ref="DEK21:DEN21"/>
+    <mergeCell ref="DEO21:DER21"/>
+    <mergeCell ref="DES21:DEV21"/>
+    <mergeCell ref="DDI21:DDL21"/>
+    <mergeCell ref="DDM21:DDP21"/>
+    <mergeCell ref="DDQ21:DDT21"/>
+    <mergeCell ref="DDU21:DDX21"/>
+    <mergeCell ref="DDY21:DEB21"/>
+    <mergeCell ref="DIS21:DIV21"/>
+    <mergeCell ref="DIW21:DIZ21"/>
+    <mergeCell ref="DJA21:DJD21"/>
+    <mergeCell ref="DJE21:DJH21"/>
+    <mergeCell ref="DJI21:DJL21"/>
+    <mergeCell ref="DHY21:DIB21"/>
+    <mergeCell ref="DIC21:DIF21"/>
+    <mergeCell ref="DIG21:DIJ21"/>
+    <mergeCell ref="DIK21:DIN21"/>
+    <mergeCell ref="DIO21:DIR21"/>
+    <mergeCell ref="DHE21:DHH21"/>
+    <mergeCell ref="DHI21:DHL21"/>
+    <mergeCell ref="DHM21:DHP21"/>
+    <mergeCell ref="DHQ21:DHT21"/>
+    <mergeCell ref="DHU21:DHX21"/>
+    <mergeCell ref="DGK21:DGN21"/>
+    <mergeCell ref="DGO21:DGR21"/>
+    <mergeCell ref="DGS21:DGV21"/>
+    <mergeCell ref="DGW21:DGZ21"/>
+    <mergeCell ref="DHA21:DHD21"/>
+    <mergeCell ref="DLU21:DLX21"/>
+    <mergeCell ref="DLY21:DMB21"/>
+    <mergeCell ref="DMC21:DMF21"/>
+    <mergeCell ref="DMG21:DMJ21"/>
+    <mergeCell ref="DMK21:DMN21"/>
+    <mergeCell ref="DLA21:DLD21"/>
+    <mergeCell ref="DLE21:DLH21"/>
+    <mergeCell ref="DLI21:DLL21"/>
+    <mergeCell ref="DLM21:DLP21"/>
+    <mergeCell ref="DLQ21:DLT21"/>
+    <mergeCell ref="DKG21:DKJ21"/>
+    <mergeCell ref="DKK21:DKN21"/>
+    <mergeCell ref="DKO21:DKR21"/>
+    <mergeCell ref="DKS21:DKV21"/>
+    <mergeCell ref="DKW21:DKZ21"/>
+    <mergeCell ref="DJM21:DJP21"/>
+    <mergeCell ref="DJQ21:DJT21"/>
+    <mergeCell ref="DJU21:DJX21"/>
+    <mergeCell ref="DJY21:DKB21"/>
+    <mergeCell ref="DKC21:DKF21"/>
+    <mergeCell ref="DOW21:DOZ21"/>
+    <mergeCell ref="DPA21:DPD21"/>
+    <mergeCell ref="DPE21:DPH21"/>
+    <mergeCell ref="DPI21:DPL21"/>
+    <mergeCell ref="DPM21:DPP21"/>
+    <mergeCell ref="DOC21:DOF21"/>
+    <mergeCell ref="DOG21:DOJ21"/>
+    <mergeCell ref="DOK21:DON21"/>
+    <mergeCell ref="DOO21:DOR21"/>
+    <mergeCell ref="DOS21:DOV21"/>
+    <mergeCell ref="DNI21:DNL21"/>
+    <mergeCell ref="DNM21:DNP21"/>
+    <mergeCell ref="DNQ21:DNT21"/>
+    <mergeCell ref="DNU21:DNX21"/>
+    <mergeCell ref="DNY21:DOB21"/>
+    <mergeCell ref="DMO21:DMR21"/>
+    <mergeCell ref="DMS21:DMV21"/>
+    <mergeCell ref="DMW21:DMZ21"/>
+    <mergeCell ref="DNA21:DND21"/>
+    <mergeCell ref="DNE21:DNH21"/>
+    <mergeCell ref="DRY21:DSB21"/>
+    <mergeCell ref="DSC21:DSF21"/>
+    <mergeCell ref="DSG21:DSJ21"/>
+    <mergeCell ref="DSK21:DSN21"/>
+    <mergeCell ref="DSO21:DSR21"/>
+    <mergeCell ref="DRE21:DRH21"/>
+    <mergeCell ref="DRI21:DRL21"/>
+    <mergeCell ref="DRM21:DRP21"/>
+    <mergeCell ref="DRQ21:DRT21"/>
+    <mergeCell ref="DRU21:DRX21"/>
+    <mergeCell ref="DQK21:DQN21"/>
+    <mergeCell ref="DQO21:DQR21"/>
+    <mergeCell ref="DQS21:DQV21"/>
+    <mergeCell ref="DQW21:DQZ21"/>
+    <mergeCell ref="DRA21:DRD21"/>
+    <mergeCell ref="DPQ21:DPT21"/>
+    <mergeCell ref="DPU21:DPX21"/>
+    <mergeCell ref="DPY21:DQB21"/>
+    <mergeCell ref="DQC21:DQF21"/>
+    <mergeCell ref="DQG21:DQJ21"/>
+    <mergeCell ref="DVA21:DVD21"/>
+    <mergeCell ref="DVE21:DVH21"/>
+    <mergeCell ref="DVI21:DVL21"/>
+    <mergeCell ref="DVM21:DVP21"/>
+    <mergeCell ref="DVQ21:DVT21"/>
+    <mergeCell ref="DUG21:DUJ21"/>
+    <mergeCell ref="DUK21:DUN21"/>
+    <mergeCell ref="DUO21:DUR21"/>
+    <mergeCell ref="DUS21:DUV21"/>
+    <mergeCell ref="DUW21:DUZ21"/>
+    <mergeCell ref="DTM21:DTP21"/>
+    <mergeCell ref="DTQ21:DTT21"/>
+    <mergeCell ref="DTU21:DTX21"/>
+    <mergeCell ref="DTY21:DUB21"/>
+    <mergeCell ref="DUC21:DUF21"/>
+    <mergeCell ref="DSS21:DSV21"/>
+    <mergeCell ref="DSW21:DSZ21"/>
+    <mergeCell ref="DTA21:DTD21"/>
+    <mergeCell ref="DTE21:DTH21"/>
+    <mergeCell ref="DTI21:DTL21"/>
+    <mergeCell ref="DYC21:DYF21"/>
+    <mergeCell ref="DYG21:DYJ21"/>
+    <mergeCell ref="DYK21:DYN21"/>
+    <mergeCell ref="DYO21:DYR21"/>
+    <mergeCell ref="DYS21:DYV21"/>
+    <mergeCell ref="DXI21:DXL21"/>
+    <mergeCell ref="DXM21:DXP21"/>
+    <mergeCell ref="DXQ21:DXT21"/>
+    <mergeCell ref="DXU21:DXX21"/>
+    <mergeCell ref="DXY21:DYB21"/>
+    <mergeCell ref="DWO21:DWR21"/>
+    <mergeCell ref="DWS21:DWV21"/>
+    <mergeCell ref="DWW21:DWZ21"/>
+    <mergeCell ref="DXA21:DXD21"/>
+    <mergeCell ref="DXE21:DXH21"/>
+    <mergeCell ref="DVU21:DVX21"/>
+    <mergeCell ref="DVY21:DWB21"/>
+    <mergeCell ref="DWC21:DWF21"/>
+    <mergeCell ref="DWG21:DWJ21"/>
+    <mergeCell ref="DWK21:DWN21"/>
+    <mergeCell ref="EBE21:EBH21"/>
+    <mergeCell ref="EBI21:EBL21"/>
+    <mergeCell ref="EBM21:EBP21"/>
+    <mergeCell ref="EBQ21:EBT21"/>
+    <mergeCell ref="EBU21:EBX21"/>
+    <mergeCell ref="EAK21:EAN21"/>
+    <mergeCell ref="EAO21:EAR21"/>
+    <mergeCell ref="EAS21:EAV21"/>
+    <mergeCell ref="EAW21:EAZ21"/>
+    <mergeCell ref="EBA21:EBD21"/>
+    <mergeCell ref="DZQ21:DZT21"/>
+    <mergeCell ref="DZU21:DZX21"/>
+    <mergeCell ref="DZY21:EAB21"/>
+    <mergeCell ref="EAC21:EAF21"/>
+    <mergeCell ref="EAG21:EAJ21"/>
+    <mergeCell ref="DYW21:DYZ21"/>
+    <mergeCell ref="DZA21:DZD21"/>
+    <mergeCell ref="DZE21:DZH21"/>
+    <mergeCell ref="DZI21:DZL21"/>
+    <mergeCell ref="DZM21:DZP21"/>
+    <mergeCell ref="EEG21:EEJ21"/>
+    <mergeCell ref="EEK21:EEN21"/>
+    <mergeCell ref="EEO21:EER21"/>
+    <mergeCell ref="EES21:EEV21"/>
+    <mergeCell ref="EEW21:EEZ21"/>
+    <mergeCell ref="EDM21:EDP21"/>
+    <mergeCell ref="EDQ21:EDT21"/>
+    <mergeCell ref="EDU21:EDX21"/>
+    <mergeCell ref="EDY21:EEB21"/>
+    <mergeCell ref="EEC21:EEF21"/>
+    <mergeCell ref="ECS21:ECV21"/>
+    <mergeCell ref="ECW21:ECZ21"/>
+    <mergeCell ref="EDA21:EDD21"/>
+    <mergeCell ref="EDE21:EDH21"/>
+    <mergeCell ref="EDI21:EDL21"/>
+    <mergeCell ref="EBY21:ECB21"/>
+    <mergeCell ref="ECC21:ECF21"/>
+    <mergeCell ref="ECG21:ECJ21"/>
+    <mergeCell ref="ECK21:ECN21"/>
+    <mergeCell ref="ECO21:ECR21"/>
+    <mergeCell ref="EHI21:EHL21"/>
+    <mergeCell ref="EHM21:EHP21"/>
+    <mergeCell ref="EHQ21:EHT21"/>
+    <mergeCell ref="EHU21:EHX21"/>
+    <mergeCell ref="EHY21:EIB21"/>
+    <mergeCell ref="EGO21:EGR21"/>
+    <mergeCell ref="EGS21:EGV21"/>
+    <mergeCell ref="EGW21:EGZ21"/>
+    <mergeCell ref="EHA21:EHD21"/>
+    <mergeCell ref="EHE21:EHH21"/>
+    <mergeCell ref="EFU21:EFX21"/>
+    <mergeCell ref="EFY21:EGB21"/>
+    <mergeCell ref="EGC21:EGF21"/>
+    <mergeCell ref="EGG21:EGJ21"/>
+    <mergeCell ref="EGK21:EGN21"/>
+    <mergeCell ref="EFA21:EFD21"/>
+    <mergeCell ref="EFE21:EFH21"/>
+    <mergeCell ref="EFI21:EFL21"/>
+    <mergeCell ref="EFM21:EFP21"/>
+    <mergeCell ref="EFQ21:EFT21"/>
+    <mergeCell ref="EKK21:EKN21"/>
+    <mergeCell ref="EKO21:EKR21"/>
+    <mergeCell ref="EKS21:EKV21"/>
+    <mergeCell ref="EKW21:EKZ21"/>
+    <mergeCell ref="ELA21:ELD21"/>
+    <mergeCell ref="EJQ21:EJT21"/>
+    <mergeCell ref="EJU21:EJX21"/>
+    <mergeCell ref="EJY21:EKB21"/>
+    <mergeCell ref="EKC21:EKF21"/>
+    <mergeCell ref="EKG21:EKJ21"/>
+    <mergeCell ref="EIW21:EIZ21"/>
+    <mergeCell ref="EJA21:EJD21"/>
+    <mergeCell ref="EJE21:EJH21"/>
+    <mergeCell ref="EJI21:EJL21"/>
+    <mergeCell ref="EJM21:EJP21"/>
+    <mergeCell ref="EIC21:EIF21"/>
+    <mergeCell ref="EIG21:EIJ21"/>
+    <mergeCell ref="EIK21:EIN21"/>
+    <mergeCell ref="EIO21:EIR21"/>
+    <mergeCell ref="EIS21:EIV21"/>
+    <mergeCell ref="ENM21:ENP21"/>
+    <mergeCell ref="ENQ21:ENT21"/>
+    <mergeCell ref="ENU21:ENX21"/>
+    <mergeCell ref="ENY21:EOB21"/>
+    <mergeCell ref="EOC21:EOF21"/>
+    <mergeCell ref="EMS21:EMV21"/>
+    <mergeCell ref="EMW21:EMZ21"/>
+    <mergeCell ref="ENA21:END21"/>
+    <mergeCell ref="ENE21:ENH21"/>
+    <mergeCell ref="ENI21:ENL21"/>
+    <mergeCell ref="ELY21:EMB21"/>
+    <mergeCell ref="EMC21:EMF21"/>
+    <mergeCell ref="EMG21:EMJ21"/>
+    <mergeCell ref="EMK21:EMN21"/>
+    <mergeCell ref="EMO21:EMR21"/>
+    <mergeCell ref="ELE21:ELH21"/>
+    <mergeCell ref="ELI21:ELL21"/>
+    <mergeCell ref="ELM21:ELP21"/>
+    <mergeCell ref="ELQ21:ELT21"/>
+    <mergeCell ref="ELU21:ELX21"/>
+    <mergeCell ref="EQO21:EQR21"/>
+    <mergeCell ref="EQS21:EQV21"/>
+    <mergeCell ref="EQW21:EQZ21"/>
+    <mergeCell ref="ERA21:ERD21"/>
+    <mergeCell ref="ERE21:ERH21"/>
+    <mergeCell ref="EPU21:EPX21"/>
+    <mergeCell ref="EPY21:EQB21"/>
+    <mergeCell ref="EQC21:EQF21"/>
+    <mergeCell ref="EQG21:EQJ21"/>
+    <mergeCell ref="EQK21:EQN21"/>
+    <mergeCell ref="EPA21:EPD21"/>
+    <mergeCell ref="EPE21:EPH21"/>
+    <mergeCell ref="EPI21:EPL21"/>
+    <mergeCell ref="EPM21:EPP21"/>
+    <mergeCell ref="EPQ21:EPT21"/>
+    <mergeCell ref="EOG21:EOJ21"/>
+    <mergeCell ref="EOK21:EON21"/>
+    <mergeCell ref="EOO21:EOR21"/>
+    <mergeCell ref="EOS21:EOV21"/>
+    <mergeCell ref="EOW21:EOZ21"/>
+    <mergeCell ref="ETQ21:ETT21"/>
+    <mergeCell ref="ETU21:ETX21"/>
+    <mergeCell ref="ETY21:EUB21"/>
+    <mergeCell ref="EUC21:EUF21"/>
+    <mergeCell ref="EUG21:EUJ21"/>
+    <mergeCell ref="ESW21:ESZ21"/>
+    <mergeCell ref="ETA21:ETD21"/>
+    <mergeCell ref="ETE21:ETH21"/>
+    <mergeCell ref="ETI21:ETL21"/>
+    <mergeCell ref="ETM21:ETP21"/>
+    <mergeCell ref="ESC21:ESF21"/>
+    <mergeCell ref="ESG21:ESJ21"/>
+    <mergeCell ref="ESK21:ESN21"/>
+    <mergeCell ref="ESO21:ESR21"/>
+    <mergeCell ref="ESS21:ESV21"/>
+    <mergeCell ref="ERI21:ERL21"/>
+    <mergeCell ref="ERM21:ERP21"/>
+    <mergeCell ref="ERQ21:ERT21"/>
+    <mergeCell ref="ERU21:ERX21"/>
+    <mergeCell ref="ERY21:ESB21"/>
+    <mergeCell ref="EWS21:EWV21"/>
+    <mergeCell ref="EWW21:EWZ21"/>
+    <mergeCell ref="EXA21:EXD21"/>
+    <mergeCell ref="EXE21:EXH21"/>
+    <mergeCell ref="EXI21:EXL21"/>
+    <mergeCell ref="EVY21:EWB21"/>
+    <mergeCell ref="EWC21:EWF21"/>
+    <mergeCell ref="EWG21:EWJ21"/>
+    <mergeCell ref="EWK21:EWN21"/>
+    <mergeCell ref="EWO21:EWR21"/>
+    <mergeCell ref="EVE21:EVH21"/>
+    <mergeCell ref="EVI21:EVL21"/>
+    <mergeCell ref="EVM21:EVP21"/>
+    <mergeCell ref="EVQ21:EVT21"/>
+    <mergeCell ref="EVU21:EVX21"/>
+    <mergeCell ref="EUK21:EUN21"/>
+    <mergeCell ref="EUO21:EUR21"/>
+    <mergeCell ref="EUS21:EUV21"/>
+    <mergeCell ref="EUW21:EUZ21"/>
+    <mergeCell ref="EVA21:EVD21"/>
+    <mergeCell ref="EZU21:EZX21"/>
+    <mergeCell ref="EZY21:FAB21"/>
+    <mergeCell ref="FAC21:FAF21"/>
+    <mergeCell ref="FAG21:FAJ21"/>
+    <mergeCell ref="FAK21:FAN21"/>
+    <mergeCell ref="EZA21:EZD21"/>
+    <mergeCell ref="EZE21:EZH21"/>
+    <mergeCell ref="EZI21:EZL21"/>
+    <mergeCell ref="EZM21:EZP21"/>
+    <mergeCell ref="EZQ21:EZT21"/>
+    <mergeCell ref="EYG21:EYJ21"/>
+    <mergeCell ref="EYK21:EYN21"/>
+    <mergeCell ref="EYO21:EYR21"/>
+    <mergeCell ref="EYS21:EYV21"/>
+    <mergeCell ref="EYW21:EYZ21"/>
+    <mergeCell ref="EXM21:EXP21"/>
+    <mergeCell ref="EXQ21:EXT21"/>
+    <mergeCell ref="EXU21:EXX21"/>
+    <mergeCell ref="EXY21:EYB21"/>
+    <mergeCell ref="EYC21:EYF21"/>
+    <mergeCell ref="FCW21:FCZ21"/>
+    <mergeCell ref="FDA21:FDD21"/>
+    <mergeCell ref="FDE21:FDH21"/>
+    <mergeCell ref="FDI21:FDL21"/>
+    <mergeCell ref="FDM21:FDP21"/>
+    <mergeCell ref="FCC21:FCF21"/>
+    <mergeCell ref="FCG21:FCJ21"/>
+    <mergeCell ref="FCK21:FCN21"/>
+    <mergeCell ref="FCO21:FCR21"/>
+    <mergeCell ref="FCS21:FCV21"/>
+    <mergeCell ref="FBI21:FBL21"/>
+    <mergeCell ref="FBM21:FBP21"/>
+    <mergeCell ref="FBQ21:FBT21"/>
+    <mergeCell ref="FBU21:FBX21"/>
+    <mergeCell ref="FBY21:FCB21"/>
+    <mergeCell ref="FAO21:FAR21"/>
+    <mergeCell ref="FAS21:FAV21"/>
+    <mergeCell ref="FAW21:FAZ21"/>
+    <mergeCell ref="FBA21:FBD21"/>
+    <mergeCell ref="FBE21:FBH21"/>
+    <mergeCell ref="FFY21:FGB21"/>
+    <mergeCell ref="FGC21:FGF21"/>
+    <mergeCell ref="FGG21:FGJ21"/>
+    <mergeCell ref="FGK21:FGN21"/>
+    <mergeCell ref="FGO21:FGR21"/>
+    <mergeCell ref="FFE21:FFH21"/>
+    <mergeCell ref="FFI21:FFL21"/>
+    <mergeCell ref="FFM21:FFP21"/>
+    <mergeCell ref="FFQ21:FFT21"/>
+    <mergeCell ref="FFU21:FFX21"/>
+    <mergeCell ref="FEK21:FEN21"/>
+    <mergeCell ref="FEO21:FER21"/>
+    <mergeCell ref="FES21:FEV21"/>
+    <mergeCell ref="FEW21:FEZ21"/>
+    <mergeCell ref="FFA21:FFD21"/>
+    <mergeCell ref="FDQ21:FDT21"/>
+    <mergeCell ref="FDU21:FDX21"/>
+    <mergeCell ref="FDY21:FEB21"/>
+    <mergeCell ref="FEC21:FEF21"/>
+    <mergeCell ref="FEG21:FEJ21"/>
+    <mergeCell ref="FJA21:FJD21"/>
+    <mergeCell ref="FJE21:FJH21"/>
+    <mergeCell ref="FJI21:FJL21"/>
+    <mergeCell ref="FJM21:FJP21"/>
+    <mergeCell ref="FJQ21:FJT21"/>
+    <mergeCell ref="FIG21:FIJ21"/>
+    <mergeCell ref="FIK21:FIN21"/>
+    <mergeCell ref="FIO21:FIR21"/>
+    <mergeCell ref="FIS21:FIV21"/>
+    <mergeCell ref="FIW21:FIZ21"/>
+    <mergeCell ref="FHM21:FHP21"/>
+    <mergeCell ref="FHQ21:FHT21"/>
+    <mergeCell ref="FHU21:FHX21"/>
+    <mergeCell ref="FHY21:FIB21"/>
+    <mergeCell ref="FIC21:FIF21"/>
+    <mergeCell ref="FGS21:FGV21"/>
+    <mergeCell ref="FGW21:FGZ21"/>
+    <mergeCell ref="FHA21:FHD21"/>
+    <mergeCell ref="FHE21:FHH21"/>
+    <mergeCell ref="FHI21:FHL21"/>
+    <mergeCell ref="FMC21:FMF21"/>
+    <mergeCell ref="FMG21:FMJ21"/>
+    <mergeCell ref="FMK21:FMN21"/>
+    <mergeCell ref="FMO21:FMR21"/>
+    <mergeCell ref="FMS21:FMV21"/>
+    <mergeCell ref="FLI21:FLL21"/>
+    <mergeCell ref="FLM21:FLP21"/>
+    <mergeCell ref="FLQ21:FLT21"/>
+    <mergeCell ref="FLU21:FLX21"/>
+    <mergeCell ref="FLY21:FMB21"/>
+    <mergeCell ref="FKO21:FKR21"/>
+    <mergeCell ref="FKS21:FKV21"/>
+    <mergeCell ref="FKW21:FKZ21"/>
+    <mergeCell ref="FLA21:FLD21"/>
+    <mergeCell ref="FLE21:FLH21"/>
+    <mergeCell ref="FJU21:FJX21"/>
+    <mergeCell ref="FJY21:FKB21"/>
+    <mergeCell ref="FKC21:FKF21"/>
+    <mergeCell ref="FKG21:FKJ21"/>
+    <mergeCell ref="FKK21:FKN21"/>
+    <mergeCell ref="FPE21:FPH21"/>
+    <mergeCell ref="FPI21:FPL21"/>
+    <mergeCell ref="FPM21:FPP21"/>
+    <mergeCell ref="FPQ21:FPT21"/>
+    <mergeCell ref="FPU21:FPX21"/>
+    <mergeCell ref="FOK21:FON21"/>
+    <mergeCell ref="FOO21:FOR21"/>
+    <mergeCell ref="FOS21:FOV21"/>
+    <mergeCell ref="FOW21:FOZ21"/>
+    <mergeCell ref="FPA21:FPD21"/>
+    <mergeCell ref="FNQ21:FNT21"/>
+    <mergeCell ref="FNU21:FNX21"/>
+    <mergeCell ref="FNY21:FOB21"/>
+    <mergeCell ref="FOC21:FOF21"/>
+    <mergeCell ref="FOG21:FOJ21"/>
+    <mergeCell ref="FMW21:FMZ21"/>
+    <mergeCell ref="FNA21:FND21"/>
+    <mergeCell ref="FNE21:FNH21"/>
+    <mergeCell ref="FNI21:FNL21"/>
+    <mergeCell ref="FNM21:FNP21"/>
+    <mergeCell ref="FSG21:FSJ21"/>
+    <mergeCell ref="FSK21:FSN21"/>
+    <mergeCell ref="FSO21:FSR21"/>
+    <mergeCell ref="FSS21:FSV21"/>
+    <mergeCell ref="FSW21:FSZ21"/>
+    <mergeCell ref="FRM21:FRP21"/>
+    <mergeCell ref="FRQ21:FRT21"/>
+    <mergeCell ref="FRU21:FRX21"/>
+    <mergeCell ref="FRY21:FSB21"/>
+    <mergeCell ref="FSC21:FSF21"/>
+    <mergeCell ref="FQS21:FQV21"/>
+    <mergeCell ref="FQW21:FQZ21"/>
+    <mergeCell ref="FRA21:FRD21"/>
+    <mergeCell ref="FRE21:FRH21"/>
+    <mergeCell ref="FRI21:FRL21"/>
+    <mergeCell ref="FPY21:FQB21"/>
+    <mergeCell ref="FQC21:FQF21"/>
+    <mergeCell ref="FQG21:FQJ21"/>
+    <mergeCell ref="FQK21:FQN21"/>
+    <mergeCell ref="FQO21:FQR21"/>
+    <mergeCell ref="FVI21:FVL21"/>
+    <mergeCell ref="FVM21:FVP21"/>
+    <mergeCell ref="FVQ21:FVT21"/>
+    <mergeCell ref="FVU21:FVX21"/>
+    <mergeCell ref="FVY21:FWB21"/>
+    <mergeCell ref="FUO21:FUR21"/>
+    <mergeCell ref="FUS21:FUV21"/>
+    <mergeCell ref="FUW21:FUZ21"/>
+    <mergeCell ref="FVA21:FVD21"/>
+    <mergeCell ref="FVE21:FVH21"/>
+    <mergeCell ref="FTU21:FTX21"/>
+    <mergeCell ref="FTY21:FUB21"/>
+    <mergeCell ref="FUC21:FUF21"/>
+    <mergeCell ref="FUG21:FUJ21"/>
+    <mergeCell ref="FUK21:FUN21"/>
+    <mergeCell ref="FTA21:FTD21"/>
+    <mergeCell ref="FTE21:FTH21"/>
+    <mergeCell ref="FTI21:FTL21"/>
+    <mergeCell ref="FTM21:FTP21"/>
+    <mergeCell ref="FTQ21:FTT21"/>
+    <mergeCell ref="FYK21:FYN21"/>
+    <mergeCell ref="FYO21:FYR21"/>
+    <mergeCell ref="FYS21:FYV21"/>
+    <mergeCell ref="FYW21:FYZ21"/>
+    <mergeCell ref="FZA21:FZD21"/>
+    <mergeCell ref="FXQ21:FXT21"/>
+    <mergeCell ref="FXU21:FXX21"/>
+    <mergeCell ref="FXY21:FYB21"/>
+    <mergeCell ref="FYC21:FYF21"/>
+    <mergeCell ref="FYG21:FYJ21"/>
+    <mergeCell ref="FWW21:FWZ21"/>
+    <mergeCell ref="FXA21:FXD21"/>
+    <mergeCell ref="FXE21:FXH21"/>
+    <mergeCell ref="FXI21:FXL21"/>
+    <mergeCell ref="FXM21:FXP21"/>
+    <mergeCell ref="FWC21:FWF21"/>
+    <mergeCell ref="FWG21:FWJ21"/>
+    <mergeCell ref="FWK21:FWN21"/>
+    <mergeCell ref="FWO21:FWR21"/>
+    <mergeCell ref="FWS21:FWV21"/>
+    <mergeCell ref="GBM21:GBP21"/>
+    <mergeCell ref="GBQ21:GBT21"/>
+    <mergeCell ref="GBU21:GBX21"/>
+    <mergeCell ref="GBY21:GCB21"/>
+    <mergeCell ref="GCC21:GCF21"/>
+    <mergeCell ref="GAS21:GAV21"/>
+    <mergeCell ref="GAW21:GAZ21"/>
+    <mergeCell ref="GBA21:GBD21"/>
+    <mergeCell ref="GBE21:GBH21"/>
+    <mergeCell ref="GBI21:GBL21"/>
+    <mergeCell ref="FZY21:GAB21"/>
+    <mergeCell ref="GAC21:GAF21"/>
+    <mergeCell ref="GAG21:GAJ21"/>
+    <mergeCell ref="GAK21:GAN21"/>
+    <mergeCell ref="GAO21:GAR21"/>
+    <mergeCell ref="FZE21:FZH21"/>
+    <mergeCell ref="FZI21:FZL21"/>
+    <mergeCell ref="FZM21:FZP21"/>
+    <mergeCell ref="FZQ21:FZT21"/>
+    <mergeCell ref="FZU21:FZX21"/>
+    <mergeCell ref="GEO21:GER21"/>
+    <mergeCell ref="GES21:GEV21"/>
+    <mergeCell ref="GEW21:GEZ21"/>
+    <mergeCell ref="GFA21:GFD21"/>
+    <mergeCell ref="GFE21:GFH21"/>
+    <mergeCell ref="GDU21:GDX21"/>
+    <mergeCell ref="GDY21:GEB21"/>
+    <mergeCell ref="GEC21:GEF21"/>
+    <mergeCell ref="GEG21:GEJ21"/>
+    <mergeCell ref="GEK21:GEN21"/>
+    <mergeCell ref="GDA21:GDD21"/>
+    <mergeCell ref="GDE21:GDH21"/>
+    <mergeCell ref="GDI21:GDL21"/>
+    <mergeCell ref="GDM21:GDP21"/>
+    <mergeCell ref="GDQ21:GDT21"/>
+    <mergeCell ref="GCG21:GCJ21"/>
+    <mergeCell ref="GCK21:GCN21"/>
+    <mergeCell ref="GCO21:GCR21"/>
+    <mergeCell ref="GCS21:GCV21"/>
+    <mergeCell ref="GCW21:GCZ21"/>
+    <mergeCell ref="GHQ21:GHT21"/>
+    <mergeCell ref="GHU21:GHX21"/>
+    <mergeCell ref="GHY21:GIB21"/>
+    <mergeCell ref="GIC21:GIF21"/>
+    <mergeCell ref="GIG21:GIJ21"/>
+    <mergeCell ref="GGW21:GGZ21"/>
+    <mergeCell ref="GHA21:GHD21"/>
+    <mergeCell ref="GHE21:GHH21"/>
+    <mergeCell ref="GHI21:GHL21"/>
+    <mergeCell ref="GHM21:GHP21"/>
+    <mergeCell ref="GGC21:GGF21"/>
+    <mergeCell ref="GGG21:GGJ21"/>
+    <mergeCell ref="GGK21:GGN21"/>
+    <mergeCell ref="GGO21:GGR21"/>
+    <mergeCell ref="GGS21:GGV21"/>
+    <mergeCell ref="GFI21:GFL21"/>
+    <mergeCell ref="GFM21:GFP21"/>
+    <mergeCell ref="GFQ21:GFT21"/>
+    <mergeCell ref="GFU21:GFX21"/>
+    <mergeCell ref="GFY21:GGB21"/>
+    <mergeCell ref="GKS21:GKV21"/>
+    <mergeCell ref="GKW21:GKZ21"/>
+    <mergeCell ref="GLA21:GLD21"/>
+    <mergeCell ref="GLE21:GLH21"/>
+    <mergeCell ref="GLI21:GLL21"/>
+    <mergeCell ref="GJY21:GKB21"/>
+    <mergeCell ref="GKC21:GKF21"/>
+    <mergeCell ref="GKG21:GKJ21"/>
+    <mergeCell ref="GKK21:GKN21"/>
+    <mergeCell ref="GKO21:GKR21"/>
+    <mergeCell ref="GJE21:GJH21"/>
+    <mergeCell ref="GJI21:GJL21"/>
+    <mergeCell ref="GJM21:GJP21"/>
+    <mergeCell ref="GJQ21:GJT21"/>
+    <mergeCell ref="GJU21:GJX21"/>
+    <mergeCell ref="GIK21:GIN21"/>
+    <mergeCell ref="GIO21:GIR21"/>
+    <mergeCell ref="GIS21:GIV21"/>
+    <mergeCell ref="GIW21:GIZ21"/>
+    <mergeCell ref="GJA21:GJD21"/>
+    <mergeCell ref="GNU21:GNX21"/>
+    <mergeCell ref="GNY21:GOB21"/>
+    <mergeCell ref="GOC21:GOF21"/>
+    <mergeCell ref="GOG21:GOJ21"/>
+    <mergeCell ref="GOK21:GON21"/>
+    <mergeCell ref="GNA21:GND21"/>
+    <mergeCell ref="GNE21:GNH21"/>
+    <mergeCell ref="GNI21:GNL21"/>
+    <mergeCell ref="GNM21:GNP21"/>
+    <mergeCell ref="GNQ21:GNT21"/>
+    <mergeCell ref="GMG21:GMJ21"/>
+    <mergeCell ref="GMK21:GMN21"/>
+    <mergeCell ref="GMO21:GMR21"/>
+    <mergeCell ref="GMS21:GMV21"/>
+    <mergeCell ref="GMW21:GMZ21"/>
+    <mergeCell ref="GLM21:GLP21"/>
+    <mergeCell ref="GLQ21:GLT21"/>
+    <mergeCell ref="GLU21:GLX21"/>
+    <mergeCell ref="GLY21:GMB21"/>
+    <mergeCell ref="GMC21:GMF21"/>
+    <mergeCell ref="GQW21:GQZ21"/>
+    <mergeCell ref="GRA21:GRD21"/>
+    <mergeCell ref="GRE21:GRH21"/>
+    <mergeCell ref="GRI21:GRL21"/>
+    <mergeCell ref="GRM21:GRP21"/>
+    <mergeCell ref="GQC21:GQF21"/>
+    <mergeCell ref="GQG21:GQJ21"/>
+    <mergeCell ref="GQK21:GQN21"/>
+    <mergeCell ref="GQO21:GQR21"/>
+    <mergeCell ref="GQS21:GQV21"/>
+    <mergeCell ref="GPI21:GPL21"/>
+    <mergeCell ref="GPM21:GPP21"/>
+    <mergeCell ref="GPQ21:GPT21"/>
+    <mergeCell ref="GPU21:GPX21"/>
+    <mergeCell ref="GPY21:GQB21"/>
+    <mergeCell ref="GOO21:GOR21"/>
+    <mergeCell ref="GOS21:GOV21"/>
+    <mergeCell ref="GOW21:GOZ21"/>
+    <mergeCell ref="GPA21:GPD21"/>
+    <mergeCell ref="GPE21:GPH21"/>
+    <mergeCell ref="GTY21:GUB21"/>
+    <mergeCell ref="GUC21:GUF21"/>
+    <mergeCell ref="GUG21:GUJ21"/>
+    <mergeCell ref="GUK21:GUN21"/>
+    <mergeCell ref="GUO21:GUR21"/>
+    <mergeCell ref="GTE21:GTH21"/>
+    <mergeCell ref="GTI21:GTL21"/>
+    <mergeCell ref="GTM21:GTP21"/>
+    <mergeCell ref="GTQ21:GTT21"/>
+    <mergeCell ref="GTU21:GTX21"/>
+    <mergeCell ref="GSK21:GSN21"/>
+    <mergeCell ref="GSO21:GSR21"/>
+    <mergeCell ref="GSS21:GSV21"/>
+    <mergeCell ref="GSW21:GSZ21"/>
+    <mergeCell ref="GTA21:GTD21"/>
+    <mergeCell ref="GRQ21:GRT21"/>
+    <mergeCell ref="GRU21:GRX21"/>
+    <mergeCell ref="GRY21:GSB21"/>
+    <mergeCell ref="GSC21:GSF21"/>
+    <mergeCell ref="GSG21:GSJ21"/>
+    <mergeCell ref="GXA21:GXD21"/>
+    <mergeCell ref="GXE21:GXH21"/>
+    <mergeCell ref="GXI21:GXL21"/>
+    <mergeCell ref="GXM21:GXP21"/>
+    <mergeCell ref="GXQ21:GXT21"/>
+    <mergeCell ref="GWG21:GWJ21"/>
+    <mergeCell ref="GWK21:GWN21"/>
+    <mergeCell ref="GWO21:GWR21"/>
+    <mergeCell ref="GWS21:GWV21"/>
+    <mergeCell ref="GWW21:GWZ21"/>
+    <mergeCell ref="GVM21:GVP21"/>
+    <mergeCell ref="GVQ21:GVT21"/>
+    <mergeCell ref="GVU21:GVX21"/>
+    <mergeCell ref="GVY21:GWB21"/>
+    <mergeCell ref="GWC21:GWF21"/>
+    <mergeCell ref="GUS21:GUV21"/>
+    <mergeCell ref="GUW21:GUZ21"/>
+    <mergeCell ref="GVA21:GVD21"/>
+    <mergeCell ref="GVE21:GVH21"/>
+    <mergeCell ref="GVI21:GVL21"/>
+    <mergeCell ref="HAC21:HAF21"/>
+    <mergeCell ref="HAG21:HAJ21"/>
+    <mergeCell ref="HAK21:HAN21"/>
+    <mergeCell ref="HAO21:HAR21"/>
+    <mergeCell ref="HAS21:HAV21"/>
+    <mergeCell ref="GZI21:GZL21"/>
+    <mergeCell ref="GZM21:GZP21"/>
+    <mergeCell ref="GZQ21:GZT21"/>
+    <mergeCell ref="GZU21:GZX21"/>
+    <mergeCell ref="GZY21:HAB21"/>
+    <mergeCell ref="GYO21:GYR21"/>
+    <mergeCell ref="GYS21:GYV21"/>
+    <mergeCell ref="GYW21:GYZ21"/>
+    <mergeCell ref="GZA21:GZD21"/>
+    <mergeCell ref="GZE21:GZH21"/>
+    <mergeCell ref="GXU21:GXX21"/>
+    <mergeCell ref="GXY21:GYB21"/>
+    <mergeCell ref="GYC21:GYF21"/>
+    <mergeCell ref="GYG21:GYJ21"/>
+    <mergeCell ref="GYK21:GYN21"/>
+    <mergeCell ref="HDE21:HDH21"/>
+    <mergeCell ref="HDI21:HDL21"/>
+    <mergeCell ref="HDM21:HDP21"/>
+    <mergeCell ref="HDQ21:HDT21"/>
+    <mergeCell ref="HDU21:HDX21"/>
+    <mergeCell ref="HCK21:HCN21"/>
+    <mergeCell ref="HCO21:HCR21"/>
+    <mergeCell ref="HCS21:HCV21"/>
+    <mergeCell ref="HCW21:HCZ21"/>
+    <mergeCell ref="HDA21:HDD21"/>
+    <mergeCell ref="HBQ21:HBT21"/>
+    <mergeCell ref="HBU21:HBX21"/>
+    <mergeCell ref="HBY21:HCB21"/>
+    <mergeCell ref="HCC21:HCF21"/>
+    <mergeCell ref="HCG21:HCJ21"/>
+    <mergeCell ref="HAW21:HAZ21"/>
+    <mergeCell ref="HBA21:HBD21"/>
+    <mergeCell ref="HBE21:HBH21"/>
+    <mergeCell ref="HBI21:HBL21"/>
+    <mergeCell ref="HBM21:HBP21"/>
+    <mergeCell ref="HGG21:HGJ21"/>
+    <mergeCell ref="HGK21:HGN21"/>
+    <mergeCell ref="HGO21:HGR21"/>
+    <mergeCell ref="HGS21:HGV21"/>
+    <mergeCell ref="HGW21:HGZ21"/>
+    <mergeCell ref="HFM21:HFP21"/>
+    <mergeCell ref="HFQ21:HFT21"/>
+    <mergeCell ref="HFU21:HFX21"/>
+    <mergeCell ref="HFY21:HGB21"/>
+    <mergeCell ref="HGC21:HGF21"/>
+    <mergeCell ref="HES21:HEV21"/>
+    <mergeCell ref="HEW21:HEZ21"/>
+    <mergeCell ref="HFA21:HFD21"/>
+    <mergeCell ref="HFE21:HFH21"/>
+    <mergeCell ref="HFI21:HFL21"/>
+    <mergeCell ref="HDY21:HEB21"/>
+    <mergeCell ref="HEC21:HEF21"/>
+    <mergeCell ref="HEG21:HEJ21"/>
+    <mergeCell ref="HEK21:HEN21"/>
+    <mergeCell ref="HEO21:HER21"/>
+    <mergeCell ref="HJI21:HJL21"/>
+    <mergeCell ref="HJM21:HJP21"/>
+    <mergeCell ref="HJQ21:HJT21"/>
+    <mergeCell ref="HJU21:HJX21"/>
+    <mergeCell ref="HJY21:HKB21"/>
+    <mergeCell ref="HIO21:HIR21"/>
+    <mergeCell ref="HIS21:HIV21"/>
+    <mergeCell ref="HIW21:HIZ21"/>
+    <mergeCell ref="HJA21:HJD21"/>
+    <mergeCell ref="HJE21:HJH21"/>
+    <mergeCell ref="HHU21:HHX21"/>
+    <mergeCell ref="HHY21:HIB21"/>
+    <mergeCell ref="HIC21:HIF21"/>
+    <mergeCell ref="HIG21:HIJ21"/>
+    <mergeCell ref="HIK21:HIN21"/>
+    <mergeCell ref="HHA21:HHD21"/>
+    <mergeCell ref="HHE21:HHH21"/>
+    <mergeCell ref="HHI21:HHL21"/>
+    <mergeCell ref="HHM21:HHP21"/>
+    <mergeCell ref="HHQ21:HHT21"/>
+    <mergeCell ref="HMK21:HMN21"/>
+    <mergeCell ref="HMO21:HMR21"/>
+    <mergeCell ref="HMS21:HMV21"/>
+    <mergeCell ref="HMW21:HMZ21"/>
+    <mergeCell ref="HNA21:HND21"/>
+    <mergeCell ref="HLQ21:HLT21"/>
+    <mergeCell ref="HLU21:HLX21"/>
+    <mergeCell ref="HLY21:HMB21"/>
+    <mergeCell ref="HMC21:HMF21"/>
+    <mergeCell ref="HMG21:HMJ21"/>
+    <mergeCell ref="HKW21:HKZ21"/>
+    <mergeCell ref="HLA21:HLD21"/>
+    <mergeCell ref="HLE21:HLH21"/>
+    <mergeCell ref="HLI21:HLL21"/>
+    <mergeCell ref="HLM21:HLP21"/>
+    <mergeCell ref="HKC21:HKF21"/>
+    <mergeCell ref="HKG21:HKJ21"/>
+    <mergeCell ref="HKK21:HKN21"/>
+    <mergeCell ref="HKO21:HKR21"/>
+    <mergeCell ref="HKS21:HKV21"/>
+    <mergeCell ref="HPM21:HPP21"/>
+    <mergeCell ref="HPQ21:HPT21"/>
+    <mergeCell ref="HPU21:HPX21"/>
+    <mergeCell ref="HPY21:HQB21"/>
+    <mergeCell ref="HQC21:HQF21"/>
+    <mergeCell ref="HOS21:HOV21"/>
+    <mergeCell ref="HOW21:HOZ21"/>
+    <mergeCell ref="HPA21:HPD21"/>
+    <mergeCell ref="HPE21:HPH21"/>
+    <mergeCell ref="HPI21:HPL21"/>
+    <mergeCell ref="HNY21:HOB21"/>
+    <mergeCell ref="HOC21:HOF21"/>
+    <mergeCell ref="HOG21:HOJ21"/>
+    <mergeCell ref="HOK21:HON21"/>
+    <mergeCell ref="HOO21:HOR21"/>
+    <mergeCell ref="HNE21:HNH21"/>
+    <mergeCell ref="HNI21:HNL21"/>
+    <mergeCell ref="HNM21:HNP21"/>
+    <mergeCell ref="HNQ21:HNT21"/>
+    <mergeCell ref="HNU21:HNX21"/>
+    <mergeCell ref="HSO21:HSR21"/>
+    <mergeCell ref="HSS21:HSV21"/>
+    <mergeCell ref="HSW21:HSZ21"/>
+    <mergeCell ref="HTA21:HTD21"/>
+    <mergeCell ref="HTE21:HTH21"/>
+    <mergeCell ref="HRU21:HRX21"/>
+    <mergeCell ref="HRY21:HSB21"/>
+    <mergeCell ref="HSC21:HSF21"/>
+    <mergeCell ref="HSG21:HSJ21"/>
+    <mergeCell ref="HSK21:HSN21"/>
+    <mergeCell ref="HRA21:HRD21"/>
+    <mergeCell ref="HRE21:HRH21"/>
+    <mergeCell ref="HRI21:HRL21"/>
+    <mergeCell ref="HRM21:HRP21"/>
+    <mergeCell ref="HRQ21:HRT21"/>
+    <mergeCell ref="HQG21:HQJ21"/>
+    <mergeCell ref="HQK21:HQN21"/>
+    <mergeCell ref="HQO21:HQR21"/>
+    <mergeCell ref="HQS21:HQV21"/>
+    <mergeCell ref="HQW21:HQZ21"/>
+    <mergeCell ref="HVQ21:HVT21"/>
+    <mergeCell ref="HVU21:HVX21"/>
+    <mergeCell ref="HVY21:HWB21"/>
+    <mergeCell ref="HWC21:HWF21"/>
+    <mergeCell ref="HWG21:HWJ21"/>
+    <mergeCell ref="HUW21:HUZ21"/>
+    <mergeCell ref="HVA21:HVD21"/>
+    <mergeCell ref="HVE21:HVH21"/>
+    <mergeCell ref="HVI21:HVL21"/>
+    <mergeCell ref="HVM21:HVP21"/>
+    <mergeCell ref="HUC21:HUF21"/>
+    <mergeCell ref="HUG21:HUJ21"/>
+    <mergeCell ref="HUK21:HUN21"/>
+    <mergeCell ref="HUO21:HUR21"/>
+    <mergeCell ref="HUS21:HUV21"/>
+    <mergeCell ref="HTI21:HTL21"/>
+    <mergeCell ref="HTM21:HTP21"/>
+    <mergeCell ref="HTQ21:HTT21"/>
+    <mergeCell ref="HTU21:HTX21"/>
+    <mergeCell ref="HTY21:HUB21"/>
+    <mergeCell ref="HYS21:HYV21"/>
+    <mergeCell ref="HYW21:HYZ21"/>
+    <mergeCell ref="HZA21:HZD21"/>
+    <mergeCell ref="HZE21:HZH21"/>
+    <mergeCell ref="HZI21:HZL21"/>
+    <mergeCell ref="HXY21:HYB21"/>
+    <mergeCell ref="HYC21:HYF21"/>
+    <mergeCell ref="HYG21:HYJ21"/>
+    <mergeCell ref="HYK21:HYN21"/>
+    <mergeCell ref="HYO21:HYR21"/>
+    <mergeCell ref="HXE21:HXH21"/>
+    <mergeCell ref="HXI21:HXL21"/>
+    <mergeCell ref="HXM21:HXP21"/>
+    <mergeCell ref="HXQ21:HXT21"/>
+    <mergeCell ref="HXU21:HXX21"/>
+    <mergeCell ref="HWK21:HWN21"/>
+    <mergeCell ref="HWO21:HWR21"/>
+    <mergeCell ref="HWS21:HWV21"/>
+    <mergeCell ref="HWW21:HWZ21"/>
+    <mergeCell ref="HXA21:HXD21"/>
+    <mergeCell ref="IBU21:IBX21"/>
+    <mergeCell ref="IBY21:ICB21"/>
+    <mergeCell ref="ICC21:ICF21"/>
+    <mergeCell ref="ICG21:ICJ21"/>
+    <mergeCell ref="ICK21:ICN21"/>
+    <mergeCell ref="IBA21:IBD21"/>
+    <mergeCell ref="IBE21:IBH21"/>
+    <mergeCell ref="IBI21:IBL21"/>
+    <mergeCell ref="IBM21:IBP21"/>
+    <mergeCell ref="IBQ21:IBT21"/>
+    <mergeCell ref="IAG21:IAJ21"/>
+    <mergeCell ref="IAK21:IAN21"/>
+    <mergeCell ref="IAO21:IAR21"/>
+    <mergeCell ref="IAS21:IAV21"/>
+    <mergeCell ref="IAW21:IAZ21"/>
+    <mergeCell ref="HZM21:HZP21"/>
+    <mergeCell ref="HZQ21:HZT21"/>
+    <mergeCell ref="HZU21:HZX21"/>
+    <mergeCell ref="HZY21:IAB21"/>
+    <mergeCell ref="IAC21:IAF21"/>
+    <mergeCell ref="IEW21:IEZ21"/>
+    <mergeCell ref="IFA21:IFD21"/>
+    <mergeCell ref="IFE21:IFH21"/>
+    <mergeCell ref="IFI21:IFL21"/>
+    <mergeCell ref="IFM21:IFP21"/>
+    <mergeCell ref="IEC21:IEF21"/>
+    <mergeCell ref="IEG21:IEJ21"/>
+    <mergeCell ref="IEK21:IEN21"/>
+    <mergeCell ref="IEO21:IER21"/>
+    <mergeCell ref="IES21:IEV21"/>
+    <mergeCell ref="IDI21:IDL21"/>
+    <mergeCell ref="IDM21:IDP21"/>
+    <mergeCell ref="IDQ21:IDT21"/>
+    <mergeCell ref="IDU21:IDX21"/>
+    <mergeCell ref="IDY21:IEB21"/>
+    <mergeCell ref="ICO21:ICR21"/>
+    <mergeCell ref="ICS21:ICV21"/>
+    <mergeCell ref="ICW21:ICZ21"/>
+    <mergeCell ref="IDA21:IDD21"/>
+    <mergeCell ref="IDE21:IDH21"/>
+    <mergeCell ref="IHY21:IIB21"/>
+    <mergeCell ref="IIC21:IIF21"/>
+    <mergeCell ref="IIG21:IIJ21"/>
+    <mergeCell ref="IIK21:IIN21"/>
+    <mergeCell ref="IIO21:IIR21"/>
+    <mergeCell ref="IHE21:IHH21"/>
+    <mergeCell ref="IHI21:IHL21"/>
+    <mergeCell ref="IHM21:IHP21"/>
+    <mergeCell ref="IHQ21:IHT21"/>
+    <mergeCell ref="IHU21:IHX21"/>
+    <mergeCell ref="IGK21:IGN21"/>
+    <mergeCell ref="IGO21:IGR21"/>
+    <mergeCell ref="IGS21:IGV21"/>
+    <mergeCell ref="IGW21:IGZ21"/>
+    <mergeCell ref="IHA21:IHD21"/>
+    <mergeCell ref="IFQ21:IFT21"/>
+    <mergeCell ref="IFU21:IFX21"/>
+    <mergeCell ref="IFY21:IGB21"/>
+    <mergeCell ref="IGC21:IGF21"/>
+    <mergeCell ref="IGG21:IGJ21"/>
+    <mergeCell ref="ILA21:ILD21"/>
+    <mergeCell ref="ILE21:ILH21"/>
+    <mergeCell ref="ILI21:ILL21"/>
+    <mergeCell ref="ILM21:ILP21"/>
+    <mergeCell ref="ILQ21:ILT21"/>
+    <mergeCell ref="IKG21:IKJ21"/>
+    <mergeCell ref="IKK21:IKN21"/>
+    <mergeCell ref="IKO21:IKR21"/>
+    <mergeCell ref="IKS21:IKV21"/>
+    <mergeCell ref="IKW21:IKZ21"/>
+    <mergeCell ref="IJM21:IJP21"/>
+    <mergeCell ref="IJQ21:IJT21"/>
+    <mergeCell ref="IJU21:IJX21"/>
+    <mergeCell ref="IJY21:IKB21"/>
+    <mergeCell ref="IKC21:IKF21"/>
+    <mergeCell ref="IIS21:IIV21"/>
+    <mergeCell ref="IIW21:IIZ21"/>
+    <mergeCell ref="IJA21:IJD21"/>
+    <mergeCell ref="IJE21:IJH21"/>
+    <mergeCell ref="IJI21:IJL21"/>
+    <mergeCell ref="IOC21:IOF21"/>
+    <mergeCell ref="IOG21:IOJ21"/>
+    <mergeCell ref="IOK21:ION21"/>
+    <mergeCell ref="IOO21:IOR21"/>
+    <mergeCell ref="IOS21:IOV21"/>
+    <mergeCell ref="INI21:INL21"/>
+    <mergeCell ref="INM21:INP21"/>
+    <mergeCell ref="INQ21:INT21"/>
+    <mergeCell ref="INU21:INX21"/>
+    <mergeCell ref="INY21:IOB21"/>
+    <mergeCell ref="IMO21:IMR21"/>
+    <mergeCell ref="IMS21:IMV21"/>
+    <mergeCell ref="IMW21:IMZ21"/>
+    <mergeCell ref="INA21:IND21"/>
+    <mergeCell ref="INE21:INH21"/>
+    <mergeCell ref="ILU21:ILX21"/>
+    <mergeCell ref="ILY21:IMB21"/>
+    <mergeCell ref="IMC21:IMF21"/>
+    <mergeCell ref="IMG21:IMJ21"/>
+    <mergeCell ref="IMK21:IMN21"/>
+    <mergeCell ref="IRE21:IRH21"/>
+    <mergeCell ref="IRI21:IRL21"/>
+    <mergeCell ref="IRM21:IRP21"/>
+    <mergeCell ref="IRQ21:IRT21"/>
+    <mergeCell ref="IRU21:IRX21"/>
+    <mergeCell ref="IQK21:IQN21"/>
+    <mergeCell ref="IQO21:IQR21"/>
+    <mergeCell ref="IQS21:IQV21"/>
+    <mergeCell ref="IQW21:IQZ21"/>
+    <mergeCell ref="IRA21:IRD21"/>
+    <mergeCell ref="IPQ21:IPT21"/>
+    <mergeCell ref="IPU21:IPX21"/>
+    <mergeCell ref="IPY21:IQB21"/>
+    <mergeCell ref="IQC21:IQF21"/>
+    <mergeCell ref="IQG21:IQJ21"/>
+    <mergeCell ref="IOW21:IOZ21"/>
+    <mergeCell ref="IPA21:IPD21"/>
+    <mergeCell ref="IPE21:IPH21"/>
+    <mergeCell ref="IPI21:IPL21"/>
+    <mergeCell ref="IPM21:IPP21"/>
+    <mergeCell ref="IUG21:IUJ21"/>
+    <mergeCell ref="IUK21:IUN21"/>
+    <mergeCell ref="IUO21:IUR21"/>
+    <mergeCell ref="IUS21:IUV21"/>
+    <mergeCell ref="IUW21:IUZ21"/>
+    <mergeCell ref="ITM21:ITP21"/>
+    <mergeCell ref="ITQ21:ITT21"/>
+    <mergeCell ref="ITU21:ITX21"/>
+    <mergeCell ref="ITY21:IUB21"/>
+    <mergeCell ref="IUC21:IUF21"/>
+    <mergeCell ref="ISS21:ISV21"/>
+    <mergeCell ref="ISW21:ISZ21"/>
+    <mergeCell ref="ITA21:ITD21"/>
+    <mergeCell ref="ITE21:ITH21"/>
+    <mergeCell ref="ITI21:ITL21"/>
+    <mergeCell ref="IRY21:ISB21"/>
+    <mergeCell ref="ISC21:ISF21"/>
+    <mergeCell ref="ISG21:ISJ21"/>
+    <mergeCell ref="ISK21:ISN21"/>
+    <mergeCell ref="ISO21:ISR21"/>
+    <mergeCell ref="IXI21:IXL21"/>
+    <mergeCell ref="IXM21:IXP21"/>
+    <mergeCell ref="IXQ21:IXT21"/>
+    <mergeCell ref="IXU21:IXX21"/>
+    <mergeCell ref="IXY21:IYB21"/>
+    <mergeCell ref="IWO21:IWR21"/>
+    <mergeCell ref="IWS21:IWV21"/>
+    <mergeCell ref="IWW21:IWZ21"/>
+    <mergeCell ref="IXA21:IXD21"/>
+    <mergeCell ref="IXE21:IXH21"/>
+    <mergeCell ref="IVU21:IVX21"/>
+    <mergeCell ref="IVY21:IWB21"/>
+    <mergeCell ref="IWC21:IWF21"/>
+    <mergeCell ref="IWG21:IWJ21"/>
+    <mergeCell ref="IWK21:IWN21"/>
+    <mergeCell ref="IVA21:IVD21"/>
+    <mergeCell ref="IVE21:IVH21"/>
+    <mergeCell ref="IVI21:IVL21"/>
+    <mergeCell ref="IVM21:IVP21"/>
+    <mergeCell ref="IVQ21:IVT21"/>
+    <mergeCell ref="JAK21:JAN21"/>
+    <mergeCell ref="JAO21:JAR21"/>
+    <mergeCell ref="JAS21:JAV21"/>
+    <mergeCell ref="JAW21:JAZ21"/>
+    <mergeCell ref="JBA21:JBD21"/>
+    <mergeCell ref="IZQ21:IZT21"/>
+    <mergeCell ref="IZU21:IZX21"/>
+    <mergeCell ref="IZY21:JAB21"/>
+    <mergeCell ref="JAC21:JAF21"/>
+    <mergeCell ref="JAG21:JAJ21"/>
+    <mergeCell ref="IYW21:IYZ21"/>
+    <mergeCell ref="IZA21:IZD21"/>
+    <mergeCell ref="IZE21:IZH21"/>
+    <mergeCell ref="IZI21:IZL21"/>
+    <mergeCell ref="IZM21:IZP21"/>
+    <mergeCell ref="IYC21:IYF21"/>
+    <mergeCell ref="IYG21:IYJ21"/>
+    <mergeCell ref="IYK21:IYN21"/>
+    <mergeCell ref="IYO21:IYR21"/>
+    <mergeCell ref="IYS21:IYV21"/>
+    <mergeCell ref="JDM21:JDP21"/>
+    <mergeCell ref="JDQ21:JDT21"/>
+    <mergeCell ref="JDU21:JDX21"/>
+    <mergeCell ref="JDY21:JEB21"/>
+    <mergeCell ref="JEC21:JEF21"/>
+    <mergeCell ref="JCS21:JCV21"/>
+    <mergeCell ref="JCW21:JCZ21"/>
+    <mergeCell ref="JDA21:JDD21"/>
+    <mergeCell ref="JDE21:JDH21"/>
+    <mergeCell ref="JDI21:JDL21"/>
+    <mergeCell ref="JBY21:JCB21"/>
+    <mergeCell ref="JCC21:JCF21"/>
+    <mergeCell ref="JCG21:JCJ21"/>
+    <mergeCell ref="JCK21:JCN21"/>
+    <mergeCell ref="JCO21:JCR21"/>
+    <mergeCell ref="JBE21:JBH21"/>
+    <mergeCell ref="JBI21:JBL21"/>
+    <mergeCell ref="JBM21:JBP21"/>
+    <mergeCell ref="JBQ21:JBT21"/>
+    <mergeCell ref="JBU21:JBX21"/>
+    <mergeCell ref="JGO21:JGR21"/>
+    <mergeCell ref="JGS21:JGV21"/>
+    <mergeCell ref="JGW21:JGZ21"/>
+    <mergeCell ref="JHA21:JHD21"/>
+    <mergeCell ref="JHE21:JHH21"/>
+    <mergeCell ref="JFU21:JFX21"/>
+    <mergeCell ref="JFY21:JGB21"/>
+    <mergeCell ref="JGC21:JGF21"/>
+    <mergeCell ref="JGG21:JGJ21"/>
+    <mergeCell ref="JGK21:JGN21"/>
+    <mergeCell ref="JFA21:JFD21"/>
+    <mergeCell ref="JFE21:JFH21"/>
+    <mergeCell ref="JFI21:JFL21"/>
+    <mergeCell ref="JFM21:JFP21"/>
+    <mergeCell ref="JFQ21:JFT21"/>
+    <mergeCell ref="JEG21:JEJ21"/>
+    <mergeCell ref="JEK21:JEN21"/>
+    <mergeCell ref="JEO21:JER21"/>
+    <mergeCell ref="JES21:JEV21"/>
+    <mergeCell ref="JEW21:JEZ21"/>
+    <mergeCell ref="JJQ21:JJT21"/>
+    <mergeCell ref="JJU21:JJX21"/>
+    <mergeCell ref="JJY21:JKB21"/>
+    <mergeCell ref="JKC21:JKF21"/>
+    <mergeCell ref="JKG21:JKJ21"/>
+    <mergeCell ref="JIW21:JIZ21"/>
+    <mergeCell ref="JJA21:JJD21"/>
+    <mergeCell ref="JJE21:JJH21"/>
+    <mergeCell ref="JJI21:JJL21"/>
+    <mergeCell ref="JJM21:JJP21"/>
+    <mergeCell ref="JIC21:JIF21"/>
+    <mergeCell ref="JIG21:JIJ21"/>
+    <mergeCell ref="JIK21:JIN21"/>
+    <mergeCell ref="JIO21:JIR21"/>
+    <mergeCell ref="JIS21:JIV21"/>
+    <mergeCell ref="JHI21:JHL21"/>
+    <mergeCell ref="JHM21:JHP21"/>
+    <mergeCell ref="JHQ21:JHT21"/>
+    <mergeCell ref="JHU21:JHX21"/>
+    <mergeCell ref="JHY21:JIB21"/>
+    <mergeCell ref="JMS21:JMV21"/>
+    <mergeCell ref="JMW21:JMZ21"/>
+    <mergeCell ref="JNA21:JND21"/>
+    <mergeCell ref="JNE21:JNH21"/>
+    <mergeCell ref="JNI21:JNL21"/>
+    <mergeCell ref="JLY21:JMB21"/>
+    <mergeCell ref="JMC21:JMF21"/>
+    <mergeCell ref="JMG21:JMJ21"/>
+    <mergeCell ref="JMK21:JMN21"/>
+    <mergeCell ref="JMO21:JMR21"/>
+    <mergeCell ref="JLE21:JLH21"/>
+    <mergeCell ref="JLI21:JLL21"/>
+    <mergeCell ref="JLM21:JLP21"/>
+    <mergeCell ref="JLQ21:JLT21"/>
+    <mergeCell ref="JLU21:JLX21"/>
+    <mergeCell ref="JKK21:JKN21"/>
+    <mergeCell ref="JKO21:JKR21"/>
+    <mergeCell ref="JKS21:JKV21"/>
+    <mergeCell ref="JKW21:JKZ21"/>
+    <mergeCell ref="JLA21:JLD21"/>
+    <mergeCell ref="JPU21:JPX21"/>
+    <mergeCell ref="JPY21:JQB21"/>
+    <mergeCell ref="JQC21:JQF21"/>
+    <mergeCell ref="JQG21:JQJ21"/>
+    <mergeCell ref="JQK21:JQN21"/>
+    <mergeCell ref="JPA21:JPD21"/>
+    <mergeCell ref="JPE21:JPH21"/>
+    <mergeCell ref="JPI21:JPL21"/>
+    <mergeCell ref="JPM21:JPP21"/>
+    <mergeCell ref="JPQ21:JPT21"/>
+    <mergeCell ref="JOG21:JOJ21"/>
+    <mergeCell ref="JOK21:JON21"/>
+    <mergeCell ref="JOO21:JOR21"/>
+    <mergeCell ref="JOS21:JOV21"/>
+    <mergeCell ref="JOW21:JOZ21"/>
+    <mergeCell ref="JNM21:JNP21"/>
+    <mergeCell ref="JNQ21:JNT21"/>
+    <mergeCell ref="JNU21:JNX21"/>
+    <mergeCell ref="JNY21:JOB21"/>
+    <mergeCell ref="JOC21:JOF21"/>
+    <mergeCell ref="JSW21:JSZ21"/>
+    <mergeCell ref="JTA21:JTD21"/>
+    <mergeCell ref="JTE21:JTH21"/>
+    <mergeCell ref="JTI21:JTL21"/>
+    <mergeCell ref="JTM21:JTP21"/>
+    <mergeCell ref="JSC21:JSF21"/>
+    <mergeCell ref="JSG21:JSJ21"/>
+    <mergeCell ref="JSK21:JSN21"/>
+    <mergeCell ref="JSO21:JSR21"/>
+    <mergeCell ref="JSS21:JSV21"/>
+    <mergeCell ref="JRI21:JRL21"/>
+    <mergeCell ref="JRM21:JRP21"/>
+    <mergeCell ref="JRQ21:JRT21"/>
+    <mergeCell ref="JRU21:JRX21"/>
+    <mergeCell ref="JRY21:JSB21"/>
+    <mergeCell ref="JQO21:JQR21"/>
+    <mergeCell ref="JQS21:JQV21"/>
+    <mergeCell ref="JQW21:JQZ21"/>
+    <mergeCell ref="JRA21:JRD21"/>
+    <mergeCell ref="JRE21:JRH21"/>
+    <mergeCell ref="JVY21:JWB21"/>
+    <mergeCell ref="JWC21:JWF21"/>
+    <mergeCell ref="JWG21:JWJ21"/>
+    <mergeCell ref="JWK21:JWN21"/>
+    <mergeCell ref="JWO21:JWR21"/>
+    <mergeCell ref="JVE21:JVH21"/>
+    <mergeCell ref="JVI21:JVL21"/>
+    <mergeCell ref="JVM21:JVP21"/>
+    <mergeCell ref="JVQ21:JVT21"/>
+    <mergeCell ref="JVU21:JVX21"/>
+    <mergeCell ref="JUK21:JUN21"/>
+    <mergeCell ref="JUO21:JUR21"/>
+    <mergeCell ref="JUS21:JUV21"/>
+    <mergeCell ref="JUW21:JUZ21"/>
+    <mergeCell ref="JVA21:JVD21"/>
+    <mergeCell ref="JTQ21:JTT21"/>
+    <mergeCell ref="JTU21:JTX21"/>
+    <mergeCell ref="JTY21:JUB21"/>
+    <mergeCell ref="JUC21:JUF21"/>
+    <mergeCell ref="JUG21:JUJ21"/>
+    <mergeCell ref="JZA21:JZD21"/>
+    <mergeCell ref="JZE21:JZH21"/>
+    <mergeCell ref="JZI21:JZL21"/>
+    <mergeCell ref="JZM21:JZP21"/>
+    <mergeCell ref="JZQ21:JZT21"/>
+    <mergeCell ref="JYG21:JYJ21"/>
+    <mergeCell ref="JYK21:JYN21"/>
+    <mergeCell ref="JYO21:JYR21"/>
+    <mergeCell ref="JYS21:JYV21"/>
+    <mergeCell ref="JYW21:JYZ21"/>
+    <mergeCell ref="JXM21:JXP21"/>
+    <mergeCell ref="JXQ21:JXT21"/>
+    <mergeCell ref="JXU21:JXX21"/>
+    <mergeCell ref="JXY21:JYB21"/>
+    <mergeCell ref="JYC21:JYF21"/>
+    <mergeCell ref="JWS21:JWV21"/>
+    <mergeCell ref="JWW21:JWZ21"/>
+    <mergeCell ref="JXA21:JXD21"/>
+    <mergeCell ref="JXE21:JXH21"/>
+    <mergeCell ref="JXI21:JXL21"/>
+    <mergeCell ref="KCC21:KCF21"/>
+    <mergeCell ref="KCG21:KCJ21"/>
+    <mergeCell ref="KCK21:KCN21"/>
+    <mergeCell ref="KCO21:KCR21"/>
+    <mergeCell ref="KCS21:KCV21"/>
+    <mergeCell ref="KBI21:KBL21"/>
+    <mergeCell ref="KBM21:KBP21"/>
+    <mergeCell ref="KBQ21:KBT21"/>
+    <mergeCell ref="KBU21:KBX21"/>
+    <mergeCell ref="KBY21:KCB21"/>
+    <mergeCell ref="KAO21:KAR21"/>
+    <mergeCell ref="KAS21:KAV21"/>
+    <mergeCell ref="KAW21:KAZ21"/>
+    <mergeCell ref="KBA21:KBD21"/>
+    <mergeCell ref="KBE21:KBH21"/>
+    <mergeCell ref="JZU21:JZX21"/>
+    <mergeCell ref="JZY21:KAB21"/>
+    <mergeCell ref="KAC21:KAF21"/>
+    <mergeCell ref="KAG21:KAJ21"/>
+    <mergeCell ref="KAK21:KAN21"/>
+    <mergeCell ref="KFE21:KFH21"/>
+    <mergeCell ref="KFI21:KFL21"/>
+    <mergeCell ref="KFM21:KFP21"/>
+    <mergeCell ref="KFQ21:KFT21"/>
+    <mergeCell ref="KFU21:KFX21"/>
+    <mergeCell ref="KEK21:KEN21"/>
+    <mergeCell ref="KEO21:KER21"/>
+    <mergeCell ref="KES21:KEV21"/>
+    <mergeCell ref="KEW21:KEZ21"/>
+    <mergeCell ref="KFA21:KFD21"/>
+    <mergeCell ref="KDQ21:KDT21"/>
+    <mergeCell ref="KDU21:KDX21"/>
+    <mergeCell ref="KDY21:KEB21"/>
+    <mergeCell ref="KEC21:KEF21"/>
+    <mergeCell ref="KEG21:KEJ21"/>
+    <mergeCell ref="KCW21:KCZ21"/>
+    <mergeCell ref="KDA21:KDD21"/>
+    <mergeCell ref="KDE21:KDH21"/>
+    <mergeCell ref="KDI21:KDL21"/>
+    <mergeCell ref="KDM21:KDP21"/>
+    <mergeCell ref="KIG21:KIJ21"/>
+    <mergeCell ref="KIK21:KIN21"/>
+    <mergeCell ref="KIO21:KIR21"/>
+    <mergeCell ref="KIS21:KIV21"/>
+    <mergeCell ref="KIW21:KIZ21"/>
+    <mergeCell ref="KHM21:KHP21"/>
+    <mergeCell ref="KHQ21:KHT21"/>
+    <mergeCell ref="KHU21:KHX21"/>
+    <mergeCell ref="KHY21:KIB21"/>
+    <mergeCell ref="KIC21:KIF21"/>
+    <mergeCell ref="KGS21:KGV21"/>
+    <mergeCell ref="KGW21:KGZ21"/>
+    <mergeCell ref="KHA21:KHD21"/>
+    <mergeCell ref="KHE21:KHH21"/>
+    <mergeCell ref="KHI21:KHL21"/>
+    <mergeCell ref="KFY21:KGB21"/>
+    <mergeCell ref="KGC21:KGF21"/>
+    <mergeCell ref="KGG21:KGJ21"/>
+    <mergeCell ref="KGK21:KGN21"/>
+    <mergeCell ref="KGO21:KGR21"/>
+    <mergeCell ref="KLI21:KLL21"/>
+    <mergeCell ref="KLM21:KLP21"/>
+    <mergeCell ref="KLQ21:KLT21"/>
+    <mergeCell ref="KLU21:KLX21"/>
+    <mergeCell ref="KLY21:KMB21"/>
+    <mergeCell ref="KKO21:KKR21"/>
+    <mergeCell ref="KKS21:KKV21"/>
+    <mergeCell ref="KKW21:KKZ21"/>
+    <mergeCell ref="KLA21:KLD21"/>
+    <mergeCell ref="KLE21:KLH21"/>
+    <mergeCell ref="KJU21:KJX21"/>
+    <mergeCell ref="KJY21:KKB21"/>
+    <mergeCell ref="KKC21:KKF21"/>
+    <mergeCell ref="KKG21:KKJ21"/>
+    <mergeCell ref="KKK21:KKN21"/>
+    <mergeCell ref="KJA21:KJD21"/>
+    <mergeCell ref="KJE21:KJH21"/>
+    <mergeCell ref="KJI21:KJL21"/>
+    <mergeCell ref="KJM21:KJP21"/>
+    <mergeCell ref="KJQ21:KJT21"/>
+    <mergeCell ref="KOK21:KON21"/>
+    <mergeCell ref="KOO21:KOR21"/>
+    <mergeCell ref="KOS21:KOV21"/>
+    <mergeCell ref="KOW21:KOZ21"/>
+    <mergeCell ref="KPA21:KPD21"/>
+    <mergeCell ref="KNQ21:KNT21"/>
+    <mergeCell ref="KNU21:KNX21"/>
+    <mergeCell ref="KNY21:KOB21"/>
+    <mergeCell ref="KOC21:KOF21"/>
+    <mergeCell ref="KOG21:KOJ21"/>
+    <mergeCell ref="KMW21:KMZ21"/>
+    <mergeCell ref="KNA21:KND21"/>
+    <mergeCell ref="KNE21:KNH21"/>
+    <mergeCell ref="KNI21:KNL21"/>
+    <mergeCell ref="KNM21:KNP21"/>
+    <mergeCell ref="KMC21:KMF21"/>
+    <mergeCell ref="KMG21:KMJ21"/>
+    <mergeCell ref="KMK21:KMN21"/>
+    <mergeCell ref="KMO21:KMR21"/>
+    <mergeCell ref="KMS21:KMV21"/>
+    <mergeCell ref="KRM21:KRP21"/>
+    <mergeCell ref="KRQ21:KRT21"/>
+    <mergeCell ref="KRU21:KRX21"/>
+    <mergeCell ref="KRY21:KSB21"/>
+    <mergeCell ref="KSC21:KSF21"/>
+    <mergeCell ref="KQS21:KQV21"/>
+    <mergeCell ref="KQW21:KQZ21"/>
+    <mergeCell ref="KRA21:KRD21"/>
+    <mergeCell ref="KRE21:KRH21"/>
+    <mergeCell ref="KRI21:KRL21"/>
+    <mergeCell ref="KPY21:KQB21"/>
+    <mergeCell ref="KQC21:KQF21"/>
+    <mergeCell ref="KQG21:KQJ21"/>
+    <mergeCell ref="KQK21:KQN21"/>
+    <mergeCell ref="KQO21:KQR21"/>
+    <mergeCell ref="KPE21:KPH21"/>
+    <mergeCell ref="KPI21:KPL21"/>
+    <mergeCell ref="KPM21:KPP21"/>
+    <mergeCell ref="KPQ21:KPT21"/>
+    <mergeCell ref="KPU21:KPX21"/>
+    <mergeCell ref="KUO21:KUR21"/>
+    <mergeCell ref="KUS21:KUV21"/>
+    <mergeCell ref="KUW21:KUZ21"/>
+    <mergeCell ref="KVA21:KVD21"/>
+    <mergeCell ref="KVE21:KVH21"/>
+    <mergeCell ref="KTU21:KTX21"/>
+    <mergeCell ref="KTY21:KUB21"/>
+    <mergeCell ref="KUC21:KUF21"/>
+    <mergeCell ref="KUG21:KUJ21"/>
+    <mergeCell ref="KUK21:KUN21"/>
+    <mergeCell ref="KTA21:KTD21"/>
+    <mergeCell ref="KTE21:KTH21"/>
+    <mergeCell ref="KTI21:KTL21"/>
+    <mergeCell ref="KTM21:KTP21"/>
+    <mergeCell ref="KTQ21:KTT21"/>
+    <mergeCell ref="KSG21:KSJ21"/>
+    <mergeCell ref="KSK21:KSN21"/>
+    <mergeCell ref="KSO21:KSR21"/>
+    <mergeCell ref="KSS21:KSV21"/>
+    <mergeCell ref="KSW21:KSZ21"/>
+    <mergeCell ref="KXQ21:KXT21"/>
+    <mergeCell ref="KXU21:KXX21"/>
+    <mergeCell ref="KXY21:KYB21"/>
+    <mergeCell ref="KYC21:KYF21"/>
+    <mergeCell ref="KYG21:KYJ21"/>
+    <mergeCell ref="KWW21:KWZ21"/>
+    <mergeCell ref="KXA21:KXD21"/>
+    <mergeCell ref="KXE21:KXH21"/>
+    <mergeCell ref="KXI21:KXL21"/>
+    <mergeCell ref="KXM21:KXP21"/>
+    <mergeCell ref="KWC21:KWF21"/>
+    <mergeCell ref="KWG21:KWJ21"/>
+    <mergeCell ref="KWK21:KWN21"/>
+    <mergeCell ref="KWO21:KWR21"/>
+    <mergeCell ref="KWS21:KWV21"/>
+    <mergeCell ref="KVI21:KVL21"/>
+    <mergeCell ref="KVM21:KVP21"/>
+    <mergeCell ref="KVQ21:KVT21"/>
+    <mergeCell ref="KVU21:KVX21"/>
+    <mergeCell ref="KVY21:KWB21"/>
+    <mergeCell ref="LAS21:LAV21"/>
+    <mergeCell ref="LAW21:LAZ21"/>
+    <mergeCell ref="LBA21:LBD21"/>
+    <mergeCell ref="LBE21:LBH21"/>
+    <mergeCell ref="LBI21:LBL21"/>
+    <mergeCell ref="KZY21:LAB21"/>
+    <mergeCell ref="LAC21:LAF21"/>
+    <mergeCell ref="LAG21:LAJ21"/>
+    <mergeCell ref="LAK21:LAN21"/>
+    <mergeCell ref="LAO21:LAR21"/>
+    <mergeCell ref="KZE21:KZH21"/>
+    <mergeCell ref="KZI21:KZL21"/>
+    <mergeCell ref="KZM21:KZP21"/>
+    <mergeCell ref="KZQ21:KZT21"/>
+    <mergeCell ref="KZU21:KZX21"/>
+    <mergeCell ref="KYK21:KYN21"/>
+    <mergeCell ref="KYO21:KYR21"/>
+    <mergeCell ref="KYS21:KYV21"/>
+    <mergeCell ref="KYW21:KYZ21"/>
+    <mergeCell ref="KZA21:KZD21"/>
+    <mergeCell ref="LDU21:LDX21"/>
+    <mergeCell ref="LDY21:LEB21"/>
+    <mergeCell ref="LEC21:LEF21"/>
+    <mergeCell ref="LEG21:LEJ21"/>
+    <mergeCell ref="LEK21:LEN21"/>
+    <mergeCell ref="LDA21:LDD21"/>
+    <mergeCell ref="LDE21:LDH21"/>
+    <mergeCell ref="LDI21:LDL21"/>
+    <mergeCell ref="LDM21:LDP21"/>
+    <mergeCell ref="LDQ21:LDT21"/>
+    <mergeCell ref="LCG21:LCJ21"/>
+    <mergeCell ref="LCK21:LCN21"/>
+    <mergeCell ref="LCO21:LCR21"/>
+    <mergeCell ref="LCS21:LCV21"/>
+    <mergeCell ref="LCW21:LCZ21"/>
+    <mergeCell ref="LBM21:LBP21"/>
+    <mergeCell ref="LBQ21:LBT21"/>
+    <mergeCell ref="LBU21:LBX21"/>
+    <mergeCell ref="LBY21:LCB21"/>
+    <mergeCell ref="LCC21:LCF21"/>
+    <mergeCell ref="LGW21:LGZ21"/>
+    <mergeCell ref="LHA21:LHD21"/>
+    <mergeCell ref="LHE21:LHH21"/>
+    <mergeCell ref="LHI21:LHL21"/>
+    <mergeCell ref="LHM21:LHP21"/>
+    <mergeCell ref="LGC21:LGF21"/>
+    <mergeCell ref="LGG21:LGJ21"/>
+    <mergeCell ref="LGK21:LGN21"/>
+    <mergeCell ref="LGO21:LGR21"/>
+    <mergeCell ref="LGS21:LGV21"/>
+    <mergeCell ref="LFI21:LFL21"/>
+    <mergeCell ref="LFM21:LFP21"/>
+    <mergeCell ref="LFQ21:LFT21"/>
+    <mergeCell ref="LFU21:LFX21"/>
+    <mergeCell ref="LFY21:LGB21"/>
+    <mergeCell ref="LEO21:LER21"/>
+    <mergeCell ref="LES21:LEV21"/>
+    <mergeCell ref="LEW21:LEZ21"/>
+    <mergeCell ref="LFA21:LFD21"/>
+    <mergeCell ref="LFE21:LFH21"/>
+    <mergeCell ref="LJY21:LKB21"/>
+    <mergeCell ref="LKC21:LKF21"/>
+    <mergeCell ref="LKG21:LKJ21"/>
+    <mergeCell ref="LKK21:LKN21"/>
+    <mergeCell ref="LKO21:LKR21"/>
+    <mergeCell ref="LJE21:LJH21"/>
+    <mergeCell ref="LJI21:LJL21"/>
+    <mergeCell ref="LJM21:LJP21"/>
+    <mergeCell ref="LJQ21:LJT21"/>
+    <mergeCell ref="LJU21:LJX21"/>
+    <mergeCell ref="LIK21:LIN21"/>
+    <mergeCell ref="LIO21:LIR21"/>
+    <mergeCell ref="LIS21:LIV21"/>
+    <mergeCell ref="LIW21:LIZ21"/>
+    <mergeCell ref="LJA21:LJD21"/>
+    <mergeCell ref="LHQ21:LHT21"/>
+    <mergeCell ref="LHU21:LHX21"/>
+    <mergeCell ref="LHY21:LIB21"/>
+    <mergeCell ref="LIC21:LIF21"/>
+    <mergeCell ref="LIG21:LIJ21"/>
+    <mergeCell ref="LNA21:LND21"/>
+    <mergeCell ref="LNE21:LNH21"/>
+    <mergeCell ref="LNI21:LNL21"/>
+    <mergeCell ref="LNM21:LNP21"/>
+    <mergeCell ref="LNQ21:LNT21"/>
+    <mergeCell ref="LMG21:LMJ21"/>
+    <mergeCell ref="LMK21:LMN21"/>
+    <mergeCell ref="LMO21:LMR21"/>
+    <mergeCell ref="LMS21:LMV21"/>
+    <mergeCell ref="LMW21:LMZ21"/>
+    <mergeCell ref="LLM21:LLP21"/>
+    <mergeCell ref="LLQ21:LLT21"/>
+    <mergeCell ref="LLU21:LLX21"/>
+    <mergeCell ref="LLY21:LMB21"/>
+    <mergeCell ref="LMC21:LMF21"/>
+    <mergeCell ref="LKS21:LKV21"/>
+    <mergeCell ref="LKW21:LKZ21"/>
+    <mergeCell ref="LLA21:LLD21"/>
+    <mergeCell ref="LLE21:LLH21"/>
+    <mergeCell ref="LLI21:LLL21"/>
+    <mergeCell ref="LQC21:LQF21"/>
+    <mergeCell ref="LQG21:LQJ21"/>
+    <mergeCell ref="LQK21:LQN21"/>
+    <mergeCell ref="LQO21:LQR21"/>
+    <mergeCell ref="LQS21:LQV21"/>
+    <mergeCell ref="LPI21:LPL21"/>
+    <mergeCell ref="LPM21:LPP21"/>
+    <mergeCell ref="LPQ21:LPT21"/>
+    <mergeCell ref="LPU21:LPX21"/>
+    <mergeCell ref="LPY21:LQB21"/>
+    <mergeCell ref="LOO21:LOR21"/>
+    <mergeCell ref="LOS21:LOV21"/>
+    <mergeCell ref="LOW21:LOZ21"/>
+    <mergeCell ref="LPA21:LPD21"/>
+    <mergeCell ref="LPE21:LPH21"/>
+    <mergeCell ref="LNU21:LNX21"/>
+    <mergeCell ref="LNY21:LOB21"/>
+    <mergeCell ref="LOC21:LOF21"/>
+    <mergeCell ref="LOG21:LOJ21"/>
+    <mergeCell ref="LOK21:LON21"/>
+    <mergeCell ref="LTE21:LTH21"/>
+    <mergeCell ref="LTI21:LTL21"/>
+    <mergeCell ref="LTM21:LTP21"/>
+    <mergeCell ref="LTQ21:LTT21"/>
+    <mergeCell ref="LTU21:LTX21"/>
+    <mergeCell ref="LSK21:LSN21"/>
+    <mergeCell ref="LSO21:LSR21"/>
+    <mergeCell ref="LSS21:LSV21"/>
+    <mergeCell ref="LSW21:LSZ21"/>
+    <mergeCell ref="LTA21:LTD21"/>
+    <mergeCell ref="LRQ21:LRT21"/>
+    <mergeCell ref="LRU21:LRX21"/>
+    <mergeCell ref="LRY21:LSB21"/>
+    <mergeCell ref="LSC21:LSF21"/>
+    <mergeCell ref="LSG21:LSJ21"/>
+    <mergeCell ref="LQW21:LQZ21"/>
+    <mergeCell ref="LRA21:LRD21"/>
+    <mergeCell ref="LRE21:LRH21"/>
+    <mergeCell ref="LRI21:LRL21"/>
+    <mergeCell ref="LRM21:LRP21"/>
+    <mergeCell ref="LWG21:LWJ21"/>
+    <mergeCell ref="LWK21:LWN21"/>
+    <mergeCell ref="LWO21:LWR21"/>
+    <mergeCell ref="LWS21:LWV21"/>
+    <mergeCell ref="LWW21:LWZ21"/>
+    <mergeCell ref="LVM21:LVP21"/>
+    <mergeCell ref="LVQ21:LVT21"/>
+    <mergeCell ref="LVU21:LVX21"/>
+    <mergeCell ref="LVY21:LWB21"/>
+    <mergeCell ref="LWC21:LWF21"/>
+    <mergeCell ref="LUS21:LUV21"/>
+    <mergeCell ref="LUW21:LUZ21"/>
+    <mergeCell ref="LVA21:LVD21"/>
+    <mergeCell ref="LVE21:LVH21"/>
+    <mergeCell ref="LVI21:LVL21"/>
+    <mergeCell ref="LTY21:LUB21"/>
+    <mergeCell ref="LUC21:LUF21"/>
+    <mergeCell ref="LUG21:LUJ21"/>
+    <mergeCell ref="LUK21:LUN21"/>
+    <mergeCell ref="LUO21:LUR21"/>
+    <mergeCell ref="LZI21:LZL21"/>
+    <mergeCell ref="LZM21:LZP21"/>
+    <mergeCell ref="LZQ21:LZT21"/>
+    <mergeCell ref="LZU21:LZX21"/>
+    <mergeCell ref="LZY21:MAB21"/>
+    <mergeCell ref="LYO21:LYR21"/>
+    <mergeCell ref="LYS21:LYV21"/>
+    <mergeCell ref="LYW21:LYZ21"/>
+    <mergeCell ref="LZA21:LZD21"/>
+    <mergeCell ref="LZE21:LZH21"/>
+    <mergeCell ref="LXU21:LXX21"/>
+    <mergeCell ref="LXY21:LYB21"/>
+    <mergeCell ref="LYC21:LYF21"/>
+    <mergeCell ref="LYG21:LYJ21"/>
+    <mergeCell ref="LYK21:LYN21"/>
+    <mergeCell ref="LXA21:LXD21"/>
+    <mergeCell ref="LXE21:LXH21"/>
+    <mergeCell ref="LXI21:LXL21"/>
+    <mergeCell ref="LXM21:LXP21"/>
+    <mergeCell ref="LXQ21:LXT21"/>
+    <mergeCell ref="MCK21:MCN21"/>
+    <mergeCell ref="MCO21:MCR21"/>
+    <mergeCell ref="MCS21:MCV21"/>
+    <mergeCell ref="MCW21:MCZ21"/>
+    <mergeCell ref="MDA21:MDD21"/>
+    <mergeCell ref="MBQ21:MBT21"/>
+    <mergeCell ref="MBU21:MBX21"/>
+    <mergeCell ref="MBY21:MCB21"/>
+    <mergeCell ref="MCC21:MCF21"/>
+    <mergeCell ref="MCG21:MCJ21"/>
+    <mergeCell ref="MAW21:MAZ21"/>
+    <mergeCell ref="MBA21:MBD21"/>
+    <mergeCell ref="MBE21:MBH21"/>
+    <mergeCell ref="MBI21:MBL21"/>
+    <mergeCell ref="MBM21:MBP21"/>
+    <mergeCell ref="MAC21:MAF21"/>
+    <mergeCell ref="MAG21:MAJ21"/>
+    <mergeCell ref="MAK21:MAN21"/>
+    <mergeCell ref="MAO21:MAR21"/>
+    <mergeCell ref="MAS21:MAV21"/>
+    <mergeCell ref="MFM21:MFP21"/>
+    <mergeCell ref="MFQ21:MFT21"/>
+    <mergeCell ref="MFU21:MFX21"/>
+    <mergeCell ref="MFY21:MGB21"/>
+    <mergeCell ref="MGC21:MGF21"/>
+    <mergeCell ref="MES21:MEV21"/>
+    <mergeCell ref="MEW21:MEZ21"/>
+    <mergeCell ref="MFA21:MFD21"/>
+    <mergeCell ref="MFE21:MFH21"/>
+    <mergeCell ref="MFI21:MFL21"/>
+    <mergeCell ref="MDY21:MEB21"/>
+    <mergeCell ref="MEC21:MEF21"/>
+    <mergeCell ref="MEG21:MEJ21"/>
+    <mergeCell ref="MEK21:MEN21"/>
+    <mergeCell ref="MEO21:MER21"/>
+    <mergeCell ref="MDE21:MDH21"/>
+    <mergeCell ref="MDI21:MDL21"/>
+    <mergeCell ref="MDM21:MDP21"/>
+    <mergeCell ref="MDQ21:MDT21"/>
+    <mergeCell ref="MDU21:MDX21"/>
+    <mergeCell ref="MIO21:MIR21"/>
+    <mergeCell ref="MIS21:MIV21"/>
+    <mergeCell ref="MIW21:MIZ21"/>
+    <mergeCell ref="MJA21:MJD21"/>
+    <mergeCell ref="MJE21:MJH21"/>
+    <mergeCell ref="MHU21:MHX21"/>
+    <mergeCell ref="MHY21:MIB21"/>
+    <mergeCell ref="MIC21:MIF21"/>
+    <mergeCell ref="MIG21:MIJ21"/>
+    <mergeCell ref="MIK21:MIN21"/>
+    <mergeCell ref="MHA21:MHD21"/>
+    <mergeCell ref="MHE21:MHH21"/>
+    <mergeCell ref="MHI21:MHL21"/>
+    <mergeCell ref="MHM21:MHP21"/>
+    <mergeCell ref="MHQ21:MHT21"/>
+    <mergeCell ref="MGG21:MGJ21"/>
+    <mergeCell ref="MGK21:MGN21"/>
+    <mergeCell ref="MGO21:MGR21"/>
+    <mergeCell ref="MGS21:MGV21"/>
+    <mergeCell ref="MGW21:MGZ21"/>
+    <mergeCell ref="MLQ21:MLT21"/>
+    <mergeCell ref="MLU21:MLX21"/>
+    <mergeCell ref="MLY21:MMB21"/>
+    <mergeCell ref="MMC21:MMF21"/>
+    <mergeCell ref="MMG21:MMJ21"/>
+    <mergeCell ref="MKW21:MKZ21"/>
+    <mergeCell ref="MLA21:MLD21"/>
+    <mergeCell ref="MLE21:MLH21"/>
+    <mergeCell ref="MLI21:MLL21"/>
+    <mergeCell ref="MLM21:MLP21"/>
+    <mergeCell ref="MKC21:MKF21"/>
+    <mergeCell ref="MKG21:MKJ21"/>
+    <mergeCell ref="MKK21:MKN21"/>
+    <mergeCell ref="MKO21:MKR21"/>
+    <mergeCell ref="MKS21:MKV21"/>
+    <mergeCell ref="MJI21:MJL21"/>
+    <mergeCell ref="MJM21:MJP21"/>
+    <mergeCell ref="MJQ21:MJT21"/>
+    <mergeCell ref="MJU21:MJX21"/>
+    <mergeCell ref="MJY21:MKB21"/>
+    <mergeCell ref="MOS21:MOV21"/>
+    <mergeCell ref="MOW21:MOZ21"/>
+    <mergeCell ref="MPA21:MPD21"/>
+    <mergeCell ref="MPE21:MPH21"/>
+    <mergeCell ref="MPI21:MPL21"/>
+    <mergeCell ref="MNY21:MOB21"/>
+    <mergeCell ref="MOC21:MOF21"/>
+    <mergeCell ref="MOG21:MOJ21"/>
+    <mergeCell ref="MOK21:MON21"/>
+    <mergeCell ref="MOO21:MOR21"/>
+    <mergeCell ref="MNE21:MNH21"/>
+    <mergeCell ref="MNI21:MNL21"/>
+    <mergeCell ref="MNM21:MNP21"/>
+    <mergeCell ref="MNQ21:MNT21"/>
+    <mergeCell ref="MNU21:MNX21"/>
+    <mergeCell ref="MMK21:MMN21"/>
+    <mergeCell ref="MMO21:MMR21"/>
+    <mergeCell ref="MMS21:MMV21"/>
+    <mergeCell ref="MMW21:MMZ21"/>
+    <mergeCell ref="MNA21:MND21"/>
+    <mergeCell ref="MRU21:MRX21"/>
+    <mergeCell ref="MRY21:MSB21"/>
+    <mergeCell ref="MSC21:MSF21"/>
+    <mergeCell ref="MSG21:MSJ21"/>
+    <mergeCell ref="MSK21:MSN21"/>
+    <mergeCell ref="MRA21:MRD21"/>
+    <mergeCell ref="MRE21:MRH21"/>
+    <mergeCell ref="MRI21:MRL21"/>
+    <mergeCell ref="MRM21:MRP21"/>
+    <mergeCell ref="MRQ21:MRT21"/>
+    <mergeCell ref="MQG21:MQJ21"/>
+    <mergeCell ref="MQK21:MQN21"/>
+    <mergeCell ref="MQO21:MQR21"/>
+    <mergeCell ref="MQS21:MQV21"/>
+    <mergeCell ref="MQW21:MQZ21"/>
+    <mergeCell ref="MPM21:MPP21"/>
+    <mergeCell ref="MPQ21:MPT21"/>
+    <mergeCell ref="MPU21:MPX21"/>
+    <mergeCell ref="MPY21:MQB21"/>
+    <mergeCell ref="MQC21:MQF21"/>
+    <mergeCell ref="MUW21:MUZ21"/>
+    <mergeCell ref="MVA21:MVD21"/>
+    <mergeCell ref="MVE21:MVH21"/>
+    <mergeCell ref="MVI21:MVL21"/>
+    <mergeCell ref="MVM21:MVP21"/>
+    <mergeCell ref="MUC21:MUF21"/>
+    <mergeCell ref="MUG21:MUJ21"/>
+    <mergeCell ref="MUK21:MUN21"/>
+    <mergeCell ref="MUO21:MUR21"/>
+    <mergeCell ref="MUS21:MUV21"/>
+    <mergeCell ref="MTI21:MTL21"/>
+    <mergeCell ref="MTM21:MTP21"/>
+    <mergeCell ref="MTQ21:MTT21"/>
+    <mergeCell ref="MTU21:MTX21"/>
+    <mergeCell ref="MTY21:MUB21"/>
+    <mergeCell ref="MSO21:MSR21"/>
+    <mergeCell ref="MSS21:MSV21"/>
+    <mergeCell ref="MSW21:MSZ21"/>
+    <mergeCell ref="MTA21:MTD21"/>
+    <mergeCell ref="MTE21:MTH21"/>
+    <mergeCell ref="MXY21:MYB21"/>
+    <mergeCell ref="MYC21:MYF21"/>
+    <mergeCell ref="MYG21:MYJ21"/>
+    <mergeCell ref="MYK21:MYN21"/>
+    <mergeCell ref="MYO21:MYR21"/>
+    <mergeCell ref="MXE21:MXH21"/>
+    <mergeCell ref="MXI21:MXL21"/>
+    <mergeCell ref="MXM21:MXP21"/>
+    <mergeCell ref="MXQ21:MXT21"/>
+    <mergeCell ref="MXU21:MXX21"/>
+    <mergeCell ref="MWK21:MWN21"/>
+    <mergeCell ref="MWO21:MWR21"/>
+    <mergeCell ref="MWS21:MWV21"/>
+    <mergeCell ref="MWW21:MWZ21"/>
+    <mergeCell ref="MXA21:MXD21"/>
+    <mergeCell ref="MVQ21:MVT21"/>
+    <mergeCell ref="MVU21:MVX21"/>
+    <mergeCell ref="MVY21:MWB21"/>
+    <mergeCell ref="MWC21:MWF21"/>
+    <mergeCell ref="MWG21:MWJ21"/>
+    <mergeCell ref="NBA21:NBD21"/>
+    <mergeCell ref="NBE21:NBH21"/>
+    <mergeCell ref="NBI21:NBL21"/>
+    <mergeCell ref="NBM21:NBP21"/>
+    <mergeCell ref="NBQ21:NBT21"/>
+    <mergeCell ref="NAG21:NAJ21"/>
+    <mergeCell ref="NAK21:NAN21"/>
+    <mergeCell ref="NAO21:NAR21"/>
+    <mergeCell ref="NAS21:NAV21"/>
+    <mergeCell ref="NAW21:NAZ21"/>
+    <mergeCell ref="MZM21:MZP21"/>
+    <mergeCell ref="MZQ21:MZT21"/>
+    <mergeCell ref="MZU21:MZX21"/>
+    <mergeCell ref="MZY21:NAB21"/>
+    <mergeCell ref="NAC21:NAF21"/>
+    <mergeCell ref="MYS21:MYV21"/>
+    <mergeCell ref="MYW21:MYZ21"/>
+    <mergeCell ref="MZA21:MZD21"/>
+    <mergeCell ref="MZE21:MZH21"/>
+    <mergeCell ref="MZI21:MZL21"/>
+    <mergeCell ref="NEC21:NEF21"/>
+    <mergeCell ref="NEG21:NEJ21"/>
+    <mergeCell ref="NEK21:NEN21"/>
+    <mergeCell ref="NEO21:NER21"/>
+    <mergeCell ref="NES21:NEV21"/>
+    <mergeCell ref="NDI21:NDL21"/>
+    <mergeCell ref="NDM21:NDP21"/>
+    <mergeCell ref="NDQ21:NDT21"/>
+    <mergeCell ref="NDU21:NDX21"/>
+    <mergeCell ref="NDY21:NEB21"/>
+    <mergeCell ref="NCO21:NCR21"/>
+    <mergeCell ref="NCS21:NCV21"/>
+    <mergeCell ref="NCW21:NCZ21"/>
+    <mergeCell ref="NDA21:NDD21"/>
+    <mergeCell ref="NDE21:NDH21"/>
+    <mergeCell ref="NBU21:NBX21"/>
+    <mergeCell ref="NBY21:NCB21"/>
+    <mergeCell ref="NCC21:NCF21"/>
+    <mergeCell ref="NCG21:NCJ21"/>
+    <mergeCell ref="NCK21:NCN21"/>
+    <mergeCell ref="NHE21:NHH21"/>
+    <mergeCell ref="NHI21:NHL21"/>
+    <mergeCell ref="NHM21:NHP21"/>
+    <mergeCell ref="NHQ21:NHT21"/>
+    <mergeCell ref="NHU21:NHX21"/>
+    <mergeCell ref="NGK21:NGN21"/>
+    <mergeCell ref="NGO21:NGR21"/>
+    <mergeCell ref="NGS21:NGV21"/>
+    <mergeCell ref="NGW21:NGZ21"/>
+    <mergeCell ref="NHA21:NHD21"/>
+    <mergeCell ref="NFQ21:NFT21"/>
+    <mergeCell ref="NFU21:NFX21"/>
+    <mergeCell ref="NFY21:NGB21"/>
+    <mergeCell ref="NGC21:NGF21"/>
+    <mergeCell ref="NGG21:NGJ21"/>
+    <mergeCell ref="NEW21:NEZ21"/>
+    <mergeCell ref="NFA21:NFD21"/>
+    <mergeCell ref="NFE21:NFH21"/>
+    <mergeCell ref="NFI21:NFL21"/>
+    <mergeCell ref="NFM21:NFP21"/>
+    <mergeCell ref="NKG21:NKJ21"/>
+    <mergeCell ref="NKK21:NKN21"/>
+    <mergeCell ref="NKO21:NKR21"/>
+    <mergeCell ref="NKS21:NKV21"/>
+    <mergeCell ref="NKW21:NKZ21"/>
+    <mergeCell ref="NJM21:NJP21"/>
+    <mergeCell ref="NJQ21:NJT21"/>
+    <mergeCell ref="NJU21:NJX21"/>
+    <mergeCell ref="NJY21:NKB21"/>
+    <mergeCell ref="NKC21:NKF21"/>
+    <mergeCell ref="NIS21:NIV21"/>
+    <mergeCell ref="NIW21:NIZ21"/>
+    <mergeCell ref="NJA21:NJD21"/>
+    <mergeCell ref="NJE21:NJH21"/>
+    <mergeCell ref="NJI21:NJL21"/>
+    <mergeCell ref="NHY21:NIB21"/>
+    <mergeCell ref="NIC21:NIF21"/>
+    <mergeCell ref="NIG21:NIJ21"/>
+    <mergeCell ref="NIK21:NIN21"/>
+    <mergeCell ref="NIO21:NIR21"/>
+    <mergeCell ref="NNI21:NNL21"/>
+    <mergeCell ref="NNM21:NNP21"/>
+    <mergeCell ref="NNQ21:NNT21"/>
+    <mergeCell ref="NNU21:NNX21"/>
+    <mergeCell ref="NNY21:NOB21"/>
+    <mergeCell ref="NMO21:NMR21"/>
+    <mergeCell ref="NMS21:NMV21"/>
+    <mergeCell ref="NMW21:NMZ21"/>
+    <mergeCell ref="NNA21:NND21"/>
+    <mergeCell ref="NNE21:NNH21"/>
+    <mergeCell ref="NLU21:NLX21"/>
+    <mergeCell ref="NLY21:NMB21"/>
+    <mergeCell ref="NMC21:NMF21"/>
+    <mergeCell ref="NMG21:NMJ21"/>
+    <mergeCell ref="NMK21:NMN21"/>
+    <mergeCell ref="NLA21:NLD21"/>
+    <mergeCell ref="NLE21:NLH21"/>
+    <mergeCell ref="NLI21:NLL21"/>
+    <mergeCell ref="NLM21:NLP21"/>
+    <mergeCell ref="NLQ21:NLT21"/>
+    <mergeCell ref="NQK21:NQN21"/>
+    <mergeCell ref="NQO21:NQR21"/>
+    <mergeCell ref="NQS21:NQV21"/>
+    <mergeCell ref="NQW21:NQZ21"/>
+    <mergeCell ref="NRA21:NRD21"/>
+    <mergeCell ref="NPQ21:NPT21"/>
+    <mergeCell ref="NPU21:NPX21"/>
+    <mergeCell ref="NPY21:NQB21"/>
+    <mergeCell ref="NQC21:NQF21"/>
+    <mergeCell ref="NQG21:NQJ21"/>
+    <mergeCell ref="NOW21:NOZ21"/>
+    <mergeCell ref="NPA21:NPD21"/>
+    <mergeCell ref="NPE21:NPH21"/>
+    <mergeCell ref="NPI21:NPL21"/>
+    <mergeCell ref="NPM21:NPP21"/>
+    <mergeCell ref="NOC21:NOF21"/>
+    <mergeCell ref="NOG21:NOJ21"/>
+    <mergeCell ref="NOK21:NON21"/>
+    <mergeCell ref="NOO21:NOR21"/>
+    <mergeCell ref="NOS21:NOV21"/>
+    <mergeCell ref="NTM21:NTP21"/>
+    <mergeCell ref="NTQ21:NTT21"/>
+    <mergeCell ref="NTU21:NTX21"/>
+    <mergeCell ref="NTY21:NUB21"/>
+    <mergeCell ref="NUC21:NUF21"/>
+    <mergeCell ref="NSS21:NSV21"/>
+    <mergeCell ref="NSW21:NSZ21"/>
+    <mergeCell ref="NTA21:NTD21"/>
+    <mergeCell ref="NTE21:NTH21"/>
+    <mergeCell ref="NTI21:NTL21"/>
+    <mergeCell ref="NRY21:NSB21"/>
+    <mergeCell ref="NSC21:NSF21"/>
+    <mergeCell ref="NSG21:NSJ21"/>
+    <mergeCell ref="NSK21:NSN21"/>
+    <mergeCell ref="NSO21:NSR21"/>
+    <mergeCell ref="NRE21:NRH21"/>
+    <mergeCell ref="NRI21:NRL21"/>
+    <mergeCell ref="NRM21:NRP21"/>
+    <mergeCell ref="NRQ21:NRT21"/>
+    <mergeCell ref="NRU21:NRX21"/>
+    <mergeCell ref="NWO21:NWR21"/>
+    <mergeCell ref="NWS21:NWV21"/>
+    <mergeCell ref="NWW21:NWZ21"/>
+    <mergeCell ref="NXA21:NXD21"/>
+    <mergeCell ref="NXE21:NXH21"/>
+    <mergeCell ref="NVU21:NVX21"/>
+    <mergeCell ref="NVY21:NWB21"/>
+    <mergeCell ref="NWC21:NWF21"/>
+    <mergeCell ref="NWG21:NWJ21"/>
+    <mergeCell ref="NWK21:NWN21"/>
+    <mergeCell ref="NVA21:NVD21"/>
+    <mergeCell ref="NVE21:NVH21"/>
+    <mergeCell ref="NVI21:NVL21"/>
+    <mergeCell ref="NVM21:NVP21"/>
+    <mergeCell ref="NVQ21:NVT21"/>
+    <mergeCell ref="NUG21:NUJ21"/>
+    <mergeCell ref="NUK21:NUN21"/>
+    <mergeCell ref="NUO21:NUR21"/>
+    <mergeCell ref="NUS21:NUV21"/>
+    <mergeCell ref="NUW21:NUZ21"/>
+    <mergeCell ref="NZQ21:NZT21"/>
+    <mergeCell ref="NZU21:NZX21"/>
+    <mergeCell ref="NZY21:OAB21"/>
+    <mergeCell ref="OAC21:OAF21"/>
+    <mergeCell ref="OAG21:OAJ21"/>
+    <mergeCell ref="NYW21:NYZ21"/>
+    <mergeCell ref="NZA21:NZD21"/>
+    <mergeCell ref="NZE21:NZH21"/>
+    <mergeCell ref="NZI21:NZL21"/>
+    <mergeCell ref="NZM21:NZP21"/>
+    <mergeCell ref="NYC21:NYF21"/>
+    <mergeCell ref="NYG21:NYJ21"/>
+    <mergeCell ref="NYK21:NYN21"/>
+    <mergeCell ref="NYO21:NYR21"/>
+    <mergeCell ref="NYS21:NYV21"/>
+    <mergeCell ref="NXI21:NXL21"/>
+    <mergeCell ref="NXM21:NXP21"/>
+    <mergeCell ref="NXQ21:NXT21"/>
+    <mergeCell ref="NXU21:NXX21"/>
+    <mergeCell ref="NXY21:NYB21"/>
+    <mergeCell ref="OCS21:OCV21"/>
+    <mergeCell ref="OCW21:OCZ21"/>
+    <mergeCell ref="ODA21:ODD21"/>
+    <mergeCell ref="ODE21:ODH21"/>
+    <mergeCell ref="ODI21:ODL21"/>
+    <mergeCell ref="OBY21:OCB21"/>
+    <mergeCell ref="OCC21:OCF21"/>
+    <mergeCell ref="OCG21:OCJ21"/>
+    <mergeCell ref="OCK21:OCN21"/>
+    <mergeCell ref="OCO21:OCR21"/>
+    <mergeCell ref="OBE21:OBH21"/>
+    <mergeCell ref="OBI21:OBL21"/>
+    <mergeCell ref="OBM21:OBP21"/>
+    <mergeCell ref="OBQ21:OBT21"/>
+    <mergeCell ref="OBU21:OBX21"/>
+    <mergeCell ref="OAK21:OAN21"/>
+    <mergeCell ref="OAO21:OAR21"/>
+    <mergeCell ref="OAS21:OAV21"/>
+    <mergeCell ref="OAW21:OAZ21"/>
+    <mergeCell ref="OBA21:OBD21"/>
+    <mergeCell ref="OFU21:OFX21"/>
+    <mergeCell ref="OFY21:OGB21"/>
+    <mergeCell ref="OGC21:OGF21"/>
+    <mergeCell ref="OGG21:OGJ21"/>
+    <mergeCell ref="OGK21:OGN21"/>
+    <mergeCell ref="OFA21:OFD21"/>
+    <mergeCell ref="OFE21:OFH21"/>
+    <mergeCell ref="OFI21:OFL21"/>
+    <mergeCell ref="OFM21:OFP21"/>
+    <mergeCell ref="OFQ21:OFT21"/>
+    <mergeCell ref="OEG21:OEJ21"/>
+    <mergeCell ref="OEK21:OEN21"/>
+    <mergeCell ref="OEO21:OER21"/>
+    <mergeCell ref="OES21:OEV21"/>
+    <mergeCell ref="OEW21:OEZ21"/>
+    <mergeCell ref="ODM21:ODP21"/>
+    <mergeCell ref="ODQ21:ODT21"/>
+    <mergeCell ref="ODU21:ODX21"/>
+    <mergeCell ref="ODY21:OEB21"/>
+    <mergeCell ref="OEC21:OEF21"/>
+    <mergeCell ref="OIW21:OIZ21"/>
+    <mergeCell ref="OJA21:OJD21"/>
+    <mergeCell ref="OJE21:OJH21"/>
+    <mergeCell ref="OJI21:OJL21"/>
+    <mergeCell ref="OJM21:OJP21"/>
+    <mergeCell ref="OIC21:OIF21"/>
+    <mergeCell ref="OIG21:OIJ21"/>
+    <mergeCell ref="OIK21:OIN21"/>
+    <mergeCell ref="OIO21:OIR21"/>
+    <mergeCell ref="OIS21:OIV21"/>
+    <mergeCell ref="OHI21:OHL21"/>
+    <mergeCell ref="OHM21:OHP21"/>
+    <mergeCell ref="OHQ21:OHT21"/>
+    <mergeCell ref="OHU21:OHX21"/>
+    <mergeCell ref="OHY21:OIB21"/>
+    <mergeCell ref="OGO21:OGR21"/>
+    <mergeCell ref="OGS21:OGV21"/>
+    <mergeCell ref="OGW21:OGZ21"/>
+    <mergeCell ref="OHA21:OHD21"/>
+    <mergeCell ref="OHE21:OHH21"/>
+    <mergeCell ref="OLY21:OMB21"/>
+    <mergeCell ref="OMC21:OMF21"/>
+    <mergeCell ref="OMG21:OMJ21"/>
+    <mergeCell ref="OMK21:OMN21"/>
+    <mergeCell ref="OMO21:OMR21"/>
+    <mergeCell ref="OLE21:OLH21"/>
+    <mergeCell ref="OLI21:OLL21"/>
+    <mergeCell ref="OLM21:OLP21"/>
+    <mergeCell ref="OLQ21:OLT21"/>
+    <mergeCell ref="OLU21:OLX21"/>
+    <mergeCell ref="OKK21:OKN21"/>
+    <mergeCell ref="OKO21:OKR21"/>
+    <mergeCell ref="OKS21:OKV21"/>
+    <mergeCell ref="OKW21:OKZ21"/>
+    <mergeCell ref="OLA21:OLD21"/>
+    <mergeCell ref="OJQ21:OJT21"/>
+    <mergeCell ref="OJU21:OJX21"/>
+    <mergeCell ref="OJY21:OKB21"/>
+    <mergeCell ref="OKC21:OKF21"/>
+    <mergeCell ref="OKG21:OKJ21"/>
+    <mergeCell ref="OPA21:OPD21"/>
+    <mergeCell ref="OPE21:OPH21"/>
+    <mergeCell ref="OPI21:OPL21"/>
+    <mergeCell ref="OPM21:OPP21"/>
+    <mergeCell ref="OPQ21:OPT21"/>
+    <mergeCell ref="OOG21:OOJ21"/>
+    <mergeCell ref="OOK21:OON21"/>
+    <mergeCell ref="OOO21:OOR21"/>
+    <mergeCell ref="OOS21:OOV21"/>
+    <mergeCell ref="OOW21:OOZ21"/>
+    <mergeCell ref="ONM21:ONP21"/>
+    <mergeCell ref="ONQ21:ONT21"/>
+    <mergeCell ref="ONU21:ONX21"/>
+    <mergeCell ref="ONY21:OOB21"/>
+    <mergeCell ref="OOC21:OOF21"/>
+    <mergeCell ref="OMS21:OMV21"/>
+    <mergeCell ref="OMW21:OMZ21"/>
+    <mergeCell ref="ONA21:OND21"/>
+    <mergeCell ref="ONE21:ONH21"/>
+    <mergeCell ref="ONI21:ONL21"/>
+    <mergeCell ref="OSC21:OSF21"/>
+    <mergeCell ref="OSG21:OSJ21"/>
+    <mergeCell ref="OSK21:OSN21"/>
+    <mergeCell ref="OSO21:OSR21"/>
+    <mergeCell ref="OSS21:OSV21"/>
+    <mergeCell ref="ORI21:ORL21"/>
+    <mergeCell ref="ORM21:ORP21"/>
+    <mergeCell ref="ORQ21:ORT21"/>
+    <mergeCell ref="ORU21:ORX21"/>
+    <mergeCell ref="ORY21:OSB21"/>
+    <mergeCell ref="OQO21:OQR21"/>
+    <mergeCell ref="OQS21:OQV21"/>
+    <mergeCell ref="OQW21:OQZ21"/>
+    <mergeCell ref="ORA21:ORD21"/>
+    <mergeCell ref="ORE21:ORH21"/>
+    <mergeCell ref="OPU21:OPX21"/>
+    <mergeCell ref="OPY21:OQB21"/>
+    <mergeCell ref="OQC21:OQF21"/>
+    <mergeCell ref="OQG21:OQJ21"/>
+    <mergeCell ref="OQK21:OQN21"/>
+    <mergeCell ref="OVE21:OVH21"/>
+    <mergeCell ref="OVI21:OVL21"/>
+    <mergeCell ref="OVM21:OVP21"/>
+    <mergeCell ref="OVQ21:OVT21"/>
+    <mergeCell ref="OVU21:OVX21"/>
+    <mergeCell ref="OUK21:OUN21"/>
+    <mergeCell ref="OUO21:OUR21"/>
+    <mergeCell ref="OUS21:OUV21"/>
+    <mergeCell ref="OUW21:OUZ21"/>
+    <mergeCell ref="OVA21:OVD21"/>
+    <mergeCell ref="OTQ21:OTT21"/>
+    <mergeCell ref="OTU21:OTX21"/>
+    <mergeCell ref="OTY21:OUB21"/>
+    <mergeCell ref="OUC21:OUF21"/>
+    <mergeCell ref="OUG21:OUJ21"/>
+    <mergeCell ref="OSW21:OSZ21"/>
+    <mergeCell ref="OTA21:OTD21"/>
+    <mergeCell ref="OTE21:OTH21"/>
+    <mergeCell ref="OTI21:OTL21"/>
+    <mergeCell ref="OTM21:OTP21"/>
+    <mergeCell ref="OYG21:OYJ21"/>
+    <mergeCell ref="OYK21:OYN21"/>
+    <mergeCell ref="OYO21:OYR21"/>
+    <mergeCell ref="OYS21:OYV21"/>
+    <mergeCell ref="OYW21:OYZ21"/>
+    <mergeCell ref="OXM21:OXP21"/>
+    <mergeCell ref="OXQ21:OXT21"/>
+    <mergeCell ref="OXU21:OXX21"/>
+    <mergeCell ref="OXY21:OYB21"/>
+    <mergeCell ref="OYC21:OYF21"/>
+    <mergeCell ref="OWS21:OWV21"/>
+    <mergeCell ref="OWW21:OWZ21"/>
+    <mergeCell ref="OXA21:OXD21"/>
+    <mergeCell ref="OXE21:OXH21"/>
+    <mergeCell ref="OXI21:OXL21"/>
+    <mergeCell ref="OVY21:OWB21"/>
+    <mergeCell ref="OWC21:OWF21"/>
+    <mergeCell ref="OWG21:OWJ21"/>
+    <mergeCell ref="OWK21:OWN21"/>
+    <mergeCell ref="OWO21:OWR21"/>
+    <mergeCell ref="PBI21:PBL21"/>
+    <mergeCell ref="PBM21:PBP21"/>
+    <mergeCell ref="PBQ21:PBT21"/>
+    <mergeCell ref="PBU21:PBX21"/>
+    <mergeCell ref="PBY21:PCB21"/>
+    <mergeCell ref="PAO21:PAR21"/>
+    <mergeCell ref="PAS21:PAV21"/>
+    <mergeCell ref="PAW21:PAZ21"/>
+    <mergeCell ref="PBA21:PBD21"/>
+    <mergeCell ref="PBE21:PBH21"/>
+    <mergeCell ref="OZU21:OZX21"/>
+    <mergeCell ref="OZY21:PAB21"/>
+    <mergeCell ref="PAC21:PAF21"/>
+    <mergeCell ref="PAG21:PAJ21"/>
+    <mergeCell ref="PAK21:PAN21"/>
+    <mergeCell ref="OZA21:OZD21"/>
+    <mergeCell ref="OZE21:OZH21"/>
+    <mergeCell ref="OZI21:OZL21"/>
+    <mergeCell ref="OZM21:OZP21"/>
+    <mergeCell ref="OZQ21:OZT21"/>
+    <mergeCell ref="PEK21:PEN21"/>
+    <mergeCell ref="PEO21:PER21"/>
+    <mergeCell ref="PES21:PEV21"/>
+    <mergeCell ref="PEW21:PEZ21"/>
+    <mergeCell ref="PFA21:PFD21"/>
+    <mergeCell ref="PDQ21:PDT21"/>
+    <mergeCell ref="PDU21:PDX21"/>
+    <mergeCell ref="PDY21:PEB21"/>
+    <mergeCell ref="PEC21:PEF21"/>
+    <mergeCell ref="PEG21:PEJ21"/>
+    <mergeCell ref="PCW21:PCZ21"/>
+    <mergeCell ref="PDA21:PDD21"/>
+    <mergeCell ref="PDE21:PDH21"/>
+    <mergeCell ref="PDI21:PDL21"/>
+    <mergeCell ref="PDM21:PDP21"/>
+    <mergeCell ref="PCC21:PCF21"/>
+    <mergeCell ref="PCG21:PCJ21"/>
+    <mergeCell ref="PCK21:PCN21"/>
+    <mergeCell ref="PCO21:PCR21"/>
+    <mergeCell ref="PCS21:PCV21"/>
+    <mergeCell ref="PHM21:PHP21"/>
+    <mergeCell ref="PHQ21:PHT21"/>
+    <mergeCell ref="PHU21:PHX21"/>
+    <mergeCell ref="PHY21:PIB21"/>
+    <mergeCell ref="PIC21:PIF21"/>
+    <mergeCell ref="PGS21:PGV21"/>
+    <mergeCell ref="PGW21:PGZ21"/>
+    <mergeCell ref="PHA21:PHD21"/>
+    <mergeCell ref="PHE21:PHH21"/>
+    <mergeCell ref="PHI21:PHL21"/>
+    <mergeCell ref="PFY21:PGB21"/>
+    <mergeCell ref="PGC21:PGF21"/>
+    <mergeCell ref="PGG21:PGJ21"/>
+    <mergeCell ref="PGK21:PGN21"/>
+    <mergeCell ref="PGO21:PGR21"/>
+    <mergeCell ref="PFE21:PFH21"/>
+    <mergeCell ref="PFI21:PFL21"/>
+    <mergeCell ref="PFM21:PFP21"/>
+    <mergeCell ref="PFQ21:PFT21"/>
+    <mergeCell ref="PFU21:PFX21"/>
+    <mergeCell ref="PKO21:PKR21"/>
+    <mergeCell ref="PKS21:PKV21"/>
+    <mergeCell ref="PKW21:PKZ21"/>
+    <mergeCell ref="PLA21:PLD21"/>
+    <mergeCell ref="PLE21:PLH21"/>
+    <mergeCell ref="PJU21:PJX21"/>
+    <mergeCell ref="PJY21:PKB21"/>
+    <mergeCell ref="PKC21:PKF21"/>
+    <mergeCell ref="PKG21:PKJ21"/>
+    <mergeCell ref="PKK21:PKN21"/>
+    <mergeCell ref="PJA21:PJD21"/>
+    <mergeCell ref="PJE21:PJH21"/>
+    <mergeCell ref="PJI21:PJL21"/>
+    <mergeCell ref="PJM21:PJP21"/>
+    <mergeCell ref="PJQ21:PJT21"/>
+    <mergeCell ref="PIG21:PIJ21"/>
+    <mergeCell ref="PIK21:PIN21"/>
+    <mergeCell ref="PIO21:PIR21"/>
+    <mergeCell ref="PIS21:PIV21"/>
+    <mergeCell ref="PIW21:PIZ21"/>
+    <mergeCell ref="PNQ21:PNT21"/>
+    <mergeCell ref="PNU21:PNX21"/>
+    <mergeCell ref="PNY21:POB21"/>
+    <mergeCell ref="POC21:POF21"/>
+    <mergeCell ref="POG21:POJ21"/>
+    <mergeCell ref="PMW21:PMZ21"/>
+    <mergeCell ref="PNA21:PND21"/>
+    <mergeCell ref="PNE21:PNH21"/>
+    <mergeCell ref="PNI21:PNL21"/>
+    <mergeCell ref="PNM21:PNP21"/>
+    <mergeCell ref="PMC21:PMF21"/>
+    <mergeCell ref="PMG21:PMJ21"/>
+    <mergeCell ref="PMK21:PMN21"/>
+    <mergeCell ref="PMO21:PMR21"/>
+    <mergeCell ref="PMS21:PMV21"/>
+    <mergeCell ref="PLI21:PLL21"/>
+    <mergeCell ref="PLM21:PLP21"/>
+    <mergeCell ref="PLQ21:PLT21"/>
+    <mergeCell ref="PLU21:PLX21"/>
+    <mergeCell ref="PLY21:PMB21"/>
+    <mergeCell ref="PQS21:PQV21"/>
+    <mergeCell ref="PQW21:PQZ21"/>
+    <mergeCell ref="PRA21:PRD21"/>
+    <mergeCell ref="PRE21:PRH21"/>
+    <mergeCell ref="PRI21:PRL21"/>
+    <mergeCell ref="PPY21:PQB21"/>
+    <mergeCell ref="PQC21:PQF21"/>
+    <mergeCell ref="PQG21:PQJ21"/>
+    <mergeCell ref="PQK21:PQN21"/>
+    <mergeCell ref="PQO21:PQR21"/>
+    <mergeCell ref="PPE21:PPH21"/>
+    <mergeCell ref="PPI21:PPL21"/>
+    <mergeCell ref="PPM21:PPP21"/>
+    <mergeCell ref="PPQ21:PPT21"/>
+    <mergeCell ref="PPU21:PPX21"/>
+    <mergeCell ref="POK21:PON21"/>
+    <mergeCell ref="POO21:POR21"/>
+    <mergeCell ref="POS21:POV21"/>
+    <mergeCell ref="POW21:POZ21"/>
+    <mergeCell ref="PPA21:PPD21"/>
+    <mergeCell ref="PTU21:PTX21"/>
+    <mergeCell ref="PTY21:PUB21"/>
+    <mergeCell ref="PUC21:PUF21"/>
+    <mergeCell ref="PUG21:PUJ21"/>
+    <mergeCell ref="PUK21:PUN21"/>
+    <mergeCell ref="PTA21:PTD21"/>
+    <mergeCell ref="PTE21:PTH21"/>
+    <mergeCell ref="PTI21:PTL21"/>
+    <mergeCell ref="PTM21:PTP21"/>
+    <mergeCell ref="PTQ21:PTT21"/>
+    <mergeCell ref="PSG21:PSJ21"/>
+    <mergeCell ref="PSK21:PSN21"/>
+    <mergeCell ref="PSO21:PSR21"/>
+    <mergeCell ref="PSS21:PSV21"/>
+    <mergeCell ref="PSW21:PSZ21"/>
+    <mergeCell ref="PRM21:PRP21"/>
+    <mergeCell ref="PRQ21:PRT21"/>
+    <mergeCell ref="PRU21:PRX21"/>
+    <mergeCell ref="PRY21:PSB21"/>
+    <mergeCell ref="PSC21:PSF21"/>
+    <mergeCell ref="PWW21:PWZ21"/>
+    <mergeCell ref="PXA21:PXD21"/>
+    <mergeCell ref="PXE21:PXH21"/>
+    <mergeCell ref="PXI21:PXL21"/>
+    <mergeCell ref="PXM21:PXP21"/>
+    <mergeCell ref="PWC21:PWF21"/>
+    <mergeCell ref="PWG21:PWJ21"/>
+    <mergeCell ref="PWK21:PWN21"/>
+    <mergeCell ref="PWO21:PWR21"/>
+    <mergeCell ref="PWS21:PWV21"/>
+    <mergeCell ref="PVI21:PVL21"/>
+    <mergeCell ref="PVM21:PVP21"/>
+    <mergeCell ref="PVQ21:PVT21"/>
+    <mergeCell ref="PVU21:PVX21"/>
+    <mergeCell ref="PVY21:PWB21"/>
+    <mergeCell ref="PUO21:PUR21"/>
+    <mergeCell ref="PUS21:PUV21"/>
+    <mergeCell ref="PUW21:PUZ21"/>
+    <mergeCell ref="PVA21:PVD21"/>
+    <mergeCell ref="PVE21:PVH21"/>
+    <mergeCell ref="PZY21:QAB21"/>
+    <mergeCell ref="QAC21:QAF21"/>
+    <mergeCell ref="QAG21:QAJ21"/>
+    <mergeCell ref="QAK21:QAN21"/>
+    <mergeCell ref="QAO21:QAR21"/>
+    <mergeCell ref="PZE21:PZH21"/>
+    <mergeCell ref="PZI21:PZL21"/>
+    <mergeCell ref="PZM21:PZP21"/>
+    <mergeCell ref="PZQ21:PZT21"/>
+    <mergeCell ref="PZU21:PZX21"/>
+    <mergeCell ref="PYK21:PYN21"/>
+    <mergeCell ref="PYO21:PYR21"/>
+    <mergeCell ref="PYS21:PYV21"/>
+    <mergeCell ref="PYW21:PYZ21"/>
+    <mergeCell ref="PZA21:PZD21"/>
+    <mergeCell ref="PXQ21:PXT21"/>
+    <mergeCell ref="PXU21:PXX21"/>
+    <mergeCell ref="PXY21:PYB21"/>
+    <mergeCell ref="PYC21:PYF21"/>
+    <mergeCell ref="PYG21:PYJ21"/>
+    <mergeCell ref="QDA21:QDD21"/>
+    <mergeCell ref="QDE21:QDH21"/>
+    <mergeCell ref="QDI21:QDL21"/>
+    <mergeCell ref="QDM21:QDP21"/>
+    <mergeCell ref="QDQ21:QDT21"/>
+    <mergeCell ref="QCG21:QCJ21"/>
+    <mergeCell ref="QCK21:QCN21"/>
+    <mergeCell ref="QCO21:QCR21"/>
+    <mergeCell ref="QCS21:QCV21"/>
+    <mergeCell ref="QCW21:QCZ21"/>
+    <mergeCell ref="QBM21:QBP21"/>
+    <mergeCell ref="QBQ21:QBT21"/>
+    <mergeCell ref="QBU21:QBX21"/>
+    <mergeCell ref="QBY21:QCB21"/>
+    <mergeCell ref="QCC21:QCF21"/>
+    <mergeCell ref="QAS21:QAV21"/>
+    <mergeCell ref="QAW21:QAZ21"/>
+    <mergeCell ref="QBA21:QBD21"/>
+    <mergeCell ref="QBE21:QBH21"/>
+    <mergeCell ref="QBI21:QBL21"/>
+    <mergeCell ref="QGC21:QGF21"/>
+    <mergeCell ref="QGG21:QGJ21"/>
+    <mergeCell ref="QGK21:QGN21"/>
+    <mergeCell ref="QGO21:QGR21"/>
+    <mergeCell ref="QGS21:QGV21"/>
+    <mergeCell ref="QFI21:QFL21"/>
+    <mergeCell ref="QFM21:QFP21"/>
+    <mergeCell ref="QFQ21:QFT21"/>
+    <mergeCell ref="QFU21:QFX21"/>
+    <mergeCell ref="QFY21:QGB21"/>
+    <mergeCell ref="QEO21:QER21"/>
+    <mergeCell ref="QES21:QEV21"/>
+    <mergeCell ref="QEW21:QEZ21"/>
+    <mergeCell ref="QFA21:QFD21"/>
+    <mergeCell ref="QFE21:QFH21"/>
+    <mergeCell ref="QDU21:QDX21"/>
+    <mergeCell ref="QDY21:QEB21"/>
+    <mergeCell ref="QEC21:QEF21"/>
+    <mergeCell ref="QEG21:QEJ21"/>
+    <mergeCell ref="QEK21:QEN21"/>
+    <mergeCell ref="QJE21:QJH21"/>
+    <mergeCell ref="QJI21:QJL21"/>
+    <mergeCell ref="QJM21:QJP21"/>
+    <mergeCell ref="QJQ21:QJT21"/>
+    <mergeCell ref="QJU21:QJX21"/>
+    <mergeCell ref="QIK21:QIN21"/>
+    <mergeCell ref="QIO21:QIR21"/>
+    <mergeCell ref="QIS21:QIV21"/>
+    <mergeCell ref="QIW21:QIZ21"/>
+    <mergeCell ref="QJA21:QJD21"/>
+    <mergeCell ref="QHQ21:QHT21"/>
+    <mergeCell ref="QHU21:QHX21"/>
+    <mergeCell ref="QHY21:QIB21"/>
+    <mergeCell ref="QIC21:QIF21"/>
+    <mergeCell ref="QIG21:QIJ21"/>
+    <mergeCell ref="QGW21:QGZ21"/>
+    <mergeCell ref="QHA21:QHD21"/>
+    <mergeCell ref="QHE21:QHH21"/>
+    <mergeCell ref="QHI21:QHL21"/>
+    <mergeCell ref="QHM21:QHP21"/>
+    <mergeCell ref="QMG21:QMJ21"/>
+    <mergeCell ref="QMK21:QMN21"/>
+    <mergeCell ref="QMO21:QMR21"/>
+    <mergeCell ref="QMS21:QMV21"/>
+    <mergeCell ref="QMW21:QMZ21"/>
+    <mergeCell ref="QLM21:QLP21"/>
+    <mergeCell ref="QLQ21:QLT21"/>
+    <mergeCell ref="QLU21:QLX21"/>
+    <mergeCell ref="QLY21:QMB21"/>
+    <mergeCell ref="QMC21:QMF21"/>
+    <mergeCell ref="QKS21:QKV21"/>
+    <mergeCell ref="QKW21:QKZ21"/>
+    <mergeCell ref="QLA21:QLD21"/>
+    <mergeCell ref="QLE21:QLH21"/>
+    <mergeCell ref="QLI21:QLL21"/>
+    <mergeCell ref="QJY21:QKB21"/>
+    <mergeCell ref="QKC21:QKF21"/>
+    <mergeCell ref="QKG21:QKJ21"/>
+    <mergeCell ref="QKK21:QKN21"/>
+    <mergeCell ref="QKO21:QKR21"/>
+    <mergeCell ref="QPI21:QPL21"/>
+    <mergeCell ref="QPM21:QPP21"/>
+    <mergeCell ref="QPQ21:QPT21"/>
+    <mergeCell ref="QPU21:QPX21"/>
+    <mergeCell ref="QPY21:QQB21"/>
+    <mergeCell ref="QOO21:QOR21"/>
+    <mergeCell ref="QOS21:QOV21"/>
+    <mergeCell ref="QOW21:QOZ21"/>
+    <mergeCell ref="QPA21:QPD21"/>
+    <mergeCell ref="QPE21:QPH21"/>
+    <mergeCell ref="QNU21:QNX21"/>
+    <mergeCell ref="QNY21:QOB21"/>
+    <mergeCell ref="QOC21:QOF21"/>
+    <mergeCell ref="QOG21:QOJ21"/>
+    <mergeCell ref="QOK21:QON21"/>
+    <mergeCell ref="QNA21:QND21"/>
+    <mergeCell ref="QNE21:QNH21"/>
+    <mergeCell ref="QNI21:QNL21"/>
+    <mergeCell ref="QNM21:QNP21"/>
+    <mergeCell ref="QNQ21:QNT21"/>
+    <mergeCell ref="QSK21:QSN21"/>
+    <mergeCell ref="QSO21:QSR21"/>
+    <mergeCell ref="QSS21:QSV21"/>
+    <mergeCell ref="QSW21:QSZ21"/>
+    <mergeCell ref="QTA21:QTD21"/>
+    <mergeCell ref="QRQ21:QRT21"/>
+    <mergeCell ref="QRU21:QRX21"/>
+    <mergeCell ref="QRY21:QSB21"/>
+    <mergeCell ref="QSC21:QSF21"/>
+    <mergeCell ref="QSG21:QSJ21"/>
+    <mergeCell ref="QQW21:QQZ21"/>
+    <mergeCell ref="QRA21:QRD21"/>
+    <mergeCell ref="QRE21:QRH21"/>
+    <mergeCell ref="QRI21:QRL21"/>
+    <mergeCell ref="QRM21:QRP21"/>
+    <mergeCell ref="QQC21:QQF21"/>
+    <mergeCell ref="QQG21:QQJ21"/>
+    <mergeCell ref="QQK21:QQN21"/>
+    <mergeCell ref="QQO21:QQR21"/>
+    <mergeCell ref="QQS21:QQV21"/>
+    <mergeCell ref="QVM21:QVP21"/>
+    <mergeCell ref="QVQ21:QVT21"/>
+    <mergeCell ref="QVU21:QVX21"/>
+    <mergeCell ref="QVY21:QWB21"/>
+    <mergeCell ref="QWC21:QWF21"/>
+    <mergeCell ref="QUS21:QUV21"/>
+    <mergeCell ref="QUW21:QUZ21"/>
+    <mergeCell ref="QVA21:QVD21"/>
+    <mergeCell ref="QVE21:QVH21"/>
+    <mergeCell ref="QVI21:QVL21"/>
+    <mergeCell ref="QTY21:QUB21"/>
+    <mergeCell ref="QUC21:QUF21"/>
+    <mergeCell ref="QUG21:QUJ21"/>
+    <mergeCell ref="QUK21:QUN21"/>
+    <mergeCell ref="QUO21:QUR21"/>
+    <mergeCell ref="QTE21:QTH21"/>
+    <mergeCell ref="QTI21:QTL21"/>
+    <mergeCell ref="QTM21:QTP21"/>
+    <mergeCell ref="QTQ21:QTT21"/>
+    <mergeCell ref="QTU21:QTX21"/>
+    <mergeCell ref="QYO21:QYR21"/>
+    <mergeCell ref="QYS21:QYV21"/>
+    <mergeCell ref="QYW21:QYZ21"/>
+    <mergeCell ref="QZA21:QZD21"/>
+    <mergeCell ref="QZE21:QZH21"/>
+    <mergeCell ref="QXU21:QXX21"/>
+    <mergeCell ref="QXY21:QYB21"/>
+    <mergeCell ref="QYC21:QYF21"/>
+    <mergeCell ref="QYG21:QYJ21"/>
+    <mergeCell ref="QYK21:QYN21"/>
+    <mergeCell ref="QXA21:QXD21"/>
+    <mergeCell ref="QXE21:QXH21"/>
+    <mergeCell ref="QXI21:QXL21"/>
+    <mergeCell ref="QXM21:QXP21"/>
+    <mergeCell ref="QXQ21:QXT21"/>
+    <mergeCell ref="QWG21:QWJ21"/>
+    <mergeCell ref="QWK21:QWN21"/>
+    <mergeCell ref="QWO21:QWR21"/>
+    <mergeCell ref="QWS21:QWV21"/>
+    <mergeCell ref="QWW21:QWZ21"/>
+    <mergeCell ref="RBQ21:RBT21"/>
+    <mergeCell ref="RBU21:RBX21"/>
+    <mergeCell ref="RBY21:RCB21"/>
+    <mergeCell ref="RCC21:RCF21"/>
+    <mergeCell ref="RCG21:RCJ21"/>
+    <mergeCell ref="RAW21:RAZ21"/>
+    <mergeCell ref="RBA21:RBD21"/>
+    <mergeCell ref="RBE21:RBH21"/>
+    <mergeCell ref="RBI21:RBL21"/>
+    <mergeCell ref="RBM21:RBP21"/>
+    <mergeCell ref="RAC21:RAF21"/>
+    <mergeCell ref="RAG21:RAJ21"/>
+    <mergeCell ref="RAK21:RAN21"/>
+    <mergeCell ref="RAO21:RAR21"/>
+    <mergeCell ref="RAS21:RAV21"/>
+    <mergeCell ref="QZI21:QZL21"/>
+    <mergeCell ref="QZM21:QZP21"/>
+    <mergeCell ref="QZQ21:QZT21"/>
+    <mergeCell ref="QZU21:QZX21"/>
+    <mergeCell ref="QZY21:RAB21"/>
+    <mergeCell ref="RES21:REV21"/>
+    <mergeCell ref="REW21:REZ21"/>
+    <mergeCell ref="RFA21:RFD21"/>
+    <mergeCell ref="RFE21:RFH21"/>
+    <mergeCell ref="RFI21:RFL21"/>
+    <mergeCell ref="RDY21:REB21"/>
+    <mergeCell ref="REC21:REF21"/>
+    <mergeCell ref="REG21:REJ21"/>
+    <mergeCell ref="REK21:REN21"/>
+    <mergeCell ref="REO21:RER21"/>
+    <mergeCell ref="RDE21:RDH21"/>
+    <mergeCell ref="RDI21:RDL21"/>
+    <mergeCell ref="RDM21:RDP21"/>
+    <mergeCell ref="RDQ21:RDT21"/>
+    <mergeCell ref="RDU21:RDX21"/>
+    <mergeCell ref="RCK21:RCN21"/>
+    <mergeCell ref="RCO21:RCR21"/>
+    <mergeCell ref="RCS21:RCV21"/>
+    <mergeCell ref="RCW21:RCZ21"/>
+    <mergeCell ref="RDA21:RDD21"/>
+    <mergeCell ref="RHU21:RHX21"/>
+    <mergeCell ref="RHY21:RIB21"/>
+    <mergeCell ref="RIC21:RIF21"/>
+    <mergeCell ref="RIG21:RIJ21"/>
+    <mergeCell ref="RIK21:RIN21"/>
+    <mergeCell ref="RHA21:RHD21"/>
+    <mergeCell ref="RHE21:RHH21"/>
+    <mergeCell ref="RHI21:RHL21"/>
+    <mergeCell ref="RHM21:RHP21"/>
+    <mergeCell ref="RHQ21:RHT21"/>
+    <mergeCell ref="RGG21:RGJ21"/>
+    <mergeCell ref="RGK21:RGN21"/>
+    <mergeCell ref="RGO21:RGR21"/>
+    <mergeCell ref="RGS21:RGV21"/>
+    <mergeCell ref="RGW21:RGZ21"/>
+    <mergeCell ref="RFM21:RFP21"/>
+    <mergeCell ref="RFQ21:RFT21"/>
+    <mergeCell ref="RFU21:RFX21"/>
+    <mergeCell ref="RFY21:RGB21"/>
+    <mergeCell ref="RGC21:RGF21"/>
+    <mergeCell ref="RKW21:RKZ21"/>
+    <mergeCell ref="RLA21:RLD21"/>
+    <mergeCell ref="RLE21:RLH21"/>
+    <mergeCell ref="RLI21:RLL21"/>
+    <mergeCell ref="RLM21:RLP21"/>
+    <mergeCell ref="RKC21:RKF21"/>
+    <mergeCell ref="RKG21:RKJ21"/>
+    <mergeCell ref="RKK21:RKN21"/>
+    <mergeCell ref="RKO21:RKR21"/>
+    <mergeCell ref="RKS21:RKV21"/>
+    <mergeCell ref="RJI21:RJL21"/>
+    <mergeCell ref="RJM21:RJP21"/>
+    <mergeCell ref="RJQ21:RJT21"/>
+    <mergeCell ref="RJU21:RJX21"/>
+    <mergeCell ref="RJY21:RKB21"/>
+    <mergeCell ref="RIO21:RIR21"/>
+    <mergeCell ref="RIS21:RIV21"/>
+    <mergeCell ref="RIW21:RIZ21"/>
+    <mergeCell ref="RJA21:RJD21"/>
+    <mergeCell ref="RJE21:RJH21"/>
+    <mergeCell ref="RNY21:ROB21"/>
+    <mergeCell ref="ROC21:ROF21"/>
+    <mergeCell ref="ROG21:ROJ21"/>
+    <mergeCell ref="ROK21:RON21"/>
+    <mergeCell ref="ROO21:ROR21"/>
+    <mergeCell ref="RNE21:RNH21"/>
+    <mergeCell ref="RNI21:RNL21"/>
+    <mergeCell ref="RNM21:RNP21"/>
+    <mergeCell ref="RNQ21:RNT21"/>
+    <mergeCell ref="RNU21:RNX21"/>
+    <mergeCell ref="RMK21:RMN21"/>
+    <mergeCell ref="RMO21:RMR21"/>
+    <mergeCell ref="RMS21:RMV21"/>
+    <mergeCell ref="RMW21:RMZ21"/>
+    <mergeCell ref="RNA21:RND21"/>
+    <mergeCell ref="RLQ21:RLT21"/>
+    <mergeCell ref="RLU21:RLX21"/>
+    <mergeCell ref="RLY21:RMB21"/>
+    <mergeCell ref="RMC21:RMF21"/>
+    <mergeCell ref="RMG21:RMJ21"/>
+    <mergeCell ref="RRA21:RRD21"/>
+    <mergeCell ref="RRE21:RRH21"/>
+    <mergeCell ref="RRI21:RRL21"/>
+    <mergeCell ref="RRM21:RRP21"/>
+    <mergeCell ref="RRQ21:RRT21"/>
+    <mergeCell ref="RQG21:RQJ21"/>
+    <mergeCell ref="RQK21:RQN21"/>
+    <mergeCell ref="RQO21:RQR21"/>
+    <mergeCell ref="RQS21:RQV21"/>
+    <mergeCell ref="RQW21:RQZ21"/>
+    <mergeCell ref="RPM21:RPP21"/>
+    <mergeCell ref="RPQ21:RPT21"/>
+    <mergeCell ref="RPU21:RPX21"/>
+    <mergeCell ref="RPY21:RQB21"/>
+    <mergeCell ref="RQC21:RQF21"/>
+    <mergeCell ref="ROS21:ROV21"/>
+    <mergeCell ref="ROW21:ROZ21"/>
+    <mergeCell ref="RPA21:RPD21"/>
+    <mergeCell ref="RPE21:RPH21"/>
+    <mergeCell ref="RPI21:RPL21"/>
+    <mergeCell ref="RUC21:RUF21"/>
+    <mergeCell ref="RUG21:RUJ21"/>
+    <mergeCell ref="RUK21:RUN21"/>
+    <mergeCell ref="RUO21:RUR21"/>
+    <mergeCell ref="RUS21:RUV21"/>
+    <mergeCell ref="RTI21:RTL21"/>
+    <mergeCell ref="RTM21:RTP21"/>
+    <mergeCell ref="RTQ21:RTT21"/>
+    <mergeCell ref="RTU21:RTX21"/>
+    <mergeCell ref="RTY21:RUB21"/>
+    <mergeCell ref="RSO21:RSR21"/>
+    <mergeCell ref="RSS21:RSV21"/>
+    <mergeCell ref="RSW21:RSZ21"/>
+    <mergeCell ref="RTA21:RTD21"/>
+    <mergeCell ref="RTE21:RTH21"/>
+    <mergeCell ref="RRU21:RRX21"/>
+    <mergeCell ref="RRY21:RSB21"/>
+    <mergeCell ref="RSC21:RSF21"/>
+    <mergeCell ref="RSG21:RSJ21"/>
+    <mergeCell ref="RSK21:RSN21"/>
+    <mergeCell ref="RXE21:RXH21"/>
+    <mergeCell ref="RXI21:RXL21"/>
+    <mergeCell ref="RXM21:RXP21"/>
+    <mergeCell ref="RXQ21:RXT21"/>
+    <mergeCell ref="RXU21:RXX21"/>
+    <mergeCell ref="RWK21:RWN21"/>
+    <mergeCell ref="RWO21:RWR21"/>
+    <mergeCell ref="RWS21:RWV21"/>
+    <mergeCell ref="RWW21:RWZ21"/>
+    <mergeCell ref="RXA21:RXD21"/>
+    <mergeCell ref="RVQ21:RVT21"/>
+    <mergeCell ref="RVU21:RVX21"/>
+    <mergeCell ref="RVY21:RWB21"/>
+    <mergeCell ref="RWC21:RWF21"/>
+    <mergeCell ref="RWG21:RWJ21"/>
+    <mergeCell ref="RUW21:RUZ21"/>
+    <mergeCell ref="RVA21:RVD21"/>
+    <mergeCell ref="RVE21:RVH21"/>
+    <mergeCell ref="RVI21:RVL21"/>
+    <mergeCell ref="RVM21:RVP21"/>
+    <mergeCell ref="SAG21:SAJ21"/>
+    <mergeCell ref="SAK21:SAN21"/>
+    <mergeCell ref="SAO21:SAR21"/>
+    <mergeCell ref="SAS21:SAV21"/>
+    <mergeCell ref="SAW21:SAZ21"/>
+    <mergeCell ref="RZM21:RZP21"/>
+    <mergeCell ref="RZQ21:RZT21"/>
+    <mergeCell ref="RZU21:RZX21"/>
+    <mergeCell ref="RZY21:SAB21"/>
+    <mergeCell ref="SAC21:SAF21"/>
+    <mergeCell ref="RYS21:RYV21"/>
+    <mergeCell ref="RYW21:RYZ21"/>
+    <mergeCell ref="RZA21:RZD21"/>
+    <mergeCell ref="RZE21:RZH21"/>
+    <mergeCell ref="RZI21:RZL21"/>
+    <mergeCell ref="RXY21:RYB21"/>
+    <mergeCell ref="RYC21:RYF21"/>
+    <mergeCell ref="RYG21:RYJ21"/>
+    <mergeCell ref="RYK21:RYN21"/>
+    <mergeCell ref="RYO21:RYR21"/>
+    <mergeCell ref="SDI21:SDL21"/>
+    <mergeCell ref="SDM21:SDP21"/>
+    <mergeCell ref="SDQ21:SDT21"/>
+    <mergeCell ref="SDU21:SDX21"/>
+    <mergeCell ref="SDY21:SEB21"/>
+    <mergeCell ref="SCO21:SCR21"/>
+    <mergeCell ref="SCS21:SCV21"/>
+    <mergeCell ref="SCW21:SCZ21"/>
+    <mergeCell ref="SDA21:SDD21"/>
+    <mergeCell ref="SDE21:SDH21"/>
+    <mergeCell ref="SBU21:SBX21"/>
+    <mergeCell ref="SBY21:SCB21"/>
+    <mergeCell ref="SCC21:SCF21"/>
+    <mergeCell ref="SCG21:SCJ21"/>
+    <mergeCell ref="SCK21:SCN21"/>
+    <mergeCell ref="SBA21:SBD21"/>
+    <mergeCell ref="SBE21:SBH21"/>
+    <mergeCell ref="SBI21:SBL21"/>
+    <mergeCell ref="SBM21:SBP21"/>
+    <mergeCell ref="SBQ21:SBT21"/>
+    <mergeCell ref="SGK21:SGN21"/>
+    <mergeCell ref="SGO21:SGR21"/>
+    <mergeCell ref="SGS21:SGV21"/>
+    <mergeCell ref="SGW21:SGZ21"/>
+    <mergeCell ref="SHA21:SHD21"/>
+    <mergeCell ref="SFQ21:SFT21"/>
+    <mergeCell ref="SFU21:SFX21"/>
+    <mergeCell ref="SFY21:SGB21"/>
+    <mergeCell ref="SGC21:SGF21"/>
+    <mergeCell ref="SGG21:SGJ21"/>
+    <mergeCell ref="SEW21:SEZ21"/>
+    <mergeCell ref="SFA21:SFD21"/>
+    <mergeCell ref="SFE21:SFH21"/>
+    <mergeCell ref="SFI21:SFL21"/>
+    <mergeCell ref="SFM21:SFP21"/>
+    <mergeCell ref="SEC21:SEF21"/>
+    <mergeCell ref="SEG21:SEJ21"/>
+    <mergeCell ref="SEK21:SEN21"/>
+    <mergeCell ref="SEO21:SER21"/>
+    <mergeCell ref="SES21:SEV21"/>
+    <mergeCell ref="SJM21:SJP21"/>
+    <mergeCell ref="SJQ21:SJT21"/>
+    <mergeCell ref="SJU21:SJX21"/>
+    <mergeCell ref="SJY21:SKB21"/>
+    <mergeCell ref="SKC21:SKF21"/>
+    <mergeCell ref="SIS21:SIV21"/>
+    <mergeCell ref="SIW21:SIZ21"/>
+    <mergeCell ref="SJA21:SJD21"/>
+    <mergeCell ref="SJE21:SJH21"/>
+    <mergeCell ref="SJI21:SJL21"/>
+    <mergeCell ref="SHY21:SIB21"/>
+    <mergeCell ref="SIC21:SIF21"/>
+    <mergeCell ref="SIG21:SIJ21"/>
+    <mergeCell ref="SIK21:SIN21"/>
+    <mergeCell ref="SIO21:SIR21"/>
+    <mergeCell ref="SHE21:SHH21"/>
+    <mergeCell ref="SHI21:SHL21"/>
+    <mergeCell ref="SHM21:SHP21"/>
+    <mergeCell ref="SHQ21:SHT21"/>
+    <mergeCell ref="SHU21:SHX21"/>
+    <mergeCell ref="SMO21:SMR21"/>
+    <mergeCell ref="SMS21:SMV21"/>
+    <mergeCell ref="SMW21:SMZ21"/>
+    <mergeCell ref="SNA21:SND21"/>
+    <mergeCell ref="SNE21:SNH21"/>
+    <mergeCell ref="SLU21:SLX21"/>
+    <mergeCell ref="SLY21:SMB21"/>
+    <mergeCell ref="SMC21:SMF21"/>
+    <mergeCell ref="SMG21:SMJ21"/>
+    <mergeCell ref="SMK21:SMN21"/>
+    <mergeCell ref="SLA21:SLD21"/>
+    <mergeCell ref="SLE21:SLH21"/>
+    <mergeCell ref="SLI21:SLL21"/>
+    <mergeCell ref="SLM21:SLP21"/>
+    <mergeCell ref="SLQ21:SLT21"/>
+    <mergeCell ref="SKG21:SKJ21"/>
+    <mergeCell ref="SKK21:SKN21"/>
+    <mergeCell ref="SKO21:SKR21"/>
+    <mergeCell ref="SKS21:SKV21"/>
+    <mergeCell ref="SKW21:SKZ21"/>
+    <mergeCell ref="SPQ21:SPT21"/>
+    <mergeCell ref="SPU21:SPX21"/>
+    <mergeCell ref="SPY21:SQB21"/>
+    <mergeCell ref="SQC21:SQF21"/>
+    <mergeCell ref="SQG21:SQJ21"/>
+    <mergeCell ref="SOW21:SOZ21"/>
+    <mergeCell ref="SPA21:SPD21"/>
+    <mergeCell ref="SPE21:SPH21"/>
+    <mergeCell ref="SPI21:SPL21"/>
+    <mergeCell ref="SPM21:SPP21"/>
+    <mergeCell ref="SOC21:SOF21"/>
+    <mergeCell ref="SOG21:SOJ21"/>
+    <mergeCell ref="SOK21:SON21"/>
+    <mergeCell ref="SOO21:SOR21"/>
+    <mergeCell ref="SOS21:SOV21"/>
+    <mergeCell ref="SNI21:SNL21"/>
+    <mergeCell ref="SNM21:SNP21"/>
+    <mergeCell ref="SNQ21:SNT21"/>
+    <mergeCell ref="SNU21:SNX21"/>
+    <mergeCell ref="SNY21:SOB21"/>
+    <mergeCell ref="SSS21:SSV21"/>
+    <mergeCell ref="SSW21:SSZ21"/>
+    <mergeCell ref="STA21:STD21"/>
+    <mergeCell ref="STE21:STH21"/>
+    <mergeCell ref="STI21:STL21"/>
+    <mergeCell ref="SRY21:SSB21"/>
+    <mergeCell ref="SSC21:SSF21"/>
+    <mergeCell ref="SSG21:SSJ21"/>
+    <mergeCell ref="SSK21:SSN21"/>
+    <mergeCell ref="SSO21:SSR21"/>
+    <mergeCell ref="SRE21:SRH21"/>
+    <mergeCell ref="SRI21:SRL21"/>
+    <mergeCell ref="SRM21:SRP21"/>
+    <mergeCell ref="SRQ21:SRT21"/>
+    <mergeCell ref="SRU21:SRX21"/>
+    <mergeCell ref="SQK21:SQN21"/>
+    <mergeCell ref="SQO21:SQR21"/>
+    <mergeCell ref="SQS21:SQV21"/>
+    <mergeCell ref="SQW21:SQZ21"/>
+    <mergeCell ref="SRA21:SRD21"/>
+    <mergeCell ref="SVU21:SVX21"/>
+    <mergeCell ref="SVY21:SWB21"/>
+    <mergeCell ref="SWC21:SWF21"/>
+    <mergeCell ref="SWG21:SWJ21"/>
+    <mergeCell ref="SWK21:SWN21"/>
+    <mergeCell ref="SVA21:SVD21"/>
+    <mergeCell ref="SVE21:SVH21"/>
+    <mergeCell ref="SVI21:SVL21"/>
+    <mergeCell ref="SVM21:SVP21"/>
+    <mergeCell ref="SVQ21:SVT21"/>
+    <mergeCell ref="SUG21:SUJ21"/>
+    <mergeCell ref="SUK21:SUN21"/>
+    <mergeCell ref="SUO21:SUR21"/>
+    <mergeCell ref="SUS21:SUV21"/>
+    <mergeCell ref="SUW21:SUZ21"/>
+    <mergeCell ref="STM21:STP21"/>
+    <mergeCell ref="STQ21:STT21"/>
+    <mergeCell ref="STU21:STX21"/>
+    <mergeCell ref="STY21:SUB21"/>
+    <mergeCell ref="SUC21:SUF21"/>
+    <mergeCell ref="SYW21:SYZ21"/>
+    <mergeCell ref="SZA21:SZD21"/>
+    <mergeCell ref="SZE21:SZH21"/>
+    <mergeCell ref="SZI21:SZL21"/>
+    <mergeCell ref="SZM21:SZP21"/>
+    <mergeCell ref="SYC21:SYF21"/>
+    <mergeCell ref="SYG21:SYJ21"/>
+    <mergeCell ref="SYK21:SYN21"/>
+    <mergeCell ref="SYO21:SYR21"/>
+    <mergeCell ref="SYS21:SYV21"/>
+    <mergeCell ref="SXI21:SXL21"/>
+    <mergeCell ref="SXM21:SXP21"/>
+    <mergeCell ref="SXQ21:SXT21"/>
+    <mergeCell ref="SXU21:SXX21"/>
+    <mergeCell ref="SXY21:SYB21"/>
+    <mergeCell ref="SWO21:SWR21"/>
+    <mergeCell ref="SWS21:SWV21"/>
+    <mergeCell ref="SWW21:SWZ21"/>
+    <mergeCell ref="SXA21:SXD21"/>
+    <mergeCell ref="SXE21:SXH21"/>
+    <mergeCell ref="TBY21:TCB21"/>
+    <mergeCell ref="TCC21:TCF21"/>
+    <mergeCell ref="TCG21:TCJ21"/>
+    <mergeCell ref="TCK21:TCN21"/>
+    <mergeCell ref="TCO21:TCR21"/>
+    <mergeCell ref="TBE21:TBH21"/>
+    <mergeCell ref="TBI21:TBL21"/>
+    <mergeCell ref="TBM21:TBP21"/>
+    <mergeCell ref="TBQ21:TBT21"/>
+    <mergeCell ref="TBU21:TBX21"/>
+    <mergeCell ref="TAK21:TAN21"/>
+    <mergeCell ref="TAO21:TAR21"/>
+    <mergeCell ref="TAS21:TAV21"/>
+    <mergeCell ref="TAW21:TAZ21"/>
+    <mergeCell ref="TBA21:TBD21"/>
+    <mergeCell ref="SZQ21:SZT21"/>
+    <mergeCell ref="SZU21:SZX21"/>
+    <mergeCell ref="SZY21:TAB21"/>
+    <mergeCell ref="TAC21:TAF21"/>
+    <mergeCell ref="TAG21:TAJ21"/>
+    <mergeCell ref="TFA21:TFD21"/>
+    <mergeCell ref="TFE21:TFH21"/>
+    <mergeCell ref="TFI21:TFL21"/>
+    <mergeCell ref="TFM21:TFP21"/>
+    <mergeCell ref="TFQ21:TFT21"/>
+    <mergeCell ref="TEG21:TEJ21"/>
+    <mergeCell ref="TEK21:TEN21"/>
+    <mergeCell ref="TEO21:TER21"/>
+    <mergeCell ref="TES21:TEV21"/>
+    <mergeCell ref="TEW21:TEZ21"/>
+    <mergeCell ref="TDM21:TDP21"/>
+    <mergeCell ref="TDQ21:TDT21"/>
+    <mergeCell ref="TDU21:TDX21"/>
+    <mergeCell ref="TDY21:TEB21"/>
+    <mergeCell ref="TEC21:TEF21"/>
+    <mergeCell ref="TCS21:TCV21"/>
+    <mergeCell ref="TCW21:TCZ21"/>
+    <mergeCell ref="TDA21:TDD21"/>
+    <mergeCell ref="TDE21:TDH21"/>
+    <mergeCell ref="TDI21:TDL21"/>
+    <mergeCell ref="TIC21:TIF21"/>
+    <mergeCell ref="TIG21:TIJ21"/>
+    <mergeCell ref="TIK21:TIN21"/>
+    <mergeCell ref="TIO21:TIR21"/>
+    <mergeCell ref="TIS21:TIV21"/>
+    <mergeCell ref="THI21:THL21"/>
+    <mergeCell ref="THM21:THP21"/>
+    <mergeCell ref="THQ21:THT21"/>
+    <mergeCell ref="THU21:THX21"/>
+    <mergeCell ref="THY21:TIB21"/>
+    <mergeCell ref="TGO21:TGR21"/>
+    <mergeCell ref="TGS21:TGV21"/>
+    <mergeCell ref="TGW21:TGZ21"/>
+    <mergeCell ref="THA21:THD21"/>
+    <mergeCell ref="THE21:THH21"/>
+    <mergeCell ref="TFU21:TFX21"/>
+    <mergeCell ref="TFY21:TGB21"/>
+    <mergeCell ref="TGC21:TGF21"/>
+    <mergeCell ref="TGG21:TGJ21"/>
+    <mergeCell ref="TGK21:TGN21"/>
+    <mergeCell ref="TLE21:TLH21"/>
+    <mergeCell ref="TLI21:TLL21"/>
+    <mergeCell ref="TLM21:TLP21"/>
+    <mergeCell ref="TLQ21:TLT21"/>
+    <mergeCell ref="TLU21:TLX21"/>
+    <mergeCell ref="TKK21:TKN21"/>
+    <mergeCell ref="TKO21:TKR21"/>
+    <mergeCell ref="TKS21:TKV21"/>
+    <mergeCell ref="TKW21:TKZ21"/>
+    <mergeCell ref="TLA21:TLD21"/>
+    <mergeCell ref="TJQ21:TJT21"/>
+    <mergeCell ref="TJU21:TJX21"/>
+    <mergeCell ref="TJY21:TKB21"/>
+    <mergeCell ref="TKC21:TKF21"/>
+    <mergeCell ref="TKG21:TKJ21"/>
+    <mergeCell ref="TIW21:TIZ21"/>
+    <mergeCell ref="TJA21:TJD21"/>
+    <mergeCell ref="TJE21:TJH21"/>
+    <mergeCell ref="TJI21:TJL21"/>
+    <mergeCell ref="TJM21:TJP21"/>
+    <mergeCell ref="TOG21:TOJ21"/>
+    <mergeCell ref="TOK21:TON21"/>
+    <mergeCell ref="TOO21:TOR21"/>
+    <mergeCell ref="TOS21:TOV21"/>
+    <mergeCell ref="TOW21:TOZ21"/>
+    <mergeCell ref="TNM21:TNP21"/>
+    <mergeCell ref="TNQ21:TNT21"/>
+    <mergeCell ref="TNU21:TNX21"/>
+    <mergeCell ref="TNY21:TOB21"/>
+    <mergeCell ref="TOC21:TOF21"/>
+    <mergeCell ref="TMS21:TMV21"/>
+    <mergeCell ref="TMW21:TMZ21"/>
+    <mergeCell ref="TNA21:TND21"/>
+    <mergeCell ref="TNE21:TNH21"/>
+    <mergeCell ref="TNI21:TNL21"/>
+    <mergeCell ref="TLY21:TMB21"/>
+    <mergeCell ref="TMC21:TMF21"/>
+    <mergeCell ref="TMG21:TMJ21"/>
+    <mergeCell ref="TMK21:TMN21"/>
+    <mergeCell ref="TMO21:TMR21"/>
+    <mergeCell ref="TRI21:TRL21"/>
+    <mergeCell ref="TRM21:TRP21"/>
+    <mergeCell ref="TRQ21:TRT21"/>
+    <mergeCell ref="TRU21:TRX21"/>
+    <mergeCell ref="TRY21:TSB21"/>
+    <mergeCell ref="TQO21:TQR21"/>
+    <mergeCell ref="TQS21:TQV21"/>
+    <mergeCell ref="TQW21:TQZ21"/>
+    <mergeCell ref="TRA21:TRD21"/>
+    <mergeCell ref="TRE21:TRH21"/>
+    <mergeCell ref="TPU21:TPX21"/>
+    <mergeCell ref="TPY21:TQB21"/>
+    <mergeCell ref="TQC21:TQF21"/>
+    <mergeCell ref="TQG21:TQJ21"/>
+    <mergeCell ref="TQK21:TQN21"/>
+    <mergeCell ref="TPA21:TPD21"/>
+    <mergeCell ref="TPE21:TPH21"/>
+    <mergeCell ref="TPI21:TPL21"/>
+    <mergeCell ref="TPM21:TPP21"/>
+    <mergeCell ref="TPQ21:TPT21"/>
+    <mergeCell ref="TUK21:TUN21"/>
+    <mergeCell ref="TUO21:TUR21"/>
+    <mergeCell ref="TUS21:TUV21"/>
+    <mergeCell ref="TUW21:TUZ21"/>
+    <mergeCell ref="TVA21:TVD21"/>
+    <mergeCell ref="TTQ21:TTT21"/>
+    <mergeCell ref="TTU21:TTX21"/>
+    <mergeCell ref="TTY21:TUB21"/>
+    <mergeCell ref="TUC21:TUF21"/>
+    <mergeCell ref="TUG21:TUJ21"/>
+    <mergeCell ref="TSW21:TSZ21"/>
+    <mergeCell ref="TTA21:TTD21"/>
+    <mergeCell ref="TTE21:TTH21"/>
+    <mergeCell ref="TTI21:TTL21"/>
+    <mergeCell ref="TTM21:TTP21"/>
+    <mergeCell ref="TSC21:TSF21"/>
+    <mergeCell ref="TSG21:TSJ21"/>
+    <mergeCell ref="TSK21:TSN21"/>
+    <mergeCell ref="TSO21:TSR21"/>
+    <mergeCell ref="TSS21:TSV21"/>
+    <mergeCell ref="TXM21:TXP21"/>
+    <mergeCell ref="TXQ21:TXT21"/>
+    <mergeCell ref="TXU21:TXX21"/>
+    <mergeCell ref="TXY21:TYB21"/>
+    <mergeCell ref="TYC21:TYF21"/>
+    <mergeCell ref="TWS21:TWV21"/>
+    <mergeCell ref="TWW21:TWZ21"/>
+    <mergeCell ref="TXA21:TXD21"/>
+    <mergeCell ref="TXE21:TXH21"/>
+    <mergeCell ref="TXI21:TXL21"/>
+    <mergeCell ref="TVY21:TWB21"/>
+    <mergeCell ref="TWC21:TWF21"/>
+    <mergeCell ref="TWG21:TWJ21"/>
+    <mergeCell ref="TWK21:TWN21"/>
+    <mergeCell ref="TWO21:TWR21"/>
+    <mergeCell ref="TVE21:TVH21"/>
+    <mergeCell ref="TVI21:TVL21"/>
+    <mergeCell ref="TVM21:TVP21"/>
+    <mergeCell ref="TVQ21:TVT21"/>
+    <mergeCell ref="TVU21:TVX21"/>
+    <mergeCell ref="UAO21:UAR21"/>
+    <mergeCell ref="UAS21:UAV21"/>
+    <mergeCell ref="UAW21:UAZ21"/>
+    <mergeCell ref="UBA21:UBD21"/>
+    <mergeCell ref="UBE21:UBH21"/>
+    <mergeCell ref="TZU21:TZX21"/>
+    <mergeCell ref="TZY21:UAB21"/>
+    <mergeCell ref="UAC21:UAF21"/>
+    <mergeCell ref="UAG21:UAJ21"/>
+    <mergeCell ref="UAK21:UAN21"/>
+    <mergeCell ref="TZA21:TZD21"/>
+    <mergeCell ref="TZE21:TZH21"/>
+    <mergeCell ref="TZI21:TZL21"/>
+    <mergeCell ref="TZM21:TZP21"/>
+    <mergeCell ref="TZQ21:TZT21"/>
+    <mergeCell ref="TYG21:TYJ21"/>
+    <mergeCell ref="TYK21:TYN21"/>
+    <mergeCell ref="TYO21:TYR21"/>
+    <mergeCell ref="TYS21:TYV21"/>
+    <mergeCell ref="TYW21:TYZ21"/>
+    <mergeCell ref="UDQ21:UDT21"/>
+    <mergeCell ref="UDU21:UDX21"/>
+    <mergeCell ref="UDY21:UEB21"/>
+    <mergeCell ref="UEC21:UEF21"/>
+    <mergeCell ref="UEG21:UEJ21"/>
+    <mergeCell ref="UCW21:UCZ21"/>
+    <mergeCell ref="UDA21:UDD21"/>
+    <mergeCell ref="UDE21:UDH21"/>
+    <mergeCell ref="UDI21:UDL21"/>
+    <mergeCell ref="UDM21:UDP21"/>
+    <mergeCell ref="UCC21:UCF21"/>
+    <mergeCell ref="UCG21:UCJ21"/>
+    <mergeCell ref="UCK21:UCN21"/>
+    <mergeCell ref="UCO21:UCR21"/>
+    <mergeCell ref="UCS21:UCV21"/>
+    <mergeCell ref="UBI21:UBL21"/>
+    <mergeCell ref="UBM21:UBP21"/>
+    <mergeCell ref="UBQ21:UBT21"/>
+    <mergeCell ref="UBU21:UBX21"/>
+    <mergeCell ref="UBY21:UCB21"/>
+    <mergeCell ref="UGS21:UGV21"/>
+    <mergeCell ref="UGW21:UGZ21"/>
+    <mergeCell ref="UHA21:UHD21"/>
+    <mergeCell ref="UHE21:UHH21"/>
+    <mergeCell ref="UHI21:UHL21"/>
+    <mergeCell ref="UFY21:UGB21"/>
+    <mergeCell ref="UGC21:UGF21"/>
+    <mergeCell ref="UGG21:UGJ21"/>
+    <mergeCell ref="UGK21:UGN21"/>
+    <mergeCell ref="UGO21:UGR21"/>
+    <mergeCell ref="UFE21:UFH21"/>
+    <mergeCell ref="UFI21:UFL21"/>
+    <mergeCell ref="UFM21:UFP21"/>
+    <mergeCell ref="UFQ21:UFT21"/>
+    <mergeCell ref="UFU21:UFX21"/>
+    <mergeCell ref="UEK21:UEN21"/>
+    <mergeCell ref="UEO21:UER21"/>
+    <mergeCell ref="UES21:UEV21"/>
+    <mergeCell ref="UEW21:UEZ21"/>
+    <mergeCell ref="UFA21:UFD21"/>
+    <mergeCell ref="UJU21:UJX21"/>
+    <mergeCell ref="UJY21:UKB21"/>
+    <mergeCell ref="UKC21:UKF21"/>
+    <mergeCell ref="UKG21:UKJ21"/>
+    <mergeCell ref="UKK21:UKN21"/>
+    <mergeCell ref="UJA21:UJD21"/>
+    <mergeCell ref="UJE21:UJH21"/>
+    <mergeCell ref="UJI21:UJL21"/>
+    <mergeCell ref="UJM21:UJP21"/>
+    <mergeCell ref="UJQ21:UJT21"/>
+    <mergeCell ref="UIG21:UIJ21"/>
+    <mergeCell ref="UIK21:UIN21"/>
+    <mergeCell ref="UIO21:UIR21"/>
+    <mergeCell ref="UIS21:UIV21"/>
+    <mergeCell ref="UIW21:UIZ21"/>
+    <mergeCell ref="UHM21:UHP21"/>
+    <mergeCell ref="UHQ21:UHT21"/>
+    <mergeCell ref="UHU21:UHX21"/>
+    <mergeCell ref="UHY21:UIB21"/>
+    <mergeCell ref="UIC21:UIF21"/>
+    <mergeCell ref="UMW21:UMZ21"/>
+    <mergeCell ref="UNA21:UND21"/>
+    <mergeCell ref="UNE21:UNH21"/>
+    <mergeCell ref="UNI21:UNL21"/>
+    <mergeCell ref="UNM21:UNP21"/>
+    <mergeCell ref="UMC21:UMF21"/>
+    <mergeCell ref="UMG21:UMJ21"/>
+    <mergeCell ref="UMK21:UMN21"/>
+    <mergeCell ref="UMO21:UMR21"/>
+    <mergeCell ref="UMS21:UMV21"/>
+    <mergeCell ref="ULI21:ULL21"/>
+    <mergeCell ref="ULM21:ULP21"/>
+    <mergeCell ref="ULQ21:ULT21"/>
+    <mergeCell ref="ULU21:ULX21"/>
+    <mergeCell ref="ULY21:UMB21"/>
+    <mergeCell ref="UKO21:UKR21"/>
+    <mergeCell ref="UKS21:UKV21"/>
+    <mergeCell ref="UKW21:UKZ21"/>
+    <mergeCell ref="ULA21:ULD21"/>
+    <mergeCell ref="ULE21:ULH21"/>
+    <mergeCell ref="UPY21:UQB21"/>
+    <mergeCell ref="UQC21:UQF21"/>
+    <mergeCell ref="UQG21:UQJ21"/>
+    <mergeCell ref="UQK21:UQN21"/>
+    <mergeCell ref="UQO21:UQR21"/>
+    <mergeCell ref="UPE21:UPH21"/>
+    <mergeCell ref="UPI21:UPL21"/>
+    <mergeCell ref="UPM21:UPP21"/>
+    <mergeCell ref="UPQ21:UPT21"/>
+    <mergeCell ref="UPU21:UPX21"/>
+    <mergeCell ref="UOK21:UON21"/>
+    <mergeCell ref="UOO21:UOR21"/>
+    <mergeCell ref="UOS21:UOV21"/>
+    <mergeCell ref="UOW21:UOZ21"/>
+    <mergeCell ref="UPA21:UPD21"/>
+    <mergeCell ref="UNQ21:UNT21"/>
+    <mergeCell ref="UNU21:UNX21"/>
+    <mergeCell ref="UNY21:UOB21"/>
+    <mergeCell ref="UOC21:UOF21"/>
+    <mergeCell ref="UOG21:UOJ21"/>
+    <mergeCell ref="UTA21:UTD21"/>
+    <mergeCell ref="UTE21:UTH21"/>
+    <mergeCell ref="UTI21:UTL21"/>
+    <mergeCell ref="UTM21:UTP21"/>
+    <mergeCell ref="UTQ21:UTT21"/>
+    <mergeCell ref="USG21:USJ21"/>
+    <mergeCell ref="USK21:USN21"/>
+    <mergeCell ref="USO21:USR21"/>
+    <mergeCell ref="USS21:USV21"/>
+    <mergeCell ref="USW21:USZ21"/>
+    <mergeCell ref="URM21:URP21"/>
+    <mergeCell ref="URQ21:URT21"/>
+    <mergeCell ref="URU21:URX21"/>
+    <mergeCell ref="URY21:USB21"/>
+    <mergeCell ref="USC21:USF21"/>
+    <mergeCell ref="UQS21:UQV21"/>
+    <mergeCell ref="UQW21:UQZ21"/>
+    <mergeCell ref="URA21:URD21"/>
+    <mergeCell ref="URE21:URH21"/>
+    <mergeCell ref="URI21:URL21"/>
+    <mergeCell ref="UWC21:UWF21"/>
+    <mergeCell ref="UWG21:UWJ21"/>
+    <mergeCell ref="UWK21:UWN21"/>
+    <mergeCell ref="UWO21:UWR21"/>
+    <mergeCell ref="UWS21:UWV21"/>
+    <mergeCell ref="UVI21:UVL21"/>
+    <mergeCell ref="UVM21:UVP21"/>
+    <mergeCell ref="UVQ21:UVT21"/>
+    <mergeCell ref="UVU21:UVX21"/>
+    <mergeCell ref="UVY21:UWB21"/>
+    <mergeCell ref="UUO21:UUR21"/>
+    <mergeCell ref="UUS21:UUV21"/>
+    <mergeCell ref="UUW21:UUZ21"/>
+    <mergeCell ref="UVA21:UVD21"/>
+    <mergeCell ref="UVE21:UVH21"/>
+    <mergeCell ref="UTU21:UTX21"/>
+    <mergeCell ref="UTY21:UUB21"/>
+    <mergeCell ref="UUC21:UUF21"/>
+    <mergeCell ref="UUG21:UUJ21"/>
+    <mergeCell ref="UUK21:UUN21"/>
+    <mergeCell ref="UZE21:UZH21"/>
+    <mergeCell ref="UZI21:UZL21"/>
+    <mergeCell ref="UZM21:UZP21"/>
+    <mergeCell ref="UZQ21:UZT21"/>
+    <mergeCell ref="UZU21:UZX21"/>
+    <mergeCell ref="UYK21:UYN21"/>
+    <mergeCell ref="UYO21:UYR21"/>
+    <mergeCell ref="UYS21:UYV21"/>
+    <mergeCell ref="UYW21:UYZ21"/>
+    <mergeCell ref="UZA21:UZD21"/>
+    <mergeCell ref="UXQ21:UXT21"/>
+    <mergeCell ref="UXU21:UXX21"/>
+    <mergeCell ref="UXY21:UYB21"/>
+    <mergeCell ref="UYC21:UYF21"/>
+    <mergeCell ref="UYG21:UYJ21"/>
+    <mergeCell ref="UWW21:UWZ21"/>
+    <mergeCell ref="UXA21:UXD21"/>
+    <mergeCell ref="UXE21:UXH21"/>
+    <mergeCell ref="UXI21:UXL21"/>
+    <mergeCell ref="UXM21:UXP21"/>
+    <mergeCell ref="VCG21:VCJ21"/>
+    <mergeCell ref="VCK21:VCN21"/>
+    <mergeCell ref="VCO21:VCR21"/>
+    <mergeCell ref="VCS21:VCV21"/>
+    <mergeCell ref="VCW21:VCZ21"/>
+    <mergeCell ref="VBM21:VBP21"/>
+    <mergeCell ref="VBQ21:VBT21"/>
+    <mergeCell ref="VBU21:VBX21"/>
+    <mergeCell ref="VBY21:VCB21"/>
+    <mergeCell ref="VCC21:VCF21"/>
+    <mergeCell ref="VAS21:VAV21"/>
+    <mergeCell ref="VAW21:VAZ21"/>
+    <mergeCell ref="VBA21:VBD21"/>
+    <mergeCell ref="VBE21:VBH21"/>
+    <mergeCell ref="VBI21:VBL21"/>
+    <mergeCell ref="UZY21:VAB21"/>
+    <mergeCell ref="VAC21:VAF21"/>
+    <mergeCell ref="VAG21:VAJ21"/>
+    <mergeCell ref="VAK21:VAN21"/>
+    <mergeCell ref="VAO21:VAR21"/>
+    <mergeCell ref="VFI21:VFL21"/>
+    <mergeCell ref="VFM21:VFP21"/>
+    <mergeCell ref="VFQ21:VFT21"/>
+    <mergeCell ref="VFU21:VFX21"/>
+    <mergeCell ref="VFY21:VGB21"/>
+    <mergeCell ref="VEO21:VER21"/>
+    <mergeCell ref="VES21:VEV21"/>
+    <mergeCell ref="VEW21:VEZ21"/>
+    <mergeCell ref="VFA21:VFD21"/>
+    <mergeCell ref="VFE21:VFH21"/>
+    <mergeCell ref="VDU21:VDX21"/>
+    <mergeCell ref="VDY21:VEB21"/>
+    <mergeCell ref="VEC21:VEF21"/>
+    <mergeCell ref="VEG21:VEJ21"/>
+    <mergeCell ref="VEK21:VEN21"/>
+    <mergeCell ref="VDA21:VDD21"/>
+    <mergeCell ref="VDE21:VDH21"/>
+    <mergeCell ref="VDI21:VDL21"/>
+    <mergeCell ref="VDM21:VDP21"/>
+    <mergeCell ref="VDQ21:VDT21"/>
+    <mergeCell ref="VIK21:VIN21"/>
+    <mergeCell ref="VIO21:VIR21"/>
+    <mergeCell ref="VIS21:VIV21"/>
+    <mergeCell ref="VIW21:VIZ21"/>
+    <mergeCell ref="VJA21:VJD21"/>
+    <mergeCell ref="VHQ21:VHT21"/>
+    <mergeCell ref="VHU21:VHX21"/>
+    <mergeCell ref="VHY21:VIB21"/>
+    <mergeCell ref="VIC21:VIF21"/>
+    <mergeCell ref="VIG21:VIJ21"/>
+    <mergeCell ref="VGW21:VGZ21"/>
+    <mergeCell ref="VHA21:VHD21"/>
+    <mergeCell ref="VHE21:VHH21"/>
+    <mergeCell ref="VHI21:VHL21"/>
+    <mergeCell ref="VHM21:VHP21"/>
+    <mergeCell ref="VGC21:VGF21"/>
+    <mergeCell ref="VGG21:VGJ21"/>
+    <mergeCell ref="VGK21:VGN21"/>
+    <mergeCell ref="VGO21:VGR21"/>
+    <mergeCell ref="VGS21:VGV21"/>
+    <mergeCell ref="VLM21:VLP21"/>
+    <mergeCell ref="VLQ21:VLT21"/>
+    <mergeCell ref="VLU21:VLX21"/>
+    <mergeCell ref="VLY21:VMB21"/>
+    <mergeCell ref="VMC21:VMF21"/>
+    <mergeCell ref="VKS21:VKV21"/>
+    <mergeCell ref="VKW21:VKZ21"/>
+    <mergeCell ref="VLA21:VLD21"/>
+    <mergeCell ref="VLE21:VLH21"/>
+    <mergeCell ref="VLI21:VLL21"/>
+    <mergeCell ref="VJY21:VKB21"/>
+    <mergeCell ref="VKC21:VKF21"/>
+    <mergeCell ref="VKG21:VKJ21"/>
+    <mergeCell ref="VKK21:VKN21"/>
+    <mergeCell ref="VKO21:VKR21"/>
+    <mergeCell ref="VJE21:VJH21"/>
+    <mergeCell ref="VJI21:VJL21"/>
+    <mergeCell ref="VJM21:VJP21"/>
+    <mergeCell ref="VJQ21:VJT21"/>
+    <mergeCell ref="VJU21:VJX21"/>
+    <mergeCell ref="VOO21:VOR21"/>
+    <mergeCell ref="VOS21:VOV21"/>
+    <mergeCell ref="VOW21:VOZ21"/>
+    <mergeCell ref="VPA21:VPD21"/>
+    <mergeCell ref="VPE21:VPH21"/>
+    <mergeCell ref="VNU21:VNX21"/>
+    <mergeCell ref="VNY21:VOB21"/>
+    <mergeCell ref="VOC21:VOF21"/>
+    <mergeCell ref="VOG21:VOJ21"/>
+    <mergeCell ref="VOK21:VON21"/>
+    <mergeCell ref="VNA21:VND21"/>
+    <mergeCell ref="VNE21:VNH21"/>
+    <mergeCell ref="VNI21:VNL21"/>
+    <mergeCell ref="VNM21:VNP21"/>
+    <mergeCell ref="VNQ21:VNT21"/>
+    <mergeCell ref="VMG21:VMJ21"/>
+    <mergeCell ref="VMK21:VMN21"/>
+    <mergeCell ref="VMO21:VMR21"/>
+    <mergeCell ref="VMS21:VMV21"/>
+    <mergeCell ref="VMW21:VMZ21"/>
+    <mergeCell ref="VRQ21:VRT21"/>
+    <mergeCell ref="VRU21:VRX21"/>
+    <mergeCell ref="VRY21:VSB21"/>
+    <mergeCell ref="VSC21:VSF21"/>
+    <mergeCell ref="VSG21:VSJ21"/>
+    <mergeCell ref="VQW21:VQZ21"/>
+    <mergeCell ref="VRA21:VRD21"/>
+    <mergeCell ref="VRE21:VRH21"/>
+    <mergeCell ref="VRI21:VRL21"/>
+    <mergeCell ref="VRM21:VRP21"/>
+    <mergeCell ref="VQC21:VQF21"/>
+    <mergeCell ref="VQG21:VQJ21"/>
+    <mergeCell ref="VQK21:VQN21"/>
+    <mergeCell ref="VQO21:VQR21"/>
+    <mergeCell ref="VQS21:VQV21"/>
+    <mergeCell ref="VPI21:VPL21"/>
+    <mergeCell ref="VPM21:VPP21"/>
+    <mergeCell ref="VPQ21:VPT21"/>
+    <mergeCell ref="VPU21:VPX21"/>
+    <mergeCell ref="VPY21:VQB21"/>
+    <mergeCell ref="VUS21:VUV21"/>
+    <mergeCell ref="VUW21:VUZ21"/>
+    <mergeCell ref="VVA21:VVD21"/>
+    <mergeCell ref="VVE21:VVH21"/>
+    <mergeCell ref="VVI21:VVL21"/>
+    <mergeCell ref="VTY21:VUB21"/>
+    <mergeCell ref="VUC21:VUF21"/>
+    <mergeCell ref="VUG21:VUJ21"/>
+    <mergeCell ref="VUK21:VUN21"/>
+    <mergeCell ref="VUO21:VUR21"/>
+    <mergeCell ref="VTE21:VTH21"/>
+    <mergeCell ref="VTI21:VTL21"/>
+    <mergeCell ref="VTM21:VTP21"/>
+    <mergeCell ref="VTQ21:VTT21"/>
+    <mergeCell ref="VTU21:VTX21"/>
+    <mergeCell ref="VSK21:VSN21"/>
+    <mergeCell ref="VSO21:VSR21"/>
+    <mergeCell ref="VSS21:VSV21"/>
+    <mergeCell ref="VSW21:VSZ21"/>
+    <mergeCell ref="VTA21:VTD21"/>
+    <mergeCell ref="VXU21:VXX21"/>
+    <mergeCell ref="VXY21:VYB21"/>
+    <mergeCell ref="VYC21:VYF21"/>
+    <mergeCell ref="VYG21:VYJ21"/>
+    <mergeCell ref="VYK21:VYN21"/>
+    <mergeCell ref="VXA21:VXD21"/>
+    <mergeCell ref="VXE21:VXH21"/>
+    <mergeCell ref="VXI21:VXL21"/>
+    <mergeCell ref="VXM21:VXP21"/>
+    <mergeCell ref="VXQ21:VXT21"/>
+    <mergeCell ref="VWG21:VWJ21"/>
+    <mergeCell ref="VWK21:VWN21"/>
+    <mergeCell ref="VWO21:VWR21"/>
+    <mergeCell ref="VWS21:VWV21"/>
+    <mergeCell ref="VWW21:VWZ21"/>
+    <mergeCell ref="VVM21:VVP21"/>
+    <mergeCell ref="VVQ21:VVT21"/>
+    <mergeCell ref="VVU21:VVX21"/>
+    <mergeCell ref="VVY21:VWB21"/>
+    <mergeCell ref="VWC21:VWF21"/>
+    <mergeCell ref="WAW21:WAZ21"/>
+    <mergeCell ref="WBA21:WBD21"/>
+    <mergeCell ref="WBE21:WBH21"/>
+    <mergeCell ref="WBI21:WBL21"/>
+    <mergeCell ref="WBM21:WBP21"/>
+    <mergeCell ref="WAC21:WAF21"/>
+    <mergeCell ref="WAG21:WAJ21"/>
+    <mergeCell ref="WAK21:WAN21"/>
+    <mergeCell ref="WAO21:WAR21"/>
+    <mergeCell ref="WAS21:WAV21"/>
+    <mergeCell ref="VZI21:VZL21"/>
+    <mergeCell ref="VZM21:VZP21"/>
+    <mergeCell ref="VZQ21:VZT21"/>
+    <mergeCell ref="VZU21:VZX21"/>
+    <mergeCell ref="VZY21:WAB21"/>
+    <mergeCell ref="VYO21:VYR21"/>
+    <mergeCell ref="VYS21:VYV21"/>
+    <mergeCell ref="VYW21:VYZ21"/>
+    <mergeCell ref="VZA21:VZD21"/>
+    <mergeCell ref="VZE21:VZH21"/>
+    <mergeCell ref="WDY21:WEB21"/>
+    <mergeCell ref="WEC21:WEF21"/>
+    <mergeCell ref="WEG21:WEJ21"/>
+    <mergeCell ref="WEK21:WEN21"/>
+    <mergeCell ref="WEO21:WER21"/>
+    <mergeCell ref="WDE21:WDH21"/>
+    <mergeCell ref="WDI21:WDL21"/>
+    <mergeCell ref="WDM21:WDP21"/>
+    <mergeCell ref="WDQ21:WDT21"/>
+    <mergeCell ref="WDU21:WDX21"/>
+    <mergeCell ref="WCK21:WCN21"/>
+    <mergeCell ref="WCO21:WCR21"/>
+    <mergeCell ref="WCS21:WCV21"/>
+    <mergeCell ref="WCW21:WCZ21"/>
+    <mergeCell ref="WDA21:WDD21"/>
+    <mergeCell ref="WBQ21:WBT21"/>
+    <mergeCell ref="WBU21:WBX21"/>
+    <mergeCell ref="WBY21:WCB21"/>
+    <mergeCell ref="WCC21:WCF21"/>
+    <mergeCell ref="WCG21:WCJ21"/>
+    <mergeCell ref="WHA21:WHD21"/>
+    <mergeCell ref="WHE21:WHH21"/>
+    <mergeCell ref="WHI21:WHL21"/>
+    <mergeCell ref="WHM21:WHP21"/>
+    <mergeCell ref="WHQ21:WHT21"/>
+    <mergeCell ref="WGG21:WGJ21"/>
+    <mergeCell ref="WGK21:WGN21"/>
+    <mergeCell ref="WGO21:WGR21"/>
+    <mergeCell ref="WGS21:WGV21"/>
+    <mergeCell ref="WGW21:WGZ21"/>
+    <mergeCell ref="WFM21:WFP21"/>
+    <mergeCell ref="WFQ21:WFT21"/>
+    <mergeCell ref="WFU21:WFX21"/>
+    <mergeCell ref="WFY21:WGB21"/>
+    <mergeCell ref="WGC21:WGF21"/>
+    <mergeCell ref="WES21:WEV21"/>
+    <mergeCell ref="WEW21:WEZ21"/>
+    <mergeCell ref="WFA21:WFD21"/>
+    <mergeCell ref="WFE21:WFH21"/>
+    <mergeCell ref="WFI21:WFL21"/>
+    <mergeCell ref="WKC21:WKF21"/>
+    <mergeCell ref="WKG21:WKJ21"/>
+    <mergeCell ref="WKK21:WKN21"/>
+    <mergeCell ref="WKO21:WKR21"/>
+    <mergeCell ref="WKS21:WKV21"/>
+    <mergeCell ref="WJI21:WJL21"/>
+    <mergeCell ref="WJM21:WJP21"/>
+    <mergeCell ref="WJQ21:WJT21"/>
+    <mergeCell ref="WJU21:WJX21"/>
+    <mergeCell ref="WJY21:WKB21"/>
+    <mergeCell ref="WIO21:WIR21"/>
+    <mergeCell ref="WIS21:WIV21"/>
+    <mergeCell ref="WIW21:WIZ21"/>
+    <mergeCell ref="WJA21:WJD21"/>
+    <mergeCell ref="WJE21:WJH21"/>
+    <mergeCell ref="WHU21:WHX21"/>
+    <mergeCell ref="WHY21:WIB21"/>
+    <mergeCell ref="WIC21:WIF21"/>
+    <mergeCell ref="WIG21:WIJ21"/>
+    <mergeCell ref="WIK21:WIN21"/>
+    <mergeCell ref="WNE21:WNH21"/>
+    <mergeCell ref="WNI21:WNL21"/>
+    <mergeCell ref="WNM21:WNP21"/>
+    <mergeCell ref="WNQ21:WNT21"/>
+    <mergeCell ref="WNU21:WNX21"/>
+    <mergeCell ref="WMK21:WMN21"/>
+    <mergeCell ref="WMO21:WMR21"/>
+    <mergeCell ref="WMS21:WMV21"/>
+    <mergeCell ref="WMW21:WMZ21"/>
+    <mergeCell ref="WNA21:WND21"/>
+    <mergeCell ref="WLQ21:WLT21"/>
+    <mergeCell ref="WLU21:WLX21"/>
+    <mergeCell ref="WLY21:WMB21"/>
+    <mergeCell ref="WMC21:WMF21"/>
+    <mergeCell ref="WMG21:WMJ21"/>
+    <mergeCell ref="WKW21:WKZ21"/>
+    <mergeCell ref="WLA21:WLD21"/>
+    <mergeCell ref="WLE21:WLH21"/>
+    <mergeCell ref="WLI21:WLL21"/>
+    <mergeCell ref="WLM21:WLP21"/>
+    <mergeCell ref="WQG21:WQJ21"/>
+    <mergeCell ref="WQK21:WQN21"/>
+    <mergeCell ref="WQO21:WQR21"/>
+    <mergeCell ref="WQS21:WQV21"/>
+    <mergeCell ref="WQW21:WQZ21"/>
+    <mergeCell ref="WPM21:WPP21"/>
+    <mergeCell ref="WPQ21:WPT21"/>
+    <mergeCell ref="WPU21:WPX21"/>
+    <mergeCell ref="WPY21:WQB21"/>
+    <mergeCell ref="WQC21:WQF21"/>
+    <mergeCell ref="WOS21:WOV21"/>
+    <mergeCell ref="WOW21:WOZ21"/>
+    <mergeCell ref="WPA21:WPD21"/>
+    <mergeCell ref="WPE21:WPH21"/>
+    <mergeCell ref="WPI21:WPL21"/>
+    <mergeCell ref="WNY21:WOB21"/>
+    <mergeCell ref="WOC21:WOF21"/>
+    <mergeCell ref="WOG21:WOJ21"/>
+    <mergeCell ref="WOK21:WON21"/>
+    <mergeCell ref="WOO21:WOR21"/>
+    <mergeCell ref="WTI21:WTL21"/>
+    <mergeCell ref="WTM21:WTP21"/>
+    <mergeCell ref="WTQ21:WTT21"/>
+    <mergeCell ref="WTU21:WTX21"/>
+    <mergeCell ref="WTY21:WUB21"/>
+    <mergeCell ref="WSO21:WSR21"/>
+    <mergeCell ref="WSS21:WSV21"/>
+    <mergeCell ref="WSW21:WSZ21"/>
+    <mergeCell ref="WTA21:WTD21"/>
+    <mergeCell ref="WTE21:WTH21"/>
+    <mergeCell ref="WRU21:WRX21"/>
+    <mergeCell ref="WRY21:WSB21"/>
+    <mergeCell ref="WSC21:WSF21"/>
+    <mergeCell ref="WSG21:WSJ21"/>
+    <mergeCell ref="WSK21:WSN21"/>
+    <mergeCell ref="WRA21:WRD21"/>
+    <mergeCell ref="WRE21:WRH21"/>
+    <mergeCell ref="WRI21:WRL21"/>
+    <mergeCell ref="WRM21:WRP21"/>
+    <mergeCell ref="WRQ21:WRT21"/>
+    <mergeCell ref="WWK21:WWN21"/>
+    <mergeCell ref="WWO21:WWR21"/>
+    <mergeCell ref="WWS21:WWV21"/>
+    <mergeCell ref="WWW21:WWZ21"/>
+    <mergeCell ref="WXA21:WXD21"/>
+    <mergeCell ref="WVQ21:WVT21"/>
+    <mergeCell ref="WVU21:WVX21"/>
+    <mergeCell ref="WVY21:WWB21"/>
+    <mergeCell ref="WWC21:WWF21"/>
+    <mergeCell ref="WWG21:WWJ21"/>
+    <mergeCell ref="WUW21:WUZ21"/>
+    <mergeCell ref="WVA21:WVD21"/>
+    <mergeCell ref="WVE21:WVH21"/>
+    <mergeCell ref="WVI21:WVL21"/>
+    <mergeCell ref="WVM21:WVP21"/>
+    <mergeCell ref="WUC21:WUF21"/>
+    <mergeCell ref="WUG21:WUJ21"/>
+    <mergeCell ref="WUK21:WUN21"/>
+    <mergeCell ref="WUO21:WUR21"/>
+    <mergeCell ref="WUS21:WUV21"/>
+    <mergeCell ref="XAW21:XAZ21"/>
+    <mergeCell ref="WZM21:WZP21"/>
+    <mergeCell ref="WZQ21:WZT21"/>
+    <mergeCell ref="WZU21:WZX21"/>
+    <mergeCell ref="WZY21:XAB21"/>
+    <mergeCell ref="XAC21:XAF21"/>
+    <mergeCell ref="WYS21:WYV21"/>
+    <mergeCell ref="WYW21:WYZ21"/>
+    <mergeCell ref="WZA21:WZD21"/>
+    <mergeCell ref="WZE21:WZH21"/>
+    <mergeCell ref="WZI21:WZL21"/>
+    <mergeCell ref="WXY21:WYB21"/>
+    <mergeCell ref="WYC21:WYF21"/>
+    <mergeCell ref="WYG21:WYJ21"/>
+    <mergeCell ref="WYK21:WYN21"/>
+    <mergeCell ref="WYO21:WYR21"/>
+    <mergeCell ref="WXE21:WXH21"/>
+    <mergeCell ref="WXI21:WXL21"/>
+    <mergeCell ref="WXM21:WXP21"/>
+    <mergeCell ref="WXQ21:WXT21"/>
+    <mergeCell ref="WXU21:WXX21"/>
+    <mergeCell ref="XEW21:XEZ21"/>
+    <mergeCell ref="XFA21:XFD21"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="XEC21:XEF21"/>
+    <mergeCell ref="XEG21:XEJ21"/>
+    <mergeCell ref="XEK21:XEN21"/>
+    <mergeCell ref="XEO21:XER21"/>
+    <mergeCell ref="XES21:XEV21"/>
+    <mergeCell ref="XDI21:XDL21"/>
+    <mergeCell ref="XDM21:XDP21"/>
+    <mergeCell ref="XDQ21:XDT21"/>
+    <mergeCell ref="XDU21:XDX21"/>
+    <mergeCell ref="XDY21:XEB21"/>
+    <mergeCell ref="XCO21:XCR21"/>
+    <mergeCell ref="XCS21:XCV21"/>
+    <mergeCell ref="XCW21:XCZ21"/>
+    <mergeCell ref="XDA21:XDD21"/>
+    <mergeCell ref="XDE21:XDH21"/>
+    <mergeCell ref="XBU21:XBX21"/>
+    <mergeCell ref="XBY21:XCB21"/>
+    <mergeCell ref="XCC21:XCF21"/>
+    <mergeCell ref="XCG21:XCJ21"/>
+    <mergeCell ref="XCK21:XCN21"/>
+    <mergeCell ref="XBA21:XBD21"/>
+    <mergeCell ref="XBE21:XBH21"/>
+    <mergeCell ref="XBI21:XBL21"/>
+    <mergeCell ref="XBM21:XBP21"/>
+    <mergeCell ref="XBQ21:XBT21"/>
+    <mergeCell ref="XAG21:XAJ21"/>
+    <mergeCell ref="XAK21:XAN21"/>
+    <mergeCell ref="XAO21:XAR21"/>
+    <mergeCell ref="XAS21:XAV21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;28&amp;KFF0000DRAFT</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C755CE11-BA3D-4394-9136-CF2643A6D539}">
+  <dimension ref="A1:P53"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C46" sqref="C46:G49"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>6</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="90"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>0</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0</v>
+      </c>
+      <c r="E23" s="89">
+        <v>0</v>
+      </c>
+      <c r="F23" s="89">
+        <v>0</v>
+      </c>
+      <c r="G23" s="89">
+        <v>0</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="90"/>
+      <c r="F47" s="90"/>
+      <c r="G47" s="90"/>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="94"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{6E813981-5B39-4C52-89B4-69C3A3836221}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{125EA769-E75D-482D-9DC6-D768AB6D956C}">
+  <dimension ref="A1:P53"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C46" sqref="C46:G49"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>7</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="90"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>0</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0</v>
+      </c>
+      <c r="E23" s="89">
+        <v>0</v>
+      </c>
+      <c r="F23" s="89">
+        <v>0</v>
+      </c>
+      <c r="G23" s="89">
+        <v>0</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="90"/>
+      <c r="F47" s="90"/>
+      <c r="G47" s="90"/>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="94"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{12764C4B-515D-415D-A717-3EFC472D6C99}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35452ACC-D1AB-4ED3-BACB-8979A66DBFB5}">
+  <dimension ref="A1:P53"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C46" sqref="C46:G49"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>8</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="90"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>0</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0</v>
+      </c>
+      <c r="E23" s="89">
+        <v>0</v>
+      </c>
+      <c r="F23" s="89">
+        <v>0</v>
+      </c>
+      <c r="G23" s="89">
+        <v>0</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="90"/>
+      <c r="F47" s="90"/>
+      <c r="G47" s="90"/>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="94"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{55990F98-1AC7-4880-BCF3-FAB990F3F7D8}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{588699B2-5CC5-4B74-AA8D-5CC284958223}">
+  <dimension ref="A1:P53"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15:G15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>9</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="90"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>0</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0</v>
+      </c>
+      <c r="E23" s="89">
+        <v>0</v>
+      </c>
+      <c r="F23" s="89">
+        <v>0</v>
+      </c>
+      <c r="G23" s="89">
+        <v>0</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="90"/>
+      <c r="F47" s="90"/>
+      <c r="G47" s="90"/>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="94"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{9FA14840-6B30-4162-B992-7B02E3B2BFF3}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E3DB191-BBDE-48EE-BA2D-BDBACD6D7A2A}">
+  <dimension ref="A1:P53"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:F3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>10</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="90"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>0</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0</v>
+      </c>
+      <c r="E23" s="89">
+        <v>0</v>
+      </c>
+      <c r="F23" s="89">
+        <v>0</v>
+      </c>
+      <c r="G23" s="89">
+        <v>0</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="90"/>
+      <c r="F47" s="90"/>
+      <c r="G47" s="90"/>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="94"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{A04595EE-2194-4532-83AE-F8C3F615EABD}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8EF3B19B-0FEE-49B2-A5EF-83FD769EBB78}">
+  <dimension ref="A1:P53"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:F3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>11</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="90"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>0</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0</v>
+      </c>
+      <c r="E23" s="89">
+        <v>0</v>
+      </c>
+      <c r="F23" s="89">
+        <v>0</v>
+      </c>
+      <c r="G23" s="89">
+        <v>0</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="90"/>
+      <c r="F47" s="90"/>
+      <c r="G47" s="90"/>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="94"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{CD29636B-79AE-458D-9192-271C2C605508}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0CF9D3F9-1A3C-46E9-B69E-A396467CA8ED}">
+  <dimension ref="A1:P53"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:F3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>12</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="90"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>0</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0</v>
+      </c>
+      <c r="E23" s="89">
+        <v>0</v>
+      </c>
+      <c r="F23" s="89">
+        <v>0</v>
+      </c>
+      <c r="G23" s="89">
+        <v>0</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="90"/>
+      <c r="F47" s="90"/>
+      <c r="G47" s="90"/>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="94"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{66F3292A-938F-4694-8DF4-FAAFB479FFAE}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E9962A3-6AC6-4929-95B0-01AB24A01F9F}">
+  <dimension ref="A1:P53"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:F3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>13</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="90"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>0</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0</v>
+      </c>
+      <c r="E23" s="89">
+        <v>0</v>
+      </c>
+      <c r="F23" s="89">
+        <v>0</v>
+      </c>
+      <c r="G23" s="89">
+        <v>0</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="90"/>
+      <c r="F47" s="90"/>
+      <c r="G47" s="90"/>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="94"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{F80B4221-896E-4EEC-A1AB-D09CF0009A5B}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74E93ECE-B76E-4BAA-8220-979D123685D0}">
+  <dimension ref="A1:P53"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:F3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>14</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="90"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>0</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0</v>
+      </c>
+      <c r="E23" s="89">
+        <v>0</v>
+      </c>
+      <c r="F23" s="89">
+        <v>0</v>
+      </c>
+      <c r="G23" s="89">
+        <v>0</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="90"/>
+      <c r="F47" s="90"/>
+      <c r="G47" s="90"/>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="94"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{4358DF48-2460-40A4-8843-AB252D11EA5E}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB66ECEC-1DD4-42D5-AF19-FDCF1BC529F2}">
+  <dimension ref="A1:P53"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:F3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>15</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="90"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>0</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0</v>
+      </c>
+      <c r="E23" s="89">
+        <v>0</v>
+      </c>
+      <c r="F23" s="89">
+        <v>0</v>
+      </c>
+      <c r="G23" s="89">
+        <v>0</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="90"/>
+      <c r="F47" s="90"/>
+      <c r="G47" s="90"/>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="94"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{F8F7ECC1-6FF5-47A2-BDF3-2989F3E15357}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5E12AFE-F845-44DF-8B65-852685D3B2A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ACBFD14D-7A2D-4835-803B-52609CDBF294}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U29"/>
+  <dimension ref="A1:V101"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScalePageLayoutView="70" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="P18" sqref="P18"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="13.140625" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="21" max="21" width="18.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="2.28515625" style="14" customWidth="1"/>
+    <col min="2" max="2" width="10.5703125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="33.28515625" style="1" customWidth="1"/>
+    <col min="4" max="5" width="40" style="1" customWidth="1"/>
+    <col min="6" max="6" width="18.7109375" style="1" customWidth="1"/>
+    <col min="7" max="18" width="16.28515625" customWidth="1"/>
+    <col min="19" max="22" width="18.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="21.75" thickBot="1" x14ac:dyDescent="0.4">
-[...92 lines deleted...]
-      <c r="P3" s="57" t="s">
+    <row r="1" spans="1:22" s="17" customFormat="1" ht="21">
+      <c r="A1" s="15"/>
+      <c r="B1" s="152" t="s">
+        <v>64</v>
+      </c>
+      <c r="C1" s="152"/>
+      <c r="D1" s="152"/>
+      <c r="E1" s="152"/>
+      <c r="F1" s="152"/>
+      <c r="G1" s="152"/>
+      <c r="H1" s="152"/>
+      <c r="I1" s="152"/>
+      <c r="J1" s="152"/>
+      <c r="K1" s="15"/>
+    </row>
+    <row r="2" spans="1:22" s="17" customFormat="1" ht="21">
+      <c r="A2" s="15"/>
+      <c r="B2" s="152" t="s">
+        <v>65</v>
+      </c>
+      <c r="C2" s="152"/>
+      <c r="D2" s="152"/>
+      <c r="E2" s="152"/>
+      <c r="F2" s="152"/>
+      <c r="G2" s="152"/>
+      <c r="H2" s="152"/>
+      <c r="I2" s="152"/>
+      <c r="J2" s="152"/>
+      <c r="K2" s="15"/>
+      <c r="O2" s="86"/>
+    </row>
+    <row r="3" spans="1:22" s="17" customFormat="1" ht="21">
+      <c r="A3" s="15"/>
+      <c r="B3" s="150"/>
+      <c r="C3" s="150"/>
+      <c r="D3" s="150"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33"/>
+      <c r="L3" s="33"/>
+      <c r="M3" s="33"/>
+      <c r="N3" s="33"/>
+    </row>
+    <row r="4" spans="1:22" s="17" customFormat="1" ht="21">
+      <c r="A4" s="15"/>
+      <c r="B4" s="150"/>
+      <c r="C4" s="40"/>
+      <c r="D4" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="E4" s="87"/>
+      <c r="F4" s="150"/>
+      <c r="G4" s="133"/>
+      <c r="H4" s="150"/>
+      <c r="I4" s="150"/>
+      <c r="J4" s="150"/>
+      <c r="K4" s="15"/>
+    </row>
+    <row r="5" spans="1:22" s="17" customFormat="1" ht="21">
+      <c r="A5" s="15"/>
+      <c r="B5" s="150"/>
+      <c r="C5" s="40"/>
+      <c r="D5" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E5" s="87"/>
+      <c r="F5" s="150"/>
+      <c r="G5" s="133"/>
+      <c r="H5" s="150"/>
+      <c r="I5" s="150"/>
+      <c r="J5" s="150"/>
+      <c r="K5" s="15"/>
+    </row>
+    <row r="6" spans="1:22" s="15" customFormat="1" ht="21" customHeight="1">
+      <c r="C6" s="40"/>
+      <c r="D6" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="E6" s="88"/>
+    </row>
+    <row r="7" spans="1:22" s="15" customFormat="1" ht="21" customHeight="1">
+      <c r="C7" s="40"/>
+      <c r="D7" s="40"/>
+    </row>
+    <row r="8" spans="1:22" s="17" customFormat="1" ht="21.6" thickBot="1">
+      <c r="A8" s="120" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" s="150"/>
+      <c r="C8" s="150"/>
+      <c r="D8" s="150"/>
+      <c r="E8" s="150"/>
+      <c r="F8" s="150"/>
+      <c r="G8" s="150"/>
+      <c r="H8" s="150"/>
+      <c r="I8" s="150"/>
+      <c r="J8" s="150"/>
+      <c r="K8" s="15"/>
+    </row>
+    <row r="9" spans="1:22" ht="16.149999999999999" thickTop="1">
+      <c r="G9" s="153" t="s">
+        <v>70</v>
+      </c>
+      <c r="H9" s="154"/>
+      <c r="I9" s="154"/>
+      <c r="J9" s="154"/>
+      <c r="K9" s="154"/>
+      <c r="L9" s="154"/>
+      <c r="M9" s="155"/>
+      <c r="N9" s="153" t="s">
+        <v>71</v>
+      </c>
+      <c r="O9" s="154"/>
+      <c r="P9" s="154"/>
+      <c r="Q9" s="154"/>
+      <c r="R9" s="155"/>
+      <c r="S9" s="153" t="s">
         <v>60</v>
       </c>
-      <c r="Q3" s="57" t="s">
-[...657 lines deleted...]
-      </c>
+      <c r="T9" s="154"/>
+      <c r="U9" s="154"/>
+      <c r="V9" s="155"/>
+    </row>
+    <row r="10" spans="1:22" ht="31.9" thickBot="1">
+      <c r="B10" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="E10" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="F10" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="G10" s="73" t="s">
+        <v>74</v>
+      </c>
+      <c r="H10" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="I10" s="65" t="s">
+        <v>76</v>
+      </c>
+      <c r="J10" s="65" t="s">
+        <v>77</v>
+      </c>
+      <c r="K10" s="65" t="s">
+        <v>78</v>
+      </c>
+      <c r="L10" s="65" t="s">
+        <v>79</v>
+      </c>
+      <c r="M10" s="74" t="s">
+        <v>80</v>
+      </c>
+      <c r="N10" s="77" t="s">
+        <v>81</v>
+      </c>
+      <c r="O10" s="66" t="s">
+        <v>82</v>
+      </c>
+      <c r="P10" s="66" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q10" s="66" t="s">
+        <v>84</v>
+      </c>
+      <c r="R10" s="74" t="s">
+        <v>85</v>
+      </c>
+      <c r="S10" s="80" t="s">
+        <v>86</v>
+      </c>
+      <c r="T10" s="67" t="s">
+        <v>87</v>
+      </c>
+      <c r="U10" s="67" t="s">
+        <v>88</v>
+      </c>
+      <c r="V10" s="81" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22">
+      <c r="B11" s="104">
+        <v>1</v>
+      </c>
+      <c r="C11" s="54" t="s">
+        <v>90</v>
+      </c>
+      <c r="D11" s="54" t="s">
+        <v>91</v>
+      </c>
+      <c r="E11" s="54" t="s">
+        <v>92</v>
+      </c>
+      <c r="F11" s="72" t="s">
+        <v>93</v>
+      </c>
+      <c r="G11" s="75">
+        <v>1000000</v>
+      </c>
+      <c r="H11" s="61">
+        <v>10000000</v>
+      </c>
+      <c r="I11" s="62">
+        <v>15000000</v>
+      </c>
+      <c r="J11" s="62">
+        <v>30000000</v>
+      </c>
+      <c r="K11" s="62">
+        <v>12000000</v>
+      </c>
+      <c r="L11" s="62">
+        <v>5000000</v>
+      </c>
+      <c r="M11" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>73000000</v>
+      </c>
+      <c r="N11" s="78">
+        <v>500000</v>
+      </c>
+      <c r="O11" s="62">
+        <v>1000000</v>
+      </c>
+      <c r="P11" s="62">
+        <v>1025000</v>
+      </c>
+      <c r="Q11" s="62">
+        <v>1100000</v>
+      </c>
+      <c r="R11" s="79">
+        <v>1500000</v>
+      </c>
+      <c r="S11" s="82">
+        <v>46600</v>
+      </c>
+      <c r="T11" s="69">
+        <v>46767</v>
+      </c>
+      <c r="U11" s="69">
+        <v>47072</v>
+      </c>
+      <c r="V11" s="83">
+        <v>47102</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22">
+      <c r="B12" s="19">
+        <v>2</v>
+      </c>
+      <c r="C12" s="55" t="s">
+        <v>94</v>
+      </c>
+      <c r="D12" s="55" t="s">
+        <v>95</v>
+      </c>
+      <c r="E12" s="55" t="s">
+        <v>96</v>
+      </c>
+      <c r="F12" s="64" t="s">
+        <v>97</v>
+      </c>
+      <c r="G12" s="75">
+        <v>0</v>
+      </c>
+      <c r="H12" s="61">
+        <v>0</v>
+      </c>
+      <c r="I12" s="61">
+        <v>500000</v>
+      </c>
+      <c r="J12" s="62">
+        <v>1000000</v>
+      </c>
+      <c r="K12" s="62">
+        <v>0</v>
+      </c>
+      <c r="L12" s="62">
+        <v>0</v>
+      </c>
+      <c r="M12" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>1500000</v>
+      </c>
+      <c r="N12" s="78">
+        <v>0</v>
+      </c>
+      <c r="O12" s="62">
+        <v>0</v>
+      </c>
+      <c r="P12" s="62">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="62">
+        <v>0</v>
+      </c>
+      <c r="R12" s="79">
+        <v>0</v>
+      </c>
+      <c r="S12" s="84"/>
+      <c r="T12" s="70"/>
+      <c r="U12" s="70"/>
+      <c r="V12" s="85"/>
+    </row>
+    <row r="13" spans="1:22">
+      <c r="B13" s="19">
+        <v>3</v>
+      </c>
+      <c r="C13" s="55" t="s">
+        <v>98</v>
+      </c>
+      <c r="D13" s="55" t="s">
+        <v>99</v>
+      </c>
+      <c r="E13" s="55" t="s">
+        <v>100</v>
+      </c>
+      <c r="F13" s="64" t="s">
+        <v>97</v>
+      </c>
+      <c r="G13" s="75">
+        <v>0</v>
+      </c>
+      <c r="H13" s="61">
+        <v>0</v>
+      </c>
+      <c r="I13" s="61">
+        <v>0</v>
+      </c>
+      <c r="J13" s="62">
+        <v>0</v>
+      </c>
+      <c r="K13" s="62">
+        <v>5000000</v>
+      </c>
+      <c r="L13" s="62">
+        <v>30000000</v>
+      </c>
+      <c r="M13" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>35000000</v>
+      </c>
+      <c r="N13" s="78">
+        <v>1000000</v>
+      </c>
+      <c r="O13" s="62">
+        <v>1000000</v>
+      </c>
+      <c r="P13" s="62">
+        <v>1000000</v>
+      </c>
+      <c r="Q13" s="62">
+        <v>1000000</v>
+      </c>
+      <c r="R13" s="79">
+        <v>1000000</v>
+      </c>
+      <c r="S13" s="84"/>
+      <c r="T13" s="70"/>
+      <c r="U13" s="70"/>
+      <c r="V13" s="85"/>
+    </row>
+    <row r="14" spans="1:22">
+      <c r="B14" s="19"/>
+      <c r="C14" s="55"/>
+      <c r="D14" s="55"/>
+      <c r="E14" s="55"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="75"/>
+      <c r="H14" s="61"/>
+      <c r="I14" s="61"/>
+      <c r="J14" s="62"/>
+      <c r="K14" s="62"/>
+      <c r="L14" s="62"/>
+      <c r="M14" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N14" s="78"/>
+      <c r="O14" s="62"/>
+      <c r="P14" s="62"/>
+      <c r="Q14" s="62"/>
+      <c r="R14" s="79"/>
+      <c r="S14" s="84"/>
+      <c r="T14" s="70"/>
+      <c r="U14" s="70"/>
+      <c r="V14" s="85"/>
+    </row>
+    <row r="15" spans="1:22">
+      <c r="B15" s="19"/>
+      <c r="C15" s="55"/>
+      <c r="D15" s="55"/>
+      <c r="E15" s="55"/>
+      <c r="F15" s="64"/>
+      <c r="G15" s="75"/>
+      <c r="H15" s="61"/>
+      <c r="I15" s="61"/>
+      <c r="J15" s="62"/>
+      <c r="K15" s="62"/>
+      <c r="L15" s="62"/>
+      <c r="M15" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N15" s="78"/>
+      <c r="O15" s="62"/>
+      <c r="P15" s="62"/>
+      <c r="Q15" s="62"/>
+      <c r="R15" s="79"/>
+      <c r="S15" s="84"/>
+      <c r="T15" s="70"/>
+      <c r="U15" s="70"/>
+      <c r="V15" s="85"/>
+    </row>
+    <row r="16" spans="1:22">
+      <c r="B16" s="19"/>
+      <c r="C16" s="55"/>
+      <c r="D16" s="55"/>
+      <c r="E16" s="55"/>
+      <c r="F16" s="64"/>
+      <c r="G16" s="75"/>
+      <c r="H16" s="61"/>
+      <c r="I16" s="61"/>
+      <c r="J16" s="62"/>
+      <c r="K16" s="62"/>
+      <c r="L16" s="62"/>
+      <c r="M16" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N16" s="78"/>
+      <c r="O16" s="62"/>
+      <c r="P16" s="62"/>
+      <c r="Q16" s="62"/>
+      <c r="R16" s="79"/>
+      <c r="S16" s="84"/>
+      <c r="T16" s="70"/>
+      <c r="U16" s="70"/>
+      <c r="V16" s="85"/>
+    </row>
+    <row r="17" spans="2:22">
+      <c r="B17" s="19"/>
+      <c r="C17" s="55"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="64"/>
+      <c r="G17" s="75"/>
+      <c r="H17" s="61"/>
+      <c r="I17" s="61"/>
+      <c r="J17" s="62"/>
+      <c r="K17" s="62"/>
+      <c r="L17" s="62"/>
+      <c r="M17" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N17" s="78"/>
+      <c r="O17" s="62"/>
+      <c r="P17" s="62"/>
+      <c r="Q17" s="62"/>
+      <c r="R17" s="79"/>
+      <c r="S17" s="84"/>
+      <c r="T17" s="70"/>
+      <c r="U17" s="70"/>
+      <c r="V17" s="85"/>
+    </row>
+    <row r="18" spans="2:22">
+      <c r="B18" s="19"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="64"/>
+      <c r="G18" s="75"/>
+      <c r="H18" s="61"/>
+      <c r="I18" s="61"/>
+      <c r="J18" s="62"/>
+      <c r="K18" s="62"/>
+      <c r="L18" s="62"/>
+      <c r="M18" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N18" s="78"/>
+      <c r="O18" s="62"/>
+      <c r="P18" s="62"/>
+      <c r="Q18" s="62"/>
+      <c r="R18" s="79"/>
+      <c r="S18" s="84"/>
+      <c r="T18" s="70"/>
+      <c r="U18" s="70"/>
+      <c r="V18" s="85"/>
+    </row>
+    <row r="19" spans="2:22">
+      <c r="B19" s="19"/>
+      <c r="C19" s="55"/>
+      <c r="D19" s="55"/>
+      <c r="E19" s="55"/>
+      <c r="F19" s="64"/>
+      <c r="G19" s="75"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="62"/>
+      <c r="K19" s="62"/>
+      <c r="L19" s="62"/>
+      <c r="M19" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N19" s="78"/>
+      <c r="O19" s="62"/>
+      <c r="P19" s="62"/>
+      <c r="Q19" s="62"/>
+      <c r="R19" s="79"/>
+      <c r="S19" s="84"/>
+      <c r="T19" s="70"/>
+      <c r="U19" s="70"/>
+      <c r="V19" s="85"/>
+    </row>
+    <row r="20" spans="2:22">
+      <c r="B20" s="19"/>
+      <c r="C20" s="55"/>
+      <c r="D20" s="55"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="64"/>
+      <c r="G20" s="75"/>
+      <c r="H20" s="61"/>
+      <c r="I20" s="61"/>
+      <c r="J20" s="62"/>
+      <c r="K20" s="62"/>
+      <c r="L20" s="62"/>
+      <c r="M20" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N20" s="78"/>
+      <c r="O20" s="62"/>
+      <c r="P20" s="62"/>
+      <c r="Q20" s="62"/>
+      <c r="R20" s="79"/>
+      <c r="S20" s="84"/>
+      <c r="T20" s="70"/>
+      <c r="U20" s="70"/>
+      <c r="V20" s="85"/>
+    </row>
+    <row r="21" spans="2:22">
+      <c r="B21" s="19"/>
+      <c r="C21" s="55"/>
+      <c r="D21" s="55"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="64"/>
+      <c r="G21" s="75"/>
+      <c r="H21" s="61"/>
+      <c r="I21" s="61"/>
+      <c r="J21" s="62"/>
+      <c r="K21" s="62"/>
+      <c r="L21" s="62"/>
+      <c r="M21" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N21" s="78"/>
+      <c r="O21" s="62"/>
+      <c r="P21" s="62"/>
+      <c r="Q21" s="62"/>
+      <c r="R21" s="79"/>
+      <c r="S21" s="84"/>
+      <c r="T21" s="70"/>
+      <c r="U21" s="70"/>
+      <c r="V21" s="85"/>
+    </row>
+    <row r="22" spans="2:22">
+      <c r="B22" s="19"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="55"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="64"/>
+      <c r="G22" s="75"/>
+      <c r="H22" s="61"/>
+      <c r="I22" s="61"/>
+      <c r="J22" s="62"/>
+      <c r="K22" s="62"/>
+      <c r="L22" s="62"/>
+      <c r="M22" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N22" s="78"/>
+      <c r="O22" s="62"/>
+      <c r="P22" s="62"/>
+      <c r="Q22" s="62"/>
+      <c r="R22" s="79"/>
+      <c r="S22" s="84"/>
+      <c r="T22" s="70"/>
+      <c r="U22" s="70"/>
+      <c r="V22" s="85"/>
+    </row>
+    <row r="23" spans="2:22">
+      <c r="B23" s="19"/>
+      <c r="C23" s="55"/>
+      <c r="D23" s="55"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="64"/>
+      <c r="G23" s="75"/>
+      <c r="H23" s="61"/>
+      <c r="I23" s="61"/>
+      <c r="J23" s="62"/>
+      <c r="K23" s="62"/>
+      <c r="L23" s="62"/>
+      <c r="M23" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N23" s="78"/>
+      <c r="O23" s="62"/>
+      <c r="P23" s="62"/>
+      <c r="Q23" s="62"/>
+      <c r="R23" s="79"/>
+      <c r="S23" s="84"/>
+      <c r="T23" s="70"/>
+      <c r="U23" s="70"/>
+      <c r="V23" s="85"/>
+    </row>
+    <row r="24" spans="2:22">
+      <c r="B24" s="19"/>
+      <c r="C24" s="55"/>
+      <c r="D24" s="55"/>
+      <c r="E24" s="55"/>
+      <c r="F24" s="64"/>
+      <c r="G24" s="75"/>
+      <c r="H24" s="61"/>
+      <c r="I24" s="61"/>
+      <c r="J24" s="62"/>
+      <c r="K24" s="62"/>
+      <c r="L24" s="62"/>
+      <c r="M24" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N24" s="78"/>
+      <c r="O24" s="62"/>
+      <c r="P24" s="62"/>
+      <c r="Q24" s="62"/>
+      <c r="R24" s="79"/>
+      <c r="S24" s="84"/>
+      <c r="T24" s="70"/>
+      <c r="U24" s="70"/>
+      <c r="V24" s="85"/>
+    </row>
+    <row r="25" spans="2:22">
+      <c r="B25" s="19"/>
+      <c r="C25" s="55"/>
+      <c r="D25" s="55"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="64"/>
+      <c r="G25" s="75"/>
+      <c r="H25" s="61"/>
+      <c r="I25" s="61"/>
+      <c r="J25" s="62"/>
+      <c r="K25" s="62"/>
+      <c r="L25" s="62"/>
+      <c r="M25" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N25" s="78"/>
+      <c r="O25" s="62"/>
+      <c r="P25" s="62"/>
+      <c r="Q25" s="62"/>
+      <c r="R25" s="79"/>
+      <c r="S25" s="84"/>
+      <c r="T25" s="70"/>
+      <c r="U25" s="70"/>
+      <c r="V25" s="85"/>
+    </row>
+    <row r="26" spans="2:22">
+      <c r="B26" s="19"/>
+      <c r="C26" s="55"/>
+      <c r="D26" s="55"/>
+      <c r="E26" s="55"/>
+      <c r="F26" s="64"/>
+      <c r="G26" s="75"/>
+      <c r="H26" s="61"/>
+      <c r="I26" s="61"/>
+      <c r="J26" s="62"/>
+      <c r="K26" s="62"/>
+      <c r="L26" s="62"/>
+      <c r="M26" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N26" s="78"/>
+      <c r="O26" s="62"/>
+      <c r="P26" s="62"/>
+      <c r="Q26" s="62"/>
+      <c r="R26" s="79"/>
+      <c r="S26" s="84"/>
+      <c r="T26" s="70"/>
+      <c r="U26" s="70"/>
+      <c r="V26" s="85"/>
+    </row>
+    <row r="27" spans="2:22">
+      <c r="B27" s="19"/>
+      <c r="C27" s="55"/>
+      <c r="D27" s="55"/>
+      <c r="E27" s="55"/>
+      <c r="F27" s="64"/>
+      <c r="G27" s="75"/>
+      <c r="H27" s="61"/>
+      <c r="I27" s="61"/>
+      <c r="J27" s="62"/>
+      <c r="K27" s="62"/>
+      <c r="L27" s="62"/>
+      <c r="M27" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N27" s="78"/>
+      <c r="O27" s="62"/>
+      <c r="P27" s="62"/>
+      <c r="Q27" s="62"/>
+      <c r="R27" s="79"/>
+      <c r="S27" s="84"/>
+      <c r="T27" s="70"/>
+      <c r="U27" s="70"/>
+      <c r="V27" s="85"/>
+    </row>
+    <row r="28" spans="2:22">
+      <c r="B28" s="19"/>
+      <c r="C28" s="55"/>
+      <c r="D28" s="55"/>
+      <c r="E28" s="55"/>
+      <c r="F28" s="64"/>
+      <c r="G28" s="75"/>
+      <c r="H28" s="61"/>
+      <c r="I28" s="61"/>
+      <c r="J28" s="62"/>
+      <c r="K28" s="62"/>
+      <c r="L28" s="62"/>
+      <c r="M28" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N28" s="78"/>
+      <c r="O28" s="62"/>
+      <c r="P28" s="62"/>
+      <c r="Q28" s="62"/>
+      <c r="R28" s="79"/>
+      <c r="S28" s="84"/>
+      <c r="T28" s="70"/>
+      <c r="U28" s="70"/>
+      <c r="V28" s="85"/>
+    </row>
+    <row r="29" spans="2:22">
+      <c r="B29" s="19"/>
+      <c r="C29" s="55"/>
+      <c r="D29" s="55"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="64"/>
+      <c r="G29" s="75"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="62"/>
+      <c r="K29" s="62"/>
+      <c r="L29" s="62"/>
+      <c r="M29" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N29" s="78"/>
+      <c r="O29" s="62"/>
+      <c r="P29" s="62"/>
+      <c r="Q29" s="62"/>
+      <c r="R29" s="79"/>
+      <c r="S29" s="84"/>
+      <c r="T29" s="70"/>
+      <c r="U29" s="70"/>
+      <c r="V29" s="85"/>
+    </row>
+    <row r="30" spans="2:22">
+      <c r="B30" s="19"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="55"/>
+      <c r="F30" s="64"/>
+      <c r="G30" s="75"/>
+      <c r="H30" s="61"/>
+      <c r="I30" s="61"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="62"/>
+      <c r="L30" s="62"/>
+      <c r="M30" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N30" s="78"/>
+      <c r="O30" s="62"/>
+      <c r="P30" s="62"/>
+      <c r="Q30" s="62"/>
+      <c r="R30" s="79"/>
+      <c r="S30" s="84"/>
+      <c r="T30" s="70"/>
+      <c r="U30" s="70"/>
+      <c r="V30" s="85"/>
+    </row>
+    <row r="31" spans="2:22">
+      <c r="B31" s="19"/>
+      <c r="C31" s="55"/>
+      <c r="D31" s="55"/>
+      <c r="E31" s="55"/>
+      <c r="F31" s="64"/>
+      <c r="G31" s="75"/>
+      <c r="H31" s="61"/>
+      <c r="I31" s="61"/>
+      <c r="J31" s="62"/>
+      <c r="K31" s="62"/>
+      <c r="L31" s="62"/>
+      <c r="M31" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N31" s="78"/>
+      <c r="O31" s="62"/>
+      <c r="P31" s="62"/>
+      <c r="Q31" s="62"/>
+      <c r="R31" s="79"/>
+      <c r="S31" s="84"/>
+      <c r="T31" s="70"/>
+      <c r="U31" s="70"/>
+      <c r="V31" s="85"/>
+    </row>
+    <row r="32" spans="2:22">
+      <c r="B32" s="19"/>
+      <c r="C32" s="55"/>
+      <c r="D32" s="55"/>
+      <c r="E32" s="55"/>
+      <c r="F32" s="64"/>
+      <c r="G32" s="75"/>
+      <c r="H32" s="61"/>
+      <c r="I32" s="61"/>
+      <c r="J32" s="62"/>
+      <c r="K32" s="62"/>
+      <c r="L32" s="62"/>
+      <c r="M32" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N32" s="78"/>
+      <c r="O32" s="62"/>
+      <c r="P32" s="62"/>
+      <c r="Q32" s="62"/>
+      <c r="R32" s="79"/>
+      <c r="S32" s="84"/>
+      <c r="T32" s="70"/>
+      <c r="U32" s="70"/>
+      <c r="V32" s="85"/>
+    </row>
+    <row r="33" spans="2:22">
+      <c r="B33" s="19"/>
+      <c r="C33" s="55"/>
+      <c r="D33" s="55"/>
+      <c r="E33" s="55"/>
+      <c r="F33" s="64"/>
+      <c r="G33" s="75"/>
+      <c r="H33" s="61"/>
+      <c r="I33" s="61"/>
+      <c r="J33" s="62"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N33" s="78"/>
+      <c r="O33" s="62"/>
+      <c r="P33" s="62"/>
+      <c r="Q33" s="62"/>
+      <c r="R33" s="79"/>
+      <c r="S33" s="84"/>
+      <c r="T33" s="70"/>
+      <c r="U33" s="70"/>
+      <c r="V33" s="85"/>
+    </row>
+    <row r="34" spans="2:22">
+      <c r="B34" s="19"/>
+      <c r="C34" s="55"/>
+      <c r="D34" s="55"/>
+      <c r="E34" s="55"/>
+      <c r="F34" s="64"/>
+      <c r="G34" s="75"/>
+      <c r="H34" s="61"/>
+      <c r="I34" s="61"/>
+      <c r="J34" s="62"/>
+      <c r="K34" s="62"/>
+      <c r="L34" s="62"/>
+      <c r="M34" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N34" s="78"/>
+      <c r="O34" s="62"/>
+      <c r="P34" s="62"/>
+      <c r="Q34" s="62"/>
+      <c r="R34" s="79"/>
+      <c r="S34" s="84"/>
+      <c r="T34" s="70"/>
+      <c r="U34" s="70"/>
+      <c r="V34" s="85"/>
+    </row>
+    <row r="35" spans="2:22">
+      <c r="B35" s="19"/>
+      <c r="C35" s="55"/>
+      <c r="D35" s="55"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="64"/>
+      <c r="G35" s="75"/>
+      <c r="H35" s="61"/>
+      <c r="I35" s="61"/>
+      <c r="J35" s="62"/>
+      <c r="K35" s="62"/>
+      <c r="L35" s="62"/>
+      <c r="M35" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N35" s="78"/>
+      <c r="O35" s="62"/>
+      <c r="P35" s="62"/>
+      <c r="Q35" s="62"/>
+      <c r="R35" s="79"/>
+      <c r="S35" s="84"/>
+      <c r="T35" s="70"/>
+      <c r="U35" s="70"/>
+      <c r="V35" s="85"/>
+    </row>
+    <row r="36" spans="2:22">
+      <c r="B36" s="19"/>
+      <c r="C36" s="55"/>
+      <c r="D36" s="55"/>
+      <c r="E36" s="55"/>
+      <c r="F36" s="64"/>
+      <c r="G36" s="75"/>
+      <c r="H36" s="68"/>
+      <c r="I36" s="68"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N36" s="78"/>
+      <c r="O36" s="62"/>
+      <c r="P36" s="62"/>
+      <c r="Q36" s="62"/>
+      <c r="R36" s="79"/>
+      <c r="S36" s="84"/>
+      <c r="T36" s="70"/>
+      <c r="U36" s="70"/>
+      <c r="V36" s="85"/>
+    </row>
+    <row r="37" spans="2:22">
+      <c r="B37" s="19"/>
+      <c r="C37" s="55"/>
+      <c r="D37" s="55"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="64"/>
+      <c r="G37" s="75"/>
+      <c r="H37" s="61"/>
+      <c r="I37" s="61"/>
+      <c r="J37" s="62"/>
+      <c r="K37" s="62"/>
+      <c r="L37" s="62"/>
+      <c r="M37" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N37" s="78"/>
+      <c r="O37" s="62"/>
+      <c r="P37" s="62"/>
+      <c r="Q37" s="62"/>
+      <c r="R37" s="79"/>
+      <c r="S37" s="84"/>
+      <c r="T37" s="70"/>
+      <c r="U37" s="70"/>
+      <c r="V37" s="85"/>
+    </row>
+    <row r="38" spans="2:22">
+      <c r="B38" s="19"/>
+      <c r="C38" s="55"/>
+      <c r="D38" s="55"/>
+      <c r="E38" s="55"/>
+      <c r="F38" s="64"/>
+      <c r="G38" s="75"/>
+      <c r="H38" s="61"/>
+      <c r="I38" s="61"/>
+      <c r="J38" s="62"/>
+      <c r="K38" s="62"/>
+      <c r="L38" s="62"/>
+      <c r="M38" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N38" s="78"/>
+      <c r="O38" s="62"/>
+      <c r="P38" s="62"/>
+      <c r="Q38" s="62"/>
+      <c r="R38" s="79"/>
+      <c r="S38" s="84"/>
+      <c r="T38" s="70"/>
+      <c r="U38" s="70"/>
+      <c r="V38" s="85"/>
+    </row>
+    <row r="39" spans="2:22">
+      <c r="B39" s="19"/>
+      <c r="C39" s="55"/>
+      <c r="D39" s="55"/>
+      <c r="E39" s="55"/>
+      <c r="F39" s="64"/>
+      <c r="G39" s="75"/>
+      <c r="H39" s="61"/>
+      <c r="I39" s="61"/>
+      <c r="J39" s="62"/>
+      <c r="K39" s="62"/>
+      <c r="L39" s="62"/>
+      <c r="M39" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N39" s="78"/>
+      <c r="O39" s="62"/>
+      <c r="P39" s="62"/>
+      <c r="Q39" s="62"/>
+      <c r="R39" s="79"/>
+      <c r="S39" s="84"/>
+      <c r="T39" s="70"/>
+      <c r="U39" s="70"/>
+      <c r="V39" s="85"/>
+    </row>
+    <row r="40" spans="2:22">
+      <c r="B40" s="19"/>
+      <c r="C40" s="55"/>
+      <c r="D40" s="55"/>
+      <c r="E40" s="55"/>
+      <c r="F40" s="64"/>
+      <c r="G40" s="75"/>
+      <c r="H40" s="61"/>
+      <c r="I40" s="61"/>
+      <c r="J40" s="62"/>
+      <c r="K40" s="62"/>
+      <c r="L40" s="62"/>
+      <c r="M40" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N40" s="78"/>
+      <c r="O40" s="62"/>
+      <c r="P40" s="62"/>
+      <c r="Q40" s="62"/>
+      <c r="R40" s="79"/>
+      <c r="S40" s="84"/>
+      <c r="T40" s="70"/>
+      <c r="U40" s="70"/>
+      <c r="V40" s="85"/>
+    </row>
+    <row r="41" spans="2:22">
+      <c r="B41" s="19"/>
+      <c r="C41" s="55"/>
+      <c r="D41" s="55"/>
+      <c r="E41" s="55"/>
+      <c r="F41" s="64"/>
+      <c r="G41" s="75"/>
+      <c r="H41" s="61"/>
+      <c r="I41" s="61"/>
+      <c r="J41" s="62"/>
+      <c r="K41" s="62"/>
+      <c r="L41" s="62"/>
+      <c r="M41" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N41" s="78"/>
+      <c r="O41" s="62"/>
+      <c r="P41" s="62"/>
+      <c r="Q41" s="62"/>
+      <c r="R41" s="79"/>
+      <c r="S41" s="84"/>
+      <c r="T41" s="70"/>
+      <c r="U41" s="70"/>
+      <c r="V41" s="85"/>
+    </row>
+    <row r="42" spans="2:22">
+      <c r="B42" s="19"/>
+      <c r="C42" s="55"/>
+      <c r="D42" s="55"/>
+      <c r="E42" s="55"/>
+      <c r="F42" s="64"/>
+      <c r="G42" s="75"/>
+      <c r="H42" s="61"/>
+      <c r="I42" s="61"/>
+      <c r="J42" s="62"/>
+      <c r="K42" s="62"/>
+      <c r="L42" s="62"/>
+      <c r="M42" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N42" s="78"/>
+      <c r="O42" s="62"/>
+      <c r="P42" s="62"/>
+      <c r="Q42" s="62"/>
+      <c r="R42" s="79"/>
+      <c r="S42" s="84"/>
+      <c r="T42" s="70"/>
+      <c r="U42" s="70"/>
+      <c r="V42" s="85"/>
+    </row>
+    <row r="43" spans="2:22">
+      <c r="B43" s="19"/>
+      <c r="C43" s="55"/>
+      <c r="D43" s="55"/>
+      <c r="E43" s="55"/>
+      <c r="F43" s="64"/>
+      <c r="G43" s="75"/>
+      <c r="H43" s="61"/>
+      <c r="I43" s="61"/>
+      <c r="J43" s="62"/>
+      <c r="K43" s="62"/>
+      <c r="L43" s="62"/>
+      <c r="M43" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N43" s="78"/>
+      <c r="O43" s="62"/>
+      <c r="P43" s="62"/>
+      <c r="Q43" s="62"/>
+      <c r="R43" s="79"/>
+      <c r="S43" s="84"/>
+      <c r="T43" s="70"/>
+      <c r="U43" s="70"/>
+      <c r="V43" s="85"/>
+    </row>
+    <row r="44" spans="2:22">
+      <c r="B44" s="19"/>
+      <c r="C44" s="55"/>
+      <c r="D44" s="55"/>
+      <c r="E44" s="55"/>
+      <c r="F44" s="64"/>
+      <c r="G44" s="75"/>
+      <c r="H44" s="61"/>
+      <c r="I44" s="61"/>
+      <c r="J44" s="62"/>
+      <c r="K44" s="62"/>
+      <c r="L44" s="62"/>
+      <c r="M44" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N44" s="78"/>
+      <c r="O44" s="62"/>
+      <c r="P44" s="62"/>
+      <c r="Q44" s="62"/>
+      <c r="R44" s="79"/>
+      <c r="S44" s="84"/>
+      <c r="T44" s="70"/>
+      <c r="U44" s="70"/>
+      <c r="V44" s="85"/>
+    </row>
+    <row r="45" spans="2:22">
+      <c r="B45" s="19"/>
+      <c r="C45" s="55"/>
+      <c r="D45" s="55"/>
+      <c r="E45" s="55"/>
+      <c r="F45" s="64"/>
+      <c r="G45" s="75"/>
+      <c r="H45" s="61"/>
+      <c r="I45" s="61"/>
+      <c r="J45" s="62"/>
+      <c r="K45" s="62"/>
+      <c r="L45" s="62"/>
+      <c r="M45" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N45" s="78"/>
+      <c r="O45" s="62"/>
+      <c r="P45" s="62"/>
+      <c r="Q45" s="62"/>
+      <c r="R45" s="79"/>
+      <c r="S45" s="84"/>
+      <c r="T45" s="70"/>
+      <c r="U45" s="70"/>
+      <c r="V45" s="85"/>
+    </row>
+    <row r="46" spans="2:22">
+      <c r="B46" s="19"/>
+      <c r="C46" s="55"/>
+      <c r="D46" s="55"/>
+      <c r="E46" s="55"/>
+      <c r="F46" s="64"/>
+      <c r="G46" s="75"/>
+      <c r="H46" s="61"/>
+      <c r="I46" s="61"/>
+      <c r="J46" s="62"/>
+      <c r="K46" s="62"/>
+      <c r="L46" s="62"/>
+      <c r="M46" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N46" s="78"/>
+      <c r="O46" s="62"/>
+      <c r="P46" s="62"/>
+      <c r="Q46" s="62"/>
+      <c r="R46" s="79"/>
+      <c r="S46" s="84"/>
+      <c r="T46" s="70"/>
+      <c r="U46" s="70"/>
+      <c r="V46" s="85"/>
+    </row>
+    <row r="47" spans="2:22">
+      <c r="B47" s="19"/>
+      <c r="C47" s="55"/>
+      <c r="D47" s="55"/>
+      <c r="E47" s="55"/>
+      <c r="F47" s="64"/>
+      <c r="G47" s="75"/>
+      <c r="H47" s="61"/>
+      <c r="I47" s="61"/>
+      <c r="J47" s="62"/>
+      <c r="K47" s="62"/>
+      <c r="L47" s="62"/>
+      <c r="M47" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N47" s="78"/>
+      <c r="O47" s="62"/>
+      <c r="P47" s="62"/>
+      <c r="Q47" s="62"/>
+      <c r="R47" s="79"/>
+      <c r="S47" s="84"/>
+      <c r="T47" s="70"/>
+      <c r="U47" s="70"/>
+      <c r="V47" s="85"/>
+    </row>
+    <row r="48" spans="2:22">
+      <c r="B48" s="19"/>
+      <c r="C48" s="55"/>
+      <c r="D48" s="55"/>
+      <c r="E48" s="55"/>
+      <c r="F48" s="64"/>
+      <c r="G48" s="75"/>
+      <c r="H48" s="61"/>
+      <c r="I48" s="61"/>
+      <c r="J48" s="62"/>
+      <c r="K48" s="62"/>
+      <c r="L48" s="62"/>
+      <c r="M48" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N48" s="78"/>
+      <c r="O48" s="62"/>
+      <c r="P48" s="62"/>
+      <c r="Q48" s="62"/>
+      <c r="R48" s="79"/>
+      <c r="S48" s="84"/>
+      <c r="T48" s="70"/>
+      <c r="U48" s="70"/>
+      <c r="V48" s="85"/>
+    </row>
+    <row r="49" spans="2:22">
+      <c r="B49" s="19"/>
+      <c r="C49" s="55"/>
+      <c r="D49" s="55"/>
+      <c r="E49" s="55"/>
+      <c r="F49" s="64"/>
+      <c r="G49" s="75"/>
+      <c r="H49" s="61"/>
+      <c r="I49" s="61"/>
+      <c r="J49" s="62"/>
+      <c r="K49" s="62"/>
+      <c r="L49" s="62"/>
+      <c r="M49" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N49" s="78"/>
+      <c r="O49" s="62"/>
+      <c r="P49" s="62"/>
+      <c r="Q49" s="62"/>
+      <c r="R49" s="79"/>
+      <c r="S49" s="84"/>
+      <c r="T49" s="70"/>
+      <c r="U49" s="70"/>
+      <c r="V49" s="85"/>
+    </row>
+    <row r="50" spans="2:22">
+      <c r="B50" s="19"/>
+      <c r="C50" s="55"/>
+      <c r="D50" s="55"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="64"/>
+      <c r="G50" s="75"/>
+      <c r="H50" s="61"/>
+      <c r="I50" s="61"/>
+      <c r="J50" s="62"/>
+      <c r="K50" s="62"/>
+      <c r="L50" s="62"/>
+      <c r="M50" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N50" s="78"/>
+      <c r="O50" s="62"/>
+      <c r="P50" s="62"/>
+      <c r="Q50" s="62"/>
+      <c r="R50" s="79"/>
+      <c r="S50" s="84"/>
+      <c r="T50" s="70"/>
+      <c r="U50" s="70"/>
+      <c r="V50" s="85"/>
+    </row>
+    <row r="51" spans="2:22">
+      <c r="B51" s="19"/>
+      <c r="C51" s="55"/>
+      <c r="D51" s="55"/>
+      <c r="E51" s="55"/>
+      <c r="F51" s="64"/>
+      <c r="G51" s="75"/>
+      <c r="H51" s="61"/>
+      <c r="I51" s="61"/>
+      <c r="J51" s="62"/>
+      <c r="K51" s="62"/>
+      <c r="L51" s="62"/>
+      <c r="M51" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N51" s="78"/>
+      <c r="O51" s="62"/>
+      <c r="P51" s="62"/>
+      <c r="Q51" s="62"/>
+      <c r="R51" s="79"/>
+      <c r="S51" s="84"/>
+      <c r="T51" s="70"/>
+      <c r="U51" s="70"/>
+      <c r="V51" s="85"/>
+    </row>
+    <row r="52" spans="2:22">
+      <c r="B52" s="19"/>
+      <c r="C52" s="55"/>
+      <c r="D52" s="55"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="64"/>
+      <c r="G52" s="75"/>
+      <c r="H52" s="61"/>
+      <c r="I52" s="61"/>
+      <c r="J52" s="62"/>
+      <c r="K52" s="62"/>
+      <c r="L52" s="62"/>
+      <c r="M52" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N52" s="78"/>
+      <c r="O52" s="62"/>
+      <c r="P52" s="62"/>
+      <c r="Q52" s="62"/>
+      <c r="R52" s="79"/>
+      <c r="S52" s="84"/>
+      <c r="T52" s="70"/>
+      <c r="U52" s="70"/>
+      <c r="V52" s="85"/>
+    </row>
+    <row r="53" spans="2:22">
+      <c r="B53" s="19"/>
+      <c r="C53" s="55"/>
+      <c r="D53" s="55"/>
+      <c r="E53" s="55"/>
+      <c r="F53" s="64"/>
+      <c r="G53" s="75"/>
+      <c r="H53" s="61"/>
+      <c r="I53" s="61"/>
+      <c r="J53" s="62"/>
+      <c r="K53" s="62"/>
+      <c r="L53" s="62"/>
+      <c r="M53" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N53" s="78"/>
+      <c r="O53" s="62"/>
+      <c r="P53" s="62"/>
+      <c r="Q53" s="62"/>
+      <c r="R53" s="79"/>
+      <c r="S53" s="84"/>
+      <c r="T53" s="70"/>
+      <c r="U53" s="70"/>
+      <c r="V53" s="85"/>
+    </row>
+    <row r="54" spans="2:22">
+      <c r="B54" s="19"/>
+      <c r="C54" s="55"/>
+      <c r="D54" s="55"/>
+      <c r="E54" s="55"/>
+      <c r="F54" s="64"/>
+      <c r="G54" s="75"/>
+      <c r="H54" s="61"/>
+      <c r="I54" s="61"/>
+      <c r="J54" s="62"/>
+      <c r="K54" s="62"/>
+      <c r="L54" s="62"/>
+      <c r="M54" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N54" s="78"/>
+      <c r="O54" s="62"/>
+      <c r="P54" s="62"/>
+      <c r="Q54" s="62"/>
+      <c r="R54" s="79"/>
+      <c r="S54" s="84"/>
+      <c r="T54" s="70"/>
+      <c r="U54" s="70"/>
+      <c r="V54" s="85"/>
+    </row>
+    <row r="55" spans="2:22">
+      <c r="B55" s="19"/>
+      <c r="C55" s="55"/>
+      <c r="D55" s="55"/>
+      <c r="E55" s="55"/>
+      <c r="F55" s="64"/>
+      <c r="G55" s="75"/>
+      <c r="H55" s="61"/>
+      <c r="I55" s="61"/>
+      <c r="J55" s="62"/>
+      <c r="K55" s="62"/>
+      <c r="L55" s="62"/>
+      <c r="M55" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N55" s="78"/>
+      <c r="O55" s="62"/>
+      <c r="P55" s="62"/>
+      <c r="Q55" s="62"/>
+      <c r="R55" s="79"/>
+      <c r="S55" s="84"/>
+      <c r="T55" s="70"/>
+      <c r="U55" s="70"/>
+      <c r="V55" s="85"/>
+    </row>
+    <row r="56" spans="2:22">
+      <c r="B56" s="19"/>
+      <c r="C56" s="55"/>
+      <c r="D56" s="55"/>
+      <c r="E56" s="55"/>
+      <c r="F56" s="64"/>
+      <c r="G56" s="75"/>
+      <c r="H56" s="61"/>
+      <c r="I56" s="61"/>
+      <c r="J56" s="62"/>
+      <c r="K56" s="62"/>
+      <c r="L56" s="62"/>
+      <c r="M56" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N56" s="78"/>
+      <c r="O56" s="62"/>
+      <c r="P56" s="62"/>
+      <c r="Q56" s="62"/>
+      <c r="R56" s="79"/>
+      <c r="S56" s="84"/>
+      <c r="T56" s="70"/>
+      <c r="U56" s="70"/>
+      <c r="V56" s="85"/>
+    </row>
+    <row r="57" spans="2:22">
+      <c r="B57" s="19"/>
+      <c r="C57" s="55"/>
+      <c r="D57" s="55"/>
+      <c r="E57" s="55"/>
+      <c r="F57" s="64"/>
+      <c r="G57" s="75"/>
+      <c r="H57" s="61"/>
+      <c r="I57" s="61"/>
+      <c r="J57" s="62"/>
+      <c r="K57" s="62"/>
+      <c r="L57" s="62"/>
+      <c r="M57" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N57" s="78"/>
+      <c r="O57" s="62"/>
+      <c r="P57" s="62"/>
+      <c r="Q57" s="62"/>
+      <c r="R57" s="79"/>
+      <c r="S57" s="84"/>
+      <c r="T57" s="70"/>
+      <c r="U57" s="70"/>
+      <c r="V57" s="85"/>
+    </row>
+    <row r="58" spans="2:22">
+      <c r="B58" s="19"/>
+      <c r="C58" s="55"/>
+      <c r="D58" s="55"/>
+      <c r="E58" s="55"/>
+      <c r="F58" s="64"/>
+      <c r="G58" s="75"/>
+      <c r="H58" s="61"/>
+      <c r="I58" s="61"/>
+      <c r="J58" s="62"/>
+      <c r="K58" s="62"/>
+      <c r="L58" s="62"/>
+      <c r="M58" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N58" s="78"/>
+      <c r="O58" s="62"/>
+      <c r="P58" s="62"/>
+      <c r="Q58" s="62"/>
+      <c r="R58" s="79"/>
+      <c r="S58" s="84"/>
+      <c r="T58" s="70"/>
+      <c r="U58" s="70"/>
+      <c r="V58" s="85"/>
+    </row>
+    <row r="59" spans="2:22">
+      <c r="B59" s="19"/>
+      <c r="C59" s="55"/>
+      <c r="D59" s="55"/>
+      <c r="E59" s="55"/>
+      <c r="F59" s="64"/>
+      <c r="G59" s="75"/>
+      <c r="H59" s="61"/>
+      <c r="I59" s="61"/>
+      <c r="J59" s="62"/>
+      <c r="K59" s="62"/>
+      <c r="L59" s="62"/>
+      <c r="M59" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N59" s="78"/>
+      <c r="O59" s="62"/>
+      <c r="P59" s="62"/>
+      <c r="Q59" s="62"/>
+      <c r="R59" s="79"/>
+      <c r="S59" s="84"/>
+      <c r="T59" s="70"/>
+      <c r="U59" s="70"/>
+      <c r="V59" s="85"/>
+    </row>
+    <row r="60" spans="2:22">
+      <c r="B60" s="19"/>
+      <c r="C60" s="55"/>
+      <c r="D60" s="55"/>
+      <c r="E60" s="55"/>
+      <c r="F60" s="64"/>
+      <c r="G60" s="75"/>
+      <c r="H60" s="61"/>
+      <c r="I60" s="61"/>
+      <c r="J60" s="62"/>
+      <c r="K60" s="62"/>
+      <c r="L60" s="62"/>
+      <c r="M60" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N60" s="78"/>
+      <c r="O60" s="62"/>
+      <c r="P60" s="62"/>
+      <c r="Q60" s="62"/>
+      <c r="R60" s="79"/>
+      <c r="S60" s="84"/>
+      <c r="T60" s="70"/>
+      <c r="U60" s="70"/>
+      <c r="V60" s="85"/>
+    </row>
+    <row r="61" spans="2:22">
+      <c r="B61" s="19"/>
+      <c r="C61" s="55"/>
+      <c r="D61" s="55"/>
+      <c r="E61" s="55"/>
+      <c r="F61" s="64"/>
+      <c r="G61" s="75"/>
+      <c r="H61" s="61"/>
+      <c r="I61" s="61"/>
+      <c r="J61" s="62"/>
+      <c r="K61" s="62"/>
+      <c r="L61" s="62"/>
+      <c r="M61" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N61" s="78"/>
+      <c r="O61" s="62"/>
+      <c r="P61" s="62"/>
+      <c r="Q61" s="62"/>
+      <c r="R61" s="79"/>
+      <c r="S61" s="84"/>
+      <c r="T61" s="70"/>
+      <c r="U61" s="70"/>
+      <c r="V61" s="85"/>
+    </row>
+    <row r="62" spans="2:22">
+      <c r="B62" s="19"/>
+      <c r="C62" s="55"/>
+      <c r="D62" s="55"/>
+      <c r="E62" s="55"/>
+      <c r="F62" s="64"/>
+      <c r="G62" s="75"/>
+      <c r="H62" s="61"/>
+      <c r="I62" s="61"/>
+      <c r="J62" s="62"/>
+      <c r="K62" s="62"/>
+      <c r="L62" s="62"/>
+      <c r="M62" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N62" s="78"/>
+      <c r="O62" s="62"/>
+      <c r="P62" s="62"/>
+      <c r="Q62" s="62"/>
+      <c r="R62" s="79"/>
+      <c r="S62" s="84"/>
+      <c r="T62" s="70"/>
+      <c r="U62" s="70"/>
+      <c r="V62" s="85"/>
+    </row>
+    <row r="63" spans="2:22">
+      <c r="B63" s="19"/>
+      <c r="C63" s="55"/>
+      <c r="D63" s="55"/>
+      <c r="E63" s="55"/>
+      <c r="F63" s="64"/>
+      <c r="G63" s="75"/>
+      <c r="H63" s="61"/>
+      <c r="I63" s="61"/>
+      <c r="J63" s="62"/>
+      <c r="K63" s="62"/>
+      <c r="L63" s="62"/>
+      <c r="M63" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N63" s="78"/>
+      <c r="O63" s="62"/>
+      <c r="P63" s="62"/>
+      <c r="Q63" s="62"/>
+      <c r="R63" s="79"/>
+      <c r="S63" s="84"/>
+      <c r="T63" s="70"/>
+      <c r="U63" s="70"/>
+      <c r="V63" s="85"/>
+    </row>
+    <row r="64" spans="2:22">
+      <c r="B64" s="19"/>
+      <c r="C64" s="55"/>
+      <c r="D64" s="55"/>
+      <c r="E64" s="55"/>
+      <c r="F64" s="64"/>
+      <c r="G64" s="75"/>
+      <c r="H64" s="61"/>
+      <c r="I64" s="61"/>
+      <c r="J64" s="62"/>
+      <c r="K64" s="62"/>
+      <c r="L64" s="62"/>
+      <c r="M64" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N64" s="78"/>
+      <c r="O64" s="62"/>
+      <c r="P64" s="62"/>
+      <c r="Q64" s="62"/>
+      <c r="R64" s="79"/>
+      <c r="S64" s="84"/>
+      <c r="T64" s="70"/>
+      <c r="U64" s="70"/>
+      <c r="V64" s="85"/>
+    </row>
+    <row r="65" spans="2:22">
+      <c r="B65" s="19"/>
+      <c r="C65" s="55"/>
+      <c r="D65" s="55"/>
+      <c r="E65" s="55"/>
+      <c r="F65" s="64"/>
+      <c r="G65" s="75"/>
+      <c r="H65" s="61"/>
+      <c r="I65" s="61"/>
+      <c r="J65" s="62"/>
+      <c r="K65" s="62"/>
+      <c r="L65" s="62"/>
+      <c r="M65" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N65" s="78"/>
+      <c r="O65" s="62"/>
+      <c r="P65" s="62"/>
+      <c r="Q65" s="62"/>
+      <c r="R65" s="79"/>
+      <c r="S65" s="84"/>
+      <c r="T65" s="70"/>
+      <c r="U65" s="70"/>
+      <c r="V65" s="85"/>
+    </row>
+    <row r="66" spans="2:22">
+      <c r="B66" s="19"/>
+      <c r="C66" s="55"/>
+      <c r="D66" s="55"/>
+      <c r="E66" s="55"/>
+      <c r="F66" s="64"/>
+      <c r="G66" s="75"/>
+      <c r="H66" s="61"/>
+      <c r="I66" s="61"/>
+      <c r="J66" s="62"/>
+      <c r="K66" s="62"/>
+      <c r="L66" s="62"/>
+      <c r="M66" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N66" s="78"/>
+      <c r="O66" s="62"/>
+      <c r="P66" s="62"/>
+      <c r="Q66" s="62"/>
+      <c r="R66" s="79"/>
+      <c r="S66" s="84"/>
+      <c r="T66" s="70"/>
+      <c r="U66" s="70"/>
+      <c r="V66" s="85"/>
+    </row>
+    <row r="67" spans="2:22">
+      <c r="B67" s="19"/>
+      <c r="C67" s="55"/>
+      <c r="D67" s="55"/>
+      <c r="E67" s="55"/>
+      <c r="F67" s="64"/>
+      <c r="G67" s="75"/>
+      <c r="H67" s="61"/>
+      <c r="I67" s="61"/>
+      <c r="J67" s="62"/>
+      <c r="K67" s="62"/>
+      <c r="L67" s="62"/>
+      <c r="M67" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N67" s="78"/>
+      <c r="O67" s="62"/>
+      <c r="P67" s="62"/>
+      <c r="Q67" s="62"/>
+      <c r="R67" s="79"/>
+      <c r="S67" s="84"/>
+      <c r="T67" s="70"/>
+      <c r="U67" s="70"/>
+      <c r="V67" s="85"/>
+    </row>
+    <row r="68" spans="2:22">
+      <c r="B68" s="19"/>
+      <c r="C68" s="55"/>
+      <c r="D68" s="55"/>
+      <c r="E68" s="55"/>
+      <c r="F68" s="64"/>
+      <c r="G68" s="75"/>
+      <c r="H68" s="61"/>
+      <c r="I68" s="61"/>
+      <c r="J68" s="62"/>
+      <c r="K68" s="62"/>
+      <c r="L68" s="62"/>
+      <c r="M68" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N68" s="78"/>
+      <c r="O68" s="62"/>
+      <c r="P68" s="62"/>
+      <c r="Q68" s="62"/>
+      <c r="R68" s="79"/>
+      <c r="S68" s="84"/>
+      <c r="T68" s="70"/>
+      <c r="U68" s="70"/>
+      <c r="V68" s="85"/>
+    </row>
+    <row r="69" spans="2:22">
+      <c r="B69" s="19"/>
+      <c r="C69" s="55"/>
+      <c r="D69" s="55"/>
+      <c r="E69" s="55"/>
+      <c r="F69" s="64"/>
+      <c r="G69" s="75"/>
+      <c r="H69" s="61"/>
+      <c r="I69" s="61"/>
+      <c r="J69" s="62"/>
+      <c r="K69" s="62"/>
+      <c r="L69" s="62"/>
+      <c r="M69" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N69" s="78"/>
+      <c r="O69" s="62"/>
+      <c r="P69" s="62"/>
+      <c r="Q69" s="62"/>
+      <c r="R69" s="79"/>
+      <c r="S69" s="84"/>
+      <c r="T69" s="70"/>
+      <c r="U69" s="70"/>
+      <c r="V69" s="85"/>
+    </row>
+    <row r="70" spans="2:22">
+      <c r="B70" s="19"/>
+      <c r="C70" s="55"/>
+      <c r="D70" s="55"/>
+      <c r="E70" s="55"/>
+      <c r="F70" s="64"/>
+      <c r="G70" s="75"/>
+      <c r="H70" s="61"/>
+      <c r="I70" s="61"/>
+      <c r="J70" s="62"/>
+      <c r="K70" s="62"/>
+      <c r="L70" s="62"/>
+      <c r="M70" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N70" s="78"/>
+      <c r="O70" s="62"/>
+      <c r="P70" s="62"/>
+      <c r="Q70" s="62"/>
+      <c r="R70" s="79"/>
+      <c r="S70" s="84"/>
+      <c r="T70" s="70"/>
+      <c r="U70" s="70"/>
+      <c r="V70" s="85"/>
+    </row>
+    <row r="71" spans="2:22">
+      <c r="B71" s="19"/>
+      <c r="C71" s="55"/>
+      <c r="D71" s="55"/>
+      <c r="E71" s="55"/>
+      <c r="F71" s="64"/>
+      <c r="G71" s="75"/>
+      <c r="H71" s="61"/>
+      <c r="I71" s="61"/>
+      <c r="J71" s="62"/>
+      <c r="K71" s="62"/>
+      <c r="L71" s="62"/>
+      <c r="M71" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N71" s="78"/>
+      <c r="O71" s="62"/>
+      <c r="P71" s="62"/>
+      <c r="Q71" s="62"/>
+      <c r="R71" s="79"/>
+      <c r="S71" s="84"/>
+      <c r="T71" s="70"/>
+      <c r="U71" s="70"/>
+      <c r="V71" s="85"/>
+    </row>
+    <row r="72" spans="2:22">
+      <c r="B72" s="19"/>
+      <c r="C72" s="55"/>
+      <c r="D72" s="55"/>
+      <c r="E72" s="55"/>
+      <c r="F72" s="64"/>
+      <c r="G72" s="75"/>
+      <c r="H72" s="61"/>
+      <c r="I72" s="61"/>
+      <c r="J72" s="62"/>
+      <c r="K72" s="62"/>
+      <c r="L72" s="62"/>
+      <c r="M72" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N72" s="78"/>
+      <c r="O72" s="62"/>
+      <c r="P72" s="62"/>
+      <c r="Q72" s="62"/>
+      <c r="R72" s="79"/>
+      <c r="S72" s="84"/>
+      <c r="T72" s="70"/>
+      <c r="U72" s="70"/>
+      <c r="V72" s="85"/>
+    </row>
+    <row r="73" spans="2:22">
+      <c r="B73" s="19"/>
+      <c r="C73" s="55"/>
+      <c r="D73" s="55"/>
+      <c r="E73" s="55"/>
+      <c r="F73" s="64"/>
+      <c r="G73" s="75"/>
+      <c r="H73" s="61"/>
+      <c r="I73" s="61"/>
+      <c r="J73" s="62"/>
+      <c r="K73" s="62"/>
+      <c r="L73" s="62"/>
+      <c r="M73" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N73" s="78"/>
+      <c r="O73" s="62"/>
+      <c r="P73" s="62"/>
+      <c r="Q73" s="62"/>
+      <c r="R73" s="79"/>
+      <c r="S73" s="84"/>
+      <c r="T73" s="70"/>
+      <c r="U73" s="70"/>
+      <c r="V73" s="85"/>
+    </row>
+    <row r="74" spans="2:22">
+      <c r="B74" s="19"/>
+      <c r="C74" s="55"/>
+      <c r="D74" s="55"/>
+      <c r="E74" s="55"/>
+      <c r="F74" s="64"/>
+      <c r="G74" s="75"/>
+      <c r="H74" s="61"/>
+      <c r="I74" s="61"/>
+      <c r="J74" s="62"/>
+      <c r="K74" s="62"/>
+      <c r="L74" s="62"/>
+      <c r="M74" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N74" s="78"/>
+      <c r="O74" s="62"/>
+      <c r="P74" s="62"/>
+      <c r="Q74" s="62"/>
+      <c r="R74" s="79"/>
+      <c r="S74" s="84"/>
+      <c r="T74" s="70"/>
+      <c r="U74" s="70"/>
+      <c r="V74" s="85"/>
+    </row>
+    <row r="75" spans="2:22">
+      <c r="B75" s="19"/>
+      <c r="C75" s="55"/>
+      <c r="D75" s="55"/>
+      <c r="E75" s="55"/>
+      <c r="F75" s="64"/>
+      <c r="G75" s="75"/>
+      <c r="H75" s="61"/>
+      <c r="I75" s="61"/>
+      <c r="J75" s="62"/>
+      <c r="K75" s="62"/>
+      <c r="L75" s="62"/>
+      <c r="M75" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N75" s="78"/>
+      <c r="O75" s="62"/>
+      <c r="P75" s="62"/>
+      <c r="Q75" s="62"/>
+      <c r="R75" s="79"/>
+      <c r="S75" s="84"/>
+      <c r="T75" s="70"/>
+      <c r="U75" s="70"/>
+      <c r="V75" s="85"/>
+    </row>
+    <row r="76" spans="2:22">
+      <c r="B76" s="19"/>
+      <c r="C76" s="55"/>
+      <c r="D76" s="55"/>
+      <c r="E76" s="55"/>
+      <c r="F76" s="64"/>
+      <c r="G76" s="75"/>
+      <c r="H76" s="61"/>
+      <c r="I76" s="61"/>
+      <c r="J76" s="62"/>
+      <c r="K76" s="62"/>
+      <c r="L76" s="62"/>
+      <c r="M76" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N76" s="78"/>
+      <c r="O76" s="62"/>
+      <c r="P76" s="62"/>
+      <c r="Q76" s="62"/>
+      <c r="R76" s="79"/>
+      <c r="S76" s="84"/>
+      <c r="T76" s="70"/>
+      <c r="U76" s="70"/>
+      <c r="V76" s="85"/>
+    </row>
+    <row r="77" spans="2:22">
+      <c r="B77" s="19"/>
+      <c r="C77" s="55"/>
+      <c r="D77" s="55"/>
+      <c r="E77" s="55"/>
+      <c r="F77" s="64"/>
+      <c r="G77" s="75"/>
+      <c r="H77" s="61"/>
+      <c r="I77" s="61"/>
+      <c r="J77" s="62"/>
+      <c r="K77" s="62"/>
+      <c r="L77" s="62"/>
+      <c r="M77" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N77" s="78"/>
+      <c r="O77" s="62"/>
+      <c r="P77" s="62"/>
+      <c r="Q77" s="62"/>
+      <c r="R77" s="79"/>
+      <c r="S77" s="84"/>
+      <c r="T77" s="70"/>
+      <c r="U77" s="70"/>
+      <c r="V77" s="85"/>
+    </row>
+    <row r="78" spans="2:22">
+      <c r="B78" s="19"/>
+      <c r="C78" s="55"/>
+      <c r="D78" s="55"/>
+      <c r="E78" s="55"/>
+      <c r="F78" s="64"/>
+      <c r="G78" s="75"/>
+      <c r="H78" s="61"/>
+      <c r="I78" s="61"/>
+      <c r="J78" s="62"/>
+      <c r="K78" s="62"/>
+      <c r="L78" s="62"/>
+      <c r="M78" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N78" s="78"/>
+      <c r="O78" s="62"/>
+      <c r="P78" s="62"/>
+      <c r="Q78" s="62"/>
+      <c r="R78" s="79"/>
+      <c r="S78" s="84"/>
+      <c r="T78" s="70"/>
+      <c r="U78" s="70"/>
+      <c r="V78" s="85"/>
+    </row>
+    <row r="79" spans="2:22">
+      <c r="B79" s="19"/>
+      <c r="C79" s="55"/>
+      <c r="D79" s="55"/>
+      <c r="E79" s="55"/>
+      <c r="F79" s="64"/>
+      <c r="G79" s="75"/>
+      <c r="H79" s="61"/>
+      <c r="I79" s="61"/>
+      <c r="J79" s="62"/>
+      <c r="K79" s="62"/>
+      <c r="L79" s="62"/>
+      <c r="M79" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N79" s="78"/>
+      <c r="O79" s="62"/>
+      <c r="P79" s="62"/>
+      <c r="Q79" s="62"/>
+      <c r="R79" s="79"/>
+      <c r="S79" s="84"/>
+      <c r="T79" s="70"/>
+      <c r="U79" s="70"/>
+      <c r="V79" s="85"/>
+    </row>
+    <row r="80" spans="2:22">
+      <c r="B80" s="19"/>
+      <c r="C80" s="55"/>
+      <c r="D80" s="55"/>
+      <c r="E80" s="55"/>
+      <c r="F80" s="64"/>
+      <c r="G80" s="75"/>
+      <c r="H80" s="61"/>
+      <c r="I80" s="61"/>
+      <c r="J80" s="62"/>
+      <c r="K80" s="62"/>
+      <c r="L80" s="62"/>
+      <c r="M80" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N80" s="78"/>
+      <c r="O80" s="62"/>
+      <c r="P80" s="62"/>
+      <c r="Q80" s="62"/>
+      <c r="R80" s="79"/>
+      <c r="S80" s="84"/>
+      <c r="T80" s="70"/>
+      <c r="U80" s="70"/>
+      <c r="V80" s="85"/>
+    </row>
+    <row r="81" spans="2:22">
+      <c r="B81" s="19"/>
+      <c r="C81" s="55"/>
+      <c r="D81" s="55"/>
+      <c r="E81" s="55"/>
+      <c r="F81" s="64"/>
+      <c r="G81" s="75"/>
+      <c r="H81" s="61"/>
+      <c r="I81" s="61"/>
+      <c r="J81" s="62"/>
+      <c r="K81" s="62"/>
+      <c r="L81" s="62"/>
+      <c r="M81" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N81" s="78"/>
+      <c r="O81" s="62"/>
+      <c r="P81" s="62"/>
+      <c r="Q81" s="62"/>
+      <c r="R81" s="79"/>
+      <c r="S81" s="84"/>
+      <c r="T81" s="70"/>
+      <c r="U81" s="70"/>
+      <c r="V81" s="85"/>
+    </row>
+    <row r="82" spans="2:22">
+      <c r="B82" s="19"/>
+      <c r="C82" s="55"/>
+      <c r="D82" s="55"/>
+      <c r="E82" s="55"/>
+      <c r="F82" s="64"/>
+      <c r="G82" s="75"/>
+      <c r="H82" s="61"/>
+      <c r="I82" s="61"/>
+      <c r="J82" s="62"/>
+      <c r="K82" s="62"/>
+      <c r="L82" s="62"/>
+      <c r="M82" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N82" s="78"/>
+      <c r="O82" s="62"/>
+      <c r="P82" s="62"/>
+      <c r="Q82" s="62"/>
+      <c r="R82" s="79"/>
+      <c r="S82" s="84"/>
+      <c r="T82" s="70"/>
+      <c r="U82" s="70"/>
+      <c r="V82" s="85"/>
+    </row>
+    <row r="83" spans="2:22">
+      <c r="B83" s="19"/>
+      <c r="C83" s="55"/>
+      <c r="D83" s="55"/>
+      <c r="E83" s="55"/>
+      <c r="F83" s="64"/>
+      <c r="G83" s="75"/>
+      <c r="H83" s="61"/>
+      <c r="I83" s="61"/>
+      <c r="J83" s="62"/>
+      <c r="K83" s="62"/>
+      <c r="L83" s="62"/>
+      <c r="M83" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N83" s="78"/>
+      <c r="O83" s="62"/>
+      <c r="P83" s="62"/>
+      <c r="Q83" s="62"/>
+      <c r="R83" s="79"/>
+      <c r="S83" s="84"/>
+      <c r="T83" s="70"/>
+      <c r="U83" s="70"/>
+      <c r="V83" s="85"/>
+    </row>
+    <row r="84" spans="2:22">
+      <c r="B84" s="19"/>
+      <c r="C84" s="55"/>
+      <c r="D84" s="55"/>
+      <c r="E84" s="55"/>
+      <c r="F84" s="64"/>
+      <c r="G84" s="75"/>
+      <c r="H84" s="61"/>
+      <c r="I84" s="61"/>
+      <c r="J84" s="62"/>
+      <c r="K84" s="62"/>
+      <c r="L84" s="62"/>
+      <c r="M84" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N84" s="78"/>
+      <c r="O84" s="62"/>
+      <c r="P84" s="62"/>
+      <c r="Q84" s="62"/>
+      <c r="R84" s="79"/>
+      <c r="S84" s="84"/>
+      <c r="T84" s="70"/>
+      <c r="U84" s="70"/>
+      <c r="V84" s="85"/>
+    </row>
+    <row r="85" spans="2:22">
+      <c r="B85" s="19"/>
+      <c r="C85" s="55"/>
+      <c r="D85" s="55"/>
+      <c r="E85" s="55"/>
+      <c r="F85" s="64"/>
+      <c r="G85" s="75"/>
+      <c r="H85" s="61"/>
+      <c r="I85" s="61"/>
+      <c r="J85" s="62"/>
+      <c r="K85" s="62"/>
+      <c r="L85" s="62"/>
+      <c r="M85" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N85" s="78"/>
+      <c r="O85" s="62"/>
+      <c r="P85" s="62"/>
+      <c r="Q85" s="62"/>
+      <c r="R85" s="79"/>
+      <c r="S85" s="84"/>
+      <c r="T85" s="70"/>
+      <c r="U85" s="70"/>
+      <c r="V85" s="85"/>
+    </row>
+    <row r="86" spans="2:22">
+      <c r="B86" s="19"/>
+      <c r="C86" s="55"/>
+      <c r="D86" s="55"/>
+      <c r="E86" s="55"/>
+      <c r="F86" s="64"/>
+      <c r="G86" s="75"/>
+      <c r="H86" s="61"/>
+      <c r="I86" s="61"/>
+      <c r="J86" s="62"/>
+      <c r="K86" s="62"/>
+      <c r="L86" s="62"/>
+      <c r="M86" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N86" s="78"/>
+      <c r="O86" s="62"/>
+      <c r="P86" s="62"/>
+      <c r="Q86" s="62"/>
+      <c r="R86" s="79"/>
+      <c r="S86" s="84"/>
+      <c r="T86" s="70"/>
+      <c r="U86" s="70"/>
+      <c r="V86" s="85"/>
+    </row>
+    <row r="87" spans="2:22">
+      <c r="B87" s="19"/>
+      <c r="C87" s="55"/>
+      <c r="D87" s="55"/>
+      <c r="E87" s="55"/>
+      <c r="F87" s="64"/>
+      <c r="G87" s="75"/>
+      <c r="H87" s="61"/>
+      <c r="I87" s="61"/>
+      <c r="J87" s="62"/>
+      <c r="K87" s="62"/>
+      <c r="L87" s="62"/>
+      <c r="M87" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N87" s="78"/>
+      <c r="O87" s="62"/>
+      <c r="P87" s="62"/>
+      <c r="Q87" s="62"/>
+      <c r="R87" s="79"/>
+      <c r="S87" s="84"/>
+      <c r="T87" s="70"/>
+      <c r="U87" s="70"/>
+      <c r="V87" s="85"/>
+    </row>
+    <row r="88" spans="2:22">
+      <c r="B88" s="19"/>
+      <c r="C88" s="55"/>
+      <c r="D88" s="55"/>
+      <c r="E88" s="55"/>
+      <c r="F88" s="64"/>
+      <c r="G88" s="75"/>
+      <c r="H88" s="61"/>
+      <c r="I88" s="61"/>
+      <c r="J88" s="62"/>
+      <c r="K88" s="62"/>
+      <c r="L88" s="62"/>
+      <c r="M88" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N88" s="78"/>
+      <c r="O88" s="62"/>
+      <c r="P88" s="62"/>
+      <c r="Q88" s="62"/>
+      <c r="R88" s="79"/>
+      <c r="S88" s="84"/>
+      <c r="T88" s="70"/>
+      <c r="U88" s="70"/>
+      <c r="V88" s="85"/>
+    </row>
+    <row r="89" spans="2:22">
+      <c r="B89" s="19"/>
+      <c r="C89" s="55"/>
+      <c r="D89" s="55"/>
+      <c r="E89" s="55"/>
+      <c r="F89" s="64"/>
+      <c r="G89" s="75"/>
+      <c r="H89" s="61"/>
+      <c r="I89" s="61"/>
+      <c r="J89" s="62"/>
+      <c r="K89" s="62"/>
+      <c r="L89" s="62"/>
+      <c r="M89" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N89" s="78"/>
+      <c r="O89" s="62"/>
+      <c r="P89" s="62"/>
+      <c r="Q89" s="62"/>
+      <c r="R89" s="79"/>
+      <c r="S89" s="84"/>
+      <c r="T89" s="70"/>
+      <c r="U89" s="70"/>
+      <c r="V89" s="85"/>
+    </row>
+    <row r="90" spans="2:22">
+      <c r="B90" s="19"/>
+      <c r="C90" s="55"/>
+      <c r="D90" s="55"/>
+      <c r="E90" s="55"/>
+      <c r="F90" s="64"/>
+      <c r="G90" s="75"/>
+      <c r="H90" s="61"/>
+      <c r="I90" s="61"/>
+      <c r="J90" s="62"/>
+      <c r="K90" s="62"/>
+      <c r="L90" s="62"/>
+      <c r="M90" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N90" s="78"/>
+      <c r="O90" s="62"/>
+      <c r="P90" s="62"/>
+      <c r="Q90" s="62"/>
+      <c r="R90" s="79"/>
+      <c r="S90" s="84"/>
+      <c r="T90" s="70"/>
+      <c r="U90" s="70"/>
+      <c r="V90" s="85"/>
+    </row>
+    <row r="91" spans="2:22">
+      <c r="B91" s="19"/>
+      <c r="C91" s="55"/>
+      <c r="D91" s="55"/>
+      <c r="E91" s="55"/>
+      <c r="F91" s="64"/>
+      <c r="G91" s="75"/>
+      <c r="H91" s="61"/>
+      <c r="I91" s="61"/>
+      <c r="J91" s="62"/>
+      <c r="K91" s="62"/>
+      <c r="L91" s="62"/>
+      <c r="M91" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N91" s="78"/>
+      <c r="O91" s="62"/>
+      <c r="P91" s="62"/>
+      <c r="Q91" s="62"/>
+      <c r="R91" s="79"/>
+      <c r="S91" s="84"/>
+      <c r="T91" s="70"/>
+      <c r="U91" s="70"/>
+      <c r="V91" s="85"/>
+    </row>
+    <row r="92" spans="2:22">
+      <c r="B92" s="19"/>
+      <c r="C92" s="55"/>
+      <c r="D92" s="55"/>
+      <c r="E92" s="55"/>
+      <c r="F92" s="64"/>
+      <c r="G92" s="75"/>
+      <c r="H92" s="61"/>
+      <c r="I92" s="61"/>
+      <c r="J92" s="62"/>
+      <c r="K92" s="62"/>
+      <c r="L92" s="62"/>
+      <c r="M92" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N92" s="78"/>
+      <c r="O92" s="62"/>
+      <c r="P92" s="62"/>
+      <c r="Q92" s="62"/>
+      <c r="R92" s="79"/>
+      <c r="S92" s="84"/>
+      <c r="T92" s="70"/>
+      <c r="U92" s="70"/>
+      <c r="V92" s="85"/>
+    </row>
+    <row r="93" spans="2:22">
+      <c r="B93" s="19"/>
+      <c r="C93" s="55"/>
+      <c r="D93" s="55"/>
+      <c r="E93" s="55"/>
+      <c r="F93" s="64"/>
+      <c r="G93" s="75"/>
+      <c r="H93" s="61"/>
+      <c r="I93" s="61"/>
+      <c r="J93" s="62"/>
+      <c r="K93" s="62"/>
+      <c r="L93" s="62"/>
+      <c r="M93" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N93" s="78"/>
+      <c r="O93" s="62"/>
+      <c r="P93" s="62"/>
+      <c r="Q93" s="62"/>
+      <c r="R93" s="79"/>
+      <c r="S93" s="84"/>
+      <c r="T93" s="70"/>
+      <c r="U93" s="70"/>
+      <c r="V93" s="85"/>
+    </row>
+    <row r="94" spans="2:22">
+      <c r="B94" s="19"/>
+      <c r="C94" s="55"/>
+      <c r="D94" s="55"/>
+      <c r="E94" s="55"/>
+      <c r="F94" s="64"/>
+      <c r="G94" s="75"/>
+      <c r="H94" s="61"/>
+      <c r="I94" s="61"/>
+      <c r="J94" s="62"/>
+      <c r="K94" s="62"/>
+      <c r="L94" s="62"/>
+      <c r="M94" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N94" s="78"/>
+      <c r="O94" s="62"/>
+      <c r="P94" s="62"/>
+      <c r="Q94" s="62"/>
+      <c r="R94" s="79"/>
+      <c r="S94" s="84"/>
+      <c r="T94" s="70"/>
+      <c r="U94" s="70"/>
+      <c r="V94" s="85"/>
+    </row>
+    <row r="95" spans="2:22">
+      <c r="B95" s="19"/>
+      <c r="C95" s="55"/>
+      <c r="D95" s="55"/>
+      <c r="E95" s="55"/>
+      <c r="F95" s="64"/>
+      <c r="G95" s="75"/>
+      <c r="H95" s="61"/>
+      <c r="I95" s="61"/>
+      <c r="J95" s="62"/>
+      <c r="K95" s="62"/>
+      <c r="L95" s="62"/>
+      <c r="M95" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N95" s="78"/>
+      <c r="O95" s="62"/>
+      <c r="P95" s="62"/>
+      <c r="Q95" s="62"/>
+      <c r="R95" s="79"/>
+      <c r="S95" s="84"/>
+      <c r="T95" s="70"/>
+      <c r="U95" s="70"/>
+      <c r="V95" s="85"/>
+    </row>
+    <row r="96" spans="2:22">
+      <c r="B96" s="19"/>
+      <c r="C96" s="55"/>
+      <c r="D96" s="55"/>
+      <c r="E96" s="55"/>
+      <c r="F96" s="64"/>
+      <c r="G96" s="75"/>
+      <c r="H96" s="61"/>
+      <c r="I96" s="61"/>
+      <c r="J96" s="62"/>
+      <c r="K96" s="62"/>
+      <c r="L96" s="62"/>
+      <c r="M96" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N96" s="78"/>
+      <c r="O96" s="62"/>
+      <c r="P96" s="62"/>
+      <c r="Q96" s="62"/>
+      <c r="R96" s="79"/>
+      <c r="S96" s="84"/>
+      <c r="T96" s="70"/>
+      <c r="U96" s="70"/>
+      <c r="V96" s="85"/>
+    </row>
+    <row r="97" spans="2:22">
+      <c r="B97" s="19"/>
+      <c r="C97" s="55"/>
+      <c r="D97" s="55"/>
+      <c r="E97" s="55"/>
+      <c r="F97" s="64"/>
+      <c r="G97" s="75"/>
+      <c r="H97" s="61"/>
+      <c r="I97" s="61"/>
+      <c r="J97" s="62"/>
+      <c r="K97" s="62"/>
+      <c r="L97" s="62"/>
+      <c r="M97" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N97" s="78"/>
+      <c r="O97" s="62"/>
+      <c r="P97" s="62"/>
+      <c r="Q97" s="62"/>
+      <c r="R97" s="79"/>
+      <c r="S97" s="84"/>
+      <c r="T97" s="70"/>
+      <c r="U97" s="70"/>
+      <c r="V97" s="85"/>
+    </row>
+    <row r="98" spans="2:22">
+      <c r="B98" s="19"/>
+      <c r="C98" s="55"/>
+      <c r="D98" s="55"/>
+      <c r="E98" s="55"/>
+      <c r="F98" s="64"/>
+      <c r="G98" s="75"/>
+      <c r="H98" s="61"/>
+      <c r="I98" s="61"/>
+      <c r="J98" s="62"/>
+      <c r="K98" s="62"/>
+      <c r="L98" s="62"/>
+      <c r="M98" s="76">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N98" s="78"/>
+      <c r="O98" s="62"/>
+      <c r="P98" s="62"/>
+      <c r="Q98" s="62"/>
+      <c r="R98" s="79"/>
+      <c r="S98" s="84"/>
+      <c r="T98" s="70"/>
+      <c r="U98" s="70"/>
+      <c r="V98" s="85"/>
+    </row>
+    <row r="99" spans="2:22">
+      <c r="B99" s="105"/>
+      <c r="C99" s="63"/>
+      <c r="D99" s="63"/>
+      <c r="E99" s="63"/>
+      <c r="F99" s="106"/>
+      <c r="G99" s="107"/>
+      <c r="H99" s="108"/>
+      <c r="I99" s="108"/>
+      <c r="J99" s="109"/>
+      <c r="K99" s="109"/>
+      <c r="L99" s="109"/>
+      <c r="M99" s="110">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N99" s="111"/>
+      <c r="O99" s="109"/>
+      <c r="P99" s="109"/>
+      <c r="Q99" s="109"/>
+      <c r="R99" s="112"/>
+      <c r="S99" s="113"/>
+      <c r="T99" s="114"/>
+      <c r="U99" s="114"/>
+      <c r="V99" s="115"/>
+    </row>
+    <row r="100" spans="2:22" ht="15" thickBot="1">
+      <c r="B100" s="121"/>
+      <c r="C100" s="122"/>
+      <c r="D100" s="122"/>
+      <c r="E100" s="122"/>
+      <c r="F100" s="132"/>
+      <c r="G100" s="123"/>
+      <c r="H100" s="124"/>
+      <c r="I100" s="124"/>
+      <c r="J100" s="125"/>
+      <c r="K100" s="125"/>
+      <c r="L100" s="125"/>
+      <c r="M100" s="126">
+        <f>SUM(Table72[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N100" s="127"/>
+      <c r="O100" s="125"/>
+      <c r="P100" s="125"/>
+      <c r="Q100" s="125"/>
+      <c r="R100" s="128"/>
+      <c r="S100" s="129"/>
+      <c r="T100" s="130"/>
+      <c r="U100" s="130"/>
+      <c r="V100" s="131"/>
+    </row>
+    <row r="101" spans="2:22">
+      <c r="C101" s="60"/>
+      <c r="D101" s="60"/>
+      <c r="E101" s="60"/>
+      <c r="F101" s="60"/>
+      <c r="G101" s="116"/>
+      <c r="H101" s="116"/>
+      <c r="I101" s="116"/>
+      <c r="J101" s="117"/>
+      <c r="K101" s="117"/>
+      <c r="L101" s="117"/>
+      <c r="M101" s="118"/>
+      <c r="N101" s="117"/>
+      <c r="O101" s="117"/>
+      <c r="P101" s="117"/>
+      <c r="Q101" s="117"/>
+      <c r="R101" s="117"/>
+      <c r="S101" s="119"/>
+      <c r="T101" s="119"/>
+      <c r="U101" s="119"/>
+      <c r="V101" s="119"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="O2:Q2"/>
+  <mergeCells count="5">
+    <mergeCell ref="B1:J1"/>
+    <mergeCell ref="G9:M9"/>
+    <mergeCell ref="S9:V9"/>
+    <mergeCell ref="N9:R9"/>
+    <mergeCell ref="B2:J2"/>
   </mergeCells>
+  <phoneticPr fontId="33" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="34" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="47" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
-  <extLst>
-[...16 lines deleted...]
-  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67711C34-D609-4159-B92F-31A3233E243E}">
+  <dimension ref="A1:P53"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:F3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>16</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="90"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>0</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0</v>
+      </c>
+      <c r="E23" s="89">
+        <v>0</v>
+      </c>
+      <c r="F23" s="89">
+        <v>0</v>
+      </c>
+      <c r="G23" s="89">
+        <v>0</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="90"/>
+      <c r="F47" s="90"/>
+      <c r="G47" s="90"/>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="94"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{3B96A350-F95D-4520-8C89-D50E9C8ACC6A}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{892EF140-3B08-423A-9E1B-DC9FEA886E33}">
+  <dimension ref="A1:P53"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:F3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>17</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="90"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>0</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0</v>
+      </c>
+      <c r="E23" s="89">
+        <v>0</v>
+      </c>
+      <c r="F23" s="89">
+        <v>0</v>
+      </c>
+      <c r="G23" s="89">
+        <v>0</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="90"/>
+      <c r="F47" s="90"/>
+      <c r="G47" s="90"/>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="94"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{E60F8742-49F5-414D-98DE-863010C961E0}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4324E947-D1F6-41A4-ACED-745EFF6CAB7D}">
+  <dimension ref="A1:P53"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:F3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>18</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="90"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>0</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0</v>
+      </c>
+      <c r="E23" s="89">
+        <v>0</v>
+      </c>
+      <c r="F23" s="89">
+        <v>0</v>
+      </c>
+      <c r="G23" s="89">
+        <v>0</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="90"/>
+      <c r="F47" s="90"/>
+      <c r="G47" s="90"/>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="94"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{92E40391-7558-4200-A58D-BEABD0A437F7}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{65649BEC-0086-4CF0-9849-EBB6E369E2EC}">
+  <dimension ref="A1:P53"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="C23" sqref="C23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>19</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="90"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>0</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0</v>
+      </c>
+      <c r="E23" s="89">
+        <v>0</v>
+      </c>
+      <c r="F23" s="89">
+        <v>0</v>
+      </c>
+      <c r="G23" s="89">
+        <v>0</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="90"/>
+      <c r="F47" s="90"/>
+      <c r="G47" s="90"/>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="94"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{622953FA-BAC8-4241-9758-713B3AA0617F}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6BE3FE1-C8EE-4380-ABE4-3AD0C6C4866D}">
+  <dimension ref="A1:P53"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:F3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>20</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="90"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>0</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0</v>
+      </c>
+      <c r="E23" s="89">
+        <v>0</v>
+      </c>
+      <c r="F23" s="89">
+        <v>0</v>
+      </c>
+      <c r="G23" s="89">
+        <v>0</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="90"/>
+      <c r="F47" s="90"/>
+      <c r="G47" s="90"/>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="94"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{4E7A7BBD-1D80-406F-AFF2-05B92686EA62}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EDC0662C-56D6-4836-BB14-0252D3789CAA}">
+  <dimension ref="A1:P53"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:F3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>21</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="90"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>0</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0</v>
+      </c>
+      <c r="E23" s="89">
+        <v>0</v>
+      </c>
+      <c r="F23" s="89">
+        <v>0</v>
+      </c>
+      <c r="G23" s="89">
+        <v>0</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="90"/>
+      <c r="F47" s="90"/>
+      <c r="G47" s="90"/>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="94"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{9F451104-FB58-4038-9D08-6605EB24233D}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{33B11BA5-1774-4832-BC25-CE0A8DCEFE2C}">
+  <dimension ref="A1:P53"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:F3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>22</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="90"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>0</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0</v>
+      </c>
+      <c r="E23" s="89">
+        <v>0</v>
+      </c>
+      <c r="F23" s="89">
+        <v>0</v>
+      </c>
+      <c r="G23" s="89">
+        <v>0</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="90"/>
+      <c r="F47" s="90"/>
+      <c r="G47" s="90"/>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="94"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{80CD4FB3-E5F1-4CC7-8DA8-207B1AAFEBC1}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8D3D2AC-AB23-4EDF-9865-D79CCE25587E}">
+  <dimension ref="A1:P53"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:F3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>23</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="90"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>0</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0</v>
+      </c>
+      <c r="E23" s="89">
+        <v>0</v>
+      </c>
+      <c r="F23" s="89">
+        <v>0</v>
+      </c>
+      <c r="G23" s="89">
+        <v>0</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="90"/>
+      <c r="F47" s="90"/>
+      <c r="G47" s="90"/>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="94"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{0F588B53-5CF6-45C8-9E32-5FB4DEFDE9CF}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4F1EE85-7940-4CA0-AB45-12C0CE25A16D}">
+  <dimension ref="A1:P53"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:F3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>24</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="90"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>0</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0</v>
+      </c>
+      <c r="E23" s="89">
+        <v>0</v>
+      </c>
+      <c r="F23" s="89">
+        <v>0</v>
+      </c>
+      <c r="G23" s="89">
+        <v>0</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="90"/>
+      <c r="F47" s="90"/>
+      <c r="G47" s="90"/>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="94"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{F9B92274-EACD-4751-A1AC-5F04E7C9D9A8}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{748E782F-0F10-4B27-A2BD-A2373D02AE32}">
+  <dimension ref="A1:P53"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:F3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>25</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="90"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>0</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0</v>
+      </c>
+      <c r="E23" s="89">
+        <v>0</v>
+      </c>
+      <c r="F23" s="89">
+        <v>0</v>
+      </c>
+      <c r="G23" s="89">
+        <v>0</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="90"/>
+      <c r="F47" s="90"/>
+      <c r="G47" s="90"/>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="94"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{EBE841BB-C972-4B01-B551-9FD9D3723D3F}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{925365EF-EFA5-4F83-B2BD-12A71E300A97}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:V100"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="2.28515625" style="14" customWidth="1"/>
+    <col min="2" max="2" width="10.5703125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="33.28515625" style="1" customWidth="1"/>
+    <col min="4" max="5" width="40" style="1" customWidth="1"/>
+    <col min="6" max="6" width="18.7109375" style="1" customWidth="1"/>
+    <col min="7" max="18" width="16.28515625" customWidth="1"/>
+    <col min="19" max="21" width="18.28515625" customWidth="1"/>
+    <col min="22" max="22" width="21.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22" s="17" customFormat="1" ht="21">
+      <c r="A1" s="15"/>
+      <c r="B1" s="152" t="s">
+        <v>101</v>
+      </c>
+      <c r="C1" s="152"/>
+      <c r="D1" s="152"/>
+      <c r="E1" s="152"/>
+      <c r="F1" s="152"/>
+      <c r="G1" s="152"/>
+      <c r="H1" s="152"/>
+      <c r="I1" s="152"/>
+      <c r="J1" s="152"/>
+      <c r="K1" s="15"/>
+      <c r="O1" s="86"/>
+    </row>
+    <row r="2" spans="1:22" s="17" customFormat="1" ht="21">
+      <c r="A2" s="15"/>
+      <c r="B2" s="150"/>
+      <c r="C2" s="150"/>
+      <c r="D2" s="150"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+      <c r="N2" s="33"/>
+    </row>
+    <row r="3" spans="1:22" s="17" customFormat="1" ht="21">
+      <c r="A3" s="15"/>
+      <c r="B3" s="150"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="E3" s="87"/>
+      <c r="F3" s="150"/>
+      <c r="G3" s="133"/>
+      <c r="H3" s="150"/>
+      <c r="I3" s="150"/>
+      <c r="J3" s="150"/>
+      <c r="K3" s="15"/>
+    </row>
+    <row r="4" spans="1:22" s="17" customFormat="1" ht="21">
+      <c r="A4" s="15"/>
+      <c r="B4" s="150"/>
+      <c r="C4" s="40"/>
+      <c r="D4" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E4" s="87"/>
+      <c r="F4" s="150"/>
+      <c r="G4" s="133"/>
+      <c r="H4" s="150"/>
+      <c r="I4" s="150"/>
+      <c r="J4" s="150"/>
+      <c r="K4" s="15"/>
+    </row>
+    <row r="5" spans="1:22" s="15" customFormat="1" ht="21" customHeight="1">
+      <c r="C5" s="40"/>
+      <c r="D5" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="E5" s="88"/>
+    </row>
+    <row r="6" spans="1:22" s="15" customFormat="1" ht="21" customHeight="1">
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+    </row>
+    <row r="7" spans="1:22" s="17" customFormat="1" ht="21.6" thickBot="1">
+      <c r="A7" s="120" t="s">
+        <v>102</v>
+      </c>
+      <c r="B7" s="150"/>
+      <c r="C7" s="150"/>
+      <c r="D7" s="150"/>
+      <c r="E7" s="150"/>
+      <c r="F7" s="150"/>
+      <c r="G7" s="150"/>
+      <c r="H7" s="150"/>
+      <c r="I7" s="150"/>
+      <c r="J7" s="150"/>
+      <c r="K7" s="15"/>
+    </row>
+    <row r="8" spans="1:22" ht="30" customHeight="1" thickTop="1">
+      <c r="G8" s="165" t="s">
+        <v>70</v>
+      </c>
+      <c r="H8" s="166"/>
+      <c r="I8" s="166"/>
+      <c r="J8" s="166"/>
+      <c r="K8" s="166"/>
+      <c r="L8" s="166"/>
+      <c r="M8" s="167"/>
+      <c r="N8" s="168" t="s">
+        <v>103</v>
+      </c>
+      <c r="O8" s="154"/>
+      <c r="P8" s="154"/>
+      <c r="Q8" s="154"/>
+      <c r="R8" s="155"/>
+      <c r="S8" s="168" t="s">
+        <v>104</v>
+      </c>
+      <c r="T8" s="154"/>
+      <c r="U8" s="154"/>
+      <c r="V8" s="155"/>
+    </row>
+    <row r="9" spans="1:22" ht="31.9" thickBot="1">
+      <c r="B9" s="52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="E9" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="F9" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="G9" s="73" t="s">
+        <v>74</v>
+      </c>
+      <c r="H9" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="I9" s="65" t="s">
+        <v>76</v>
+      </c>
+      <c r="J9" s="65" t="s">
+        <v>77</v>
+      </c>
+      <c r="K9" s="65" t="s">
+        <v>78</v>
+      </c>
+      <c r="L9" s="65" t="s">
+        <v>79</v>
+      </c>
+      <c r="M9" s="74" t="s">
+        <v>80</v>
+      </c>
+      <c r="N9" s="77" t="s">
+        <v>81</v>
+      </c>
+      <c r="O9" s="66" t="s">
+        <v>82</v>
+      </c>
+      <c r="P9" s="66" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q9" s="66" t="s">
+        <v>84</v>
+      </c>
+      <c r="R9" s="74" t="s">
+        <v>85</v>
+      </c>
+      <c r="S9" s="80" t="s">
+        <v>86</v>
+      </c>
+      <c r="T9" s="67" t="s">
+        <v>87</v>
+      </c>
+      <c r="U9" s="67" t="s">
+        <v>88</v>
+      </c>
+      <c r="V9" s="81" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22">
+      <c r="B10" s="104"/>
+      <c r="C10" s="54"/>
+      <c r="D10" s="54"/>
+      <c r="E10" s="54"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="75"/>
+      <c r="H10" s="61"/>
+      <c r="I10" s="62"/>
+      <c r="J10" s="62"/>
+      <c r="K10" s="62"/>
+      <c r="L10" s="62"/>
+      <c r="M10" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N10" s="78"/>
+      <c r="O10" s="62"/>
+      <c r="P10" s="62"/>
+      <c r="Q10" s="62"/>
+      <c r="R10" s="79"/>
+      <c r="S10" s="82"/>
+      <c r="T10" s="69"/>
+      <c r="U10" s="69"/>
+      <c r="V10" s="83"/>
+    </row>
+    <row r="11" spans="1:22">
+      <c r="B11" s="19"/>
+      <c r="C11" s="55"/>
+      <c r="D11" s="55"/>
+      <c r="E11" s="55"/>
+      <c r="F11" s="64"/>
+      <c r="G11" s="75"/>
+      <c r="H11" s="61"/>
+      <c r="I11" s="61"/>
+      <c r="J11" s="62"/>
+      <c r="K11" s="62"/>
+      <c r="L11" s="62"/>
+      <c r="M11" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N11" s="78"/>
+      <c r="O11" s="62"/>
+      <c r="P11" s="62"/>
+      <c r="Q11" s="62"/>
+      <c r="R11" s="79"/>
+      <c r="S11" s="84"/>
+      <c r="T11" s="70"/>
+      <c r="U11" s="70"/>
+      <c r="V11" s="85"/>
+    </row>
+    <row r="12" spans="1:22">
+      <c r="B12" s="19"/>
+      <c r="C12" s="55"/>
+      <c r="D12" s="55"/>
+      <c r="E12" s="55"/>
+      <c r="F12" s="64"/>
+      <c r="G12" s="75"/>
+      <c r="H12" s="61"/>
+      <c r="I12" s="61"/>
+      <c r="J12" s="62"/>
+      <c r="K12" s="62"/>
+      <c r="L12" s="62"/>
+      <c r="M12" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N12" s="78"/>
+      <c r="O12" s="62"/>
+      <c r="P12" s="62"/>
+      <c r="Q12" s="62"/>
+      <c r="R12" s="79"/>
+      <c r="S12" s="84"/>
+      <c r="T12" s="70"/>
+      <c r="U12" s="70"/>
+      <c r="V12" s="85"/>
+    </row>
+    <row r="13" spans="1:22">
+      <c r="B13" s="19"/>
+      <c r="C13" s="55"/>
+      <c r="D13" s="55"/>
+      <c r="E13" s="55"/>
+      <c r="F13" s="64"/>
+      <c r="G13" s="75"/>
+      <c r="H13" s="61"/>
+      <c r="I13" s="61"/>
+      <c r="J13" s="62"/>
+      <c r="K13" s="62"/>
+      <c r="L13" s="62"/>
+      <c r="M13" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N13" s="78"/>
+      <c r="O13" s="62"/>
+      <c r="P13" s="62"/>
+      <c r="Q13" s="62"/>
+      <c r="R13" s="79"/>
+      <c r="S13" s="84"/>
+      <c r="T13" s="70"/>
+      <c r="U13" s="70"/>
+      <c r="V13" s="85"/>
+    </row>
+    <row r="14" spans="1:22">
+      <c r="B14" s="19"/>
+      <c r="C14" s="55"/>
+      <c r="D14" s="55"/>
+      <c r="E14" s="55"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="75"/>
+      <c r="H14" s="61"/>
+      <c r="I14" s="61"/>
+      <c r="J14" s="62"/>
+      <c r="K14" s="62"/>
+      <c r="L14" s="62"/>
+      <c r="M14" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N14" s="78"/>
+      <c r="O14" s="62"/>
+      <c r="P14" s="62"/>
+      <c r="Q14" s="62"/>
+      <c r="R14" s="79"/>
+      <c r="S14" s="84"/>
+      <c r="T14" s="70"/>
+      <c r="U14" s="70"/>
+      <c r="V14" s="85"/>
+    </row>
+    <row r="15" spans="1:22">
+      <c r="B15" s="19"/>
+      <c r="C15" s="55"/>
+      <c r="D15" s="55"/>
+      <c r="E15" s="55"/>
+      <c r="F15" s="64"/>
+      <c r="G15" s="75"/>
+      <c r="H15" s="61"/>
+      <c r="I15" s="61"/>
+      <c r="J15" s="62"/>
+      <c r="K15" s="62"/>
+      <c r="L15" s="62"/>
+      <c r="M15" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N15" s="78"/>
+      <c r="O15" s="62"/>
+      <c r="P15" s="62"/>
+      <c r="Q15" s="62"/>
+      <c r="R15" s="79"/>
+      <c r="S15" s="84"/>
+      <c r="T15" s="70"/>
+      <c r="U15" s="70"/>
+      <c r="V15" s="85"/>
+    </row>
+    <row r="16" spans="1:22">
+      <c r="B16" s="19"/>
+      <c r="C16" s="55"/>
+      <c r="D16" s="55"/>
+      <c r="E16" s="55"/>
+      <c r="F16" s="64"/>
+      <c r="G16" s="75"/>
+      <c r="H16" s="61"/>
+      <c r="I16" s="61"/>
+      <c r="J16" s="62"/>
+      <c r="K16" s="62"/>
+      <c r="L16" s="62"/>
+      <c r="M16" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N16" s="78"/>
+      <c r="O16" s="62"/>
+      <c r="P16" s="62"/>
+      <c r="Q16" s="62"/>
+      <c r="R16" s="79"/>
+      <c r="S16" s="84"/>
+      <c r="T16" s="70"/>
+      <c r="U16" s="70"/>
+      <c r="V16" s="85"/>
+    </row>
+    <row r="17" spans="2:22">
+      <c r="B17" s="19"/>
+      <c r="C17" s="55"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="64"/>
+      <c r="G17" s="75"/>
+      <c r="H17" s="61"/>
+      <c r="I17" s="61"/>
+      <c r="J17" s="62"/>
+      <c r="K17" s="62"/>
+      <c r="L17" s="62"/>
+      <c r="M17" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N17" s="78"/>
+      <c r="O17" s="62"/>
+      <c r="P17" s="62"/>
+      <c r="Q17" s="62"/>
+      <c r="R17" s="79"/>
+      <c r="S17" s="84"/>
+      <c r="T17" s="70"/>
+      <c r="U17" s="70"/>
+      <c r="V17" s="85"/>
+    </row>
+    <row r="18" spans="2:22">
+      <c r="B18" s="19"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="64"/>
+      <c r="G18" s="75"/>
+      <c r="H18" s="61"/>
+      <c r="I18" s="61"/>
+      <c r="J18" s="62"/>
+      <c r="K18" s="62"/>
+      <c r="L18" s="62"/>
+      <c r="M18" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N18" s="78"/>
+      <c r="O18" s="62"/>
+      <c r="P18" s="62"/>
+      <c r="Q18" s="62"/>
+      <c r="R18" s="79"/>
+      <c r="S18" s="84"/>
+      <c r="T18" s="70"/>
+      <c r="U18" s="70"/>
+      <c r="V18" s="85"/>
+    </row>
+    <row r="19" spans="2:22">
+      <c r="B19" s="19"/>
+      <c r="C19" s="55"/>
+      <c r="D19" s="55"/>
+      <c r="E19" s="55"/>
+      <c r="F19" s="64"/>
+      <c r="G19" s="75"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="62"/>
+      <c r="K19" s="62"/>
+      <c r="L19" s="62"/>
+      <c r="M19" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N19" s="78"/>
+      <c r="O19" s="62"/>
+      <c r="P19" s="62"/>
+      <c r="Q19" s="62"/>
+      <c r="R19" s="79"/>
+      <c r="S19" s="84"/>
+      <c r="T19" s="70"/>
+      <c r="U19" s="70"/>
+      <c r="V19" s="85"/>
+    </row>
+    <row r="20" spans="2:22">
+      <c r="B20" s="19"/>
+      <c r="C20" s="55"/>
+      <c r="D20" s="55"/>
+      <c r="E20" s="55"/>
+      <c r="F20" s="64"/>
+      <c r="G20" s="75"/>
+      <c r="H20" s="61"/>
+      <c r="I20" s="61"/>
+      <c r="J20" s="62"/>
+      <c r="K20" s="62"/>
+      <c r="L20" s="62"/>
+      <c r="M20" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N20" s="78"/>
+      <c r="O20" s="62"/>
+      <c r="P20" s="62"/>
+      <c r="Q20" s="62"/>
+      <c r="R20" s="79"/>
+      <c r="S20" s="84"/>
+      <c r="T20" s="70"/>
+      <c r="U20" s="70"/>
+      <c r="V20" s="85"/>
+    </row>
+    <row r="21" spans="2:22">
+      <c r="B21" s="19"/>
+      <c r="C21" s="55"/>
+      <c r="D21" s="55"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="64"/>
+      <c r="G21" s="75"/>
+      <c r="H21" s="61"/>
+      <c r="I21" s="61"/>
+      <c r="J21" s="62"/>
+      <c r="K21" s="62"/>
+      <c r="L21" s="62"/>
+      <c r="M21" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N21" s="78"/>
+      <c r="O21" s="62"/>
+      <c r="P21" s="62"/>
+      <c r="Q21" s="62"/>
+      <c r="R21" s="79"/>
+      <c r="S21" s="84"/>
+      <c r="T21" s="70"/>
+      <c r="U21" s="70"/>
+      <c r="V21" s="85"/>
+    </row>
+    <row r="22" spans="2:22">
+      <c r="B22" s="19"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="55"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="64"/>
+      <c r="G22" s="75"/>
+      <c r="H22" s="61"/>
+      <c r="I22" s="61"/>
+      <c r="J22" s="62"/>
+      <c r="K22" s="62"/>
+      <c r="L22" s="62"/>
+      <c r="M22" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N22" s="78"/>
+      <c r="O22" s="62"/>
+      <c r="P22" s="62"/>
+      <c r="Q22" s="62"/>
+      <c r="R22" s="79"/>
+      <c r="S22" s="84"/>
+      <c r="T22" s="70"/>
+      <c r="U22" s="70"/>
+      <c r="V22" s="85"/>
+    </row>
+    <row r="23" spans="2:22">
+      <c r="B23" s="19"/>
+      <c r="C23" s="55"/>
+      <c r="D23" s="55"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="64"/>
+      <c r="G23" s="75"/>
+      <c r="H23" s="61"/>
+      <c r="I23" s="61"/>
+      <c r="J23" s="62"/>
+      <c r="K23" s="62"/>
+      <c r="L23" s="62"/>
+      <c r="M23" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N23" s="78"/>
+      <c r="O23" s="62"/>
+      <c r="P23" s="62"/>
+      <c r="Q23" s="62"/>
+      <c r="R23" s="79"/>
+      <c r="S23" s="84"/>
+      <c r="T23" s="70"/>
+      <c r="U23" s="70"/>
+      <c r="V23" s="85"/>
+    </row>
+    <row r="24" spans="2:22">
+      <c r="B24" s="19"/>
+      <c r="C24" s="55"/>
+      <c r="D24" s="55"/>
+      <c r="E24" s="55"/>
+      <c r="F24" s="64"/>
+      <c r="G24" s="75"/>
+      <c r="H24" s="61"/>
+      <c r="I24" s="61"/>
+      <c r="J24" s="62"/>
+      <c r="K24" s="62"/>
+      <c r="L24" s="62"/>
+      <c r="M24" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N24" s="78"/>
+      <c r="O24" s="62"/>
+      <c r="P24" s="62"/>
+      <c r="Q24" s="62"/>
+      <c r="R24" s="79"/>
+      <c r="S24" s="84"/>
+      <c r="T24" s="70"/>
+      <c r="U24" s="70"/>
+      <c r="V24" s="85"/>
+    </row>
+    <row r="25" spans="2:22">
+      <c r="B25" s="19"/>
+      <c r="C25" s="55"/>
+      <c r="D25" s="55"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="64"/>
+      <c r="G25" s="75"/>
+      <c r="H25" s="61"/>
+      <c r="I25" s="61"/>
+      <c r="J25" s="62"/>
+      <c r="K25" s="62"/>
+      <c r="L25" s="62"/>
+      <c r="M25" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N25" s="78"/>
+      <c r="O25" s="62"/>
+      <c r="P25" s="62"/>
+      <c r="Q25" s="62"/>
+      <c r="R25" s="79"/>
+      <c r="S25" s="84"/>
+      <c r="T25" s="70"/>
+      <c r="U25" s="70"/>
+      <c r="V25" s="85"/>
+    </row>
+    <row r="26" spans="2:22">
+      <c r="B26" s="19"/>
+      <c r="C26" s="55"/>
+      <c r="D26" s="55"/>
+      <c r="E26" s="55"/>
+      <c r="F26" s="64"/>
+      <c r="G26" s="75"/>
+      <c r="H26" s="61"/>
+      <c r="I26" s="61"/>
+      <c r="J26" s="62"/>
+      <c r="K26" s="62"/>
+      <c r="L26" s="62"/>
+      <c r="M26" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N26" s="78"/>
+      <c r="O26" s="62"/>
+      <c r="P26" s="62"/>
+      <c r="Q26" s="62"/>
+      <c r="R26" s="79"/>
+      <c r="S26" s="84"/>
+      <c r="T26" s="70"/>
+      <c r="U26" s="70"/>
+      <c r="V26" s="85"/>
+    </row>
+    <row r="27" spans="2:22">
+      <c r="B27" s="19"/>
+      <c r="C27" s="55"/>
+      <c r="D27" s="55"/>
+      <c r="E27" s="55"/>
+      <c r="F27" s="64"/>
+      <c r="G27" s="75"/>
+      <c r="H27" s="61"/>
+      <c r="I27" s="61"/>
+      <c r="J27" s="62"/>
+      <c r="K27" s="62"/>
+      <c r="L27" s="62"/>
+      <c r="M27" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N27" s="78"/>
+      <c r="O27" s="62"/>
+      <c r="P27" s="62"/>
+      <c r="Q27" s="62"/>
+      <c r="R27" s="79"/>
+      <c r="S27" s="84"/>
+      <c r="T27" s="70"/>
+      <c r="U27" s="70"/>
+      <c r="V27" s="85"/>
+    </row>
+    <row r="28" spans="2:22">
+      <c r="B28" s="19"/>
+      <c r="C28" s="55"/>
+      <c r="D28" s="55"/>
+      <c r="E28" s="55"/>
+      <c r="F28" s="64"/>
+      <c r="G28" s="75"/>
+      <c r="H28" s="61"/>
+      <c r="I28" s="61"/>
+      <c r="J28" s="62"/>
+      <c r="K28" s="62"/>
+      <c r="L28" s="62"/>
+      <c r="M28" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N28" s="78"/>
+      <c r="O28" s="62"/>
+      <c r="P28" s="62"/>
+      <c r="Q28" s="62"/>
+      <c r="R28" s="79"/>
+      <c r="S28" s="84"/>
+      <c r="T28" s="70"/>
+      <c r="U28" s="70"/>
+      <c r="V28" s="85"/>
+    </row>
+    <row r="29" spans="2:22">
+      <c r="B29" s="19"/>
+      <c r="C29" s="55"/>
+      <c r="D29" s="55"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="64"/>
+      <c r="G29" s="75"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="62"/>
+      <c r="K29" s="62"/>
+      <c r="L29" s="62"/>
+      <c r="M29" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N29" s="78"/>
+      <c r="O29" s="62"/>
+      <c r="P29" s="62"/>
+      <c r="Q29" s="62"/>
+      <c r="R29" s="79"/>
+      <c r="S29" s="84"/>
+      <c r="T29" s="70"/>
+      <c r="U29" s="70"/>
+      <c r="V29" s="85"/>
+    </row>
+    <row r="30" spans="2:22">
+      <c r="B30" s="19"/>
+      <c r="C30" s="55"/>
+      <c r="D30" s="55"/>
+      <c r="E30" s="55"/>
+      <c r="F30" s="64"/>
+      <c r="G30" s="75"/>
+      <c r="H30" s="61"/>
+      <c r="I30" s="61"/>
+      <c r="J30" s="62"/>
+      <c r="K30" s="62"/>
+      <c r="L30" s="62"/>
+      <c r="M30" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N30" s="78"/>
+      <c r="O30" s="62"/>
+      <c r="P30" s="62"/>
+      <c r="Q30" s="62"/>
+      <c r="R30" s="79"/>
+      <c r="S30" s="84"/>
+      <c r="T30" s="70"/>
+      <c r="U30" s="70"/>
+      <c r="V30" s="85"/>
+    </row>
+    <row r="31" spans="2:22">
+      <c r="B31" s="19"/>
+      <c r="C31" s="55"/>
+      <c r="D31" s="55"/>
+      <c r="E31" s="55"/>
+      <c r="F31" s="64"/>
+      <c r="G31" s="75"/>
+      <c r="H31" s="61"/>
+      <c r="I31" s="61"/>
+      <c r="J31" s="62"/>
+      <c r="K31" s="62"/>
+      <c r="L31" s="62"/>
+      <c r="M31" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N31" s="78"/>
+      <c r="O31" s="62"/>
+      <c r="P31" s="62"/>
+      <c r="Q31" s="62"/>
+      <c r="R31" s="79"/>
+      <c r="S31" s="84"/>
+      <c r="T31" s="70"/>
+      <c r="U31" s="70"/>
+      <c r="V31" s="85"/>
+    </row>
+    <row r="32" spans="2:22">
+      <c r="B32" s="19"/>
+      <c r="C32" s="55"/>
+      <c r="D32" s="55"/>
+      <c r="E32" s="55"/>
+      <c r="F32" s="64"/>
+      <c r="G32" s="75"/>
+      <c r="H32" s="61"/>
+      <c r="I32" s="61"/>
+      <c r="J32" s="62"/>
+      <c r="K32" s="62"/>
+      <c r="L32" s="62"/>
+      <c r="M32" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N32" s="78"/>
+      <c r="O32" s="62"/>
+      <c r="P32" s="62"/>
+      <c r="Q32" s="62"/>
+      <c r="R32" s="79"/>
+      <c r="S32" s="84"/>
+      <c r="T32" s="70"/>
+      <c r="U32" s="70"/>
+      <c r="V32" s="85"/>
+    </row>
+    <row r="33" spans="2:22">
+      <c r="B33" s="19"/>
+      <c r="C33" s="55"/>
+      <c r="D33" s="55"/>
+      <c r="E33" s="55"/>
+      <c r="F33" s="64"/>
+      <c r="G33" s="75"/>
+      <c r="H33" s="61"/>
+      <c r="I33" s="61"/>
+      <c r="J33" s="62"/>
+      <c r="K33" s="62"/>
+      <c r="L33" s="62"/>
+      <c r="M33" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N33" s="78"/>
+      <c r="O33" s="62"/>
+      <c r="P33" s="62"/>
+      <c r="Q33" s="62"/>
+      <c r="R33" s="79"/>
+      <c r="S33" s="84"/>
+      <c r="T33" s="70"/>
+      <c r="U33" s="70"/>
+      <c r="V33" s="85"/>
+    </row>
+    <row r="34" spans="2:22">
+      <c r="B34" s="19"/>
+      <c r="C34" s="55"/>
+      <c r="D34" s="55"/>
+      <c r="E34" s="55"/>
+      <c r="F34" s="64"/>
+      <c r="G34" s="75"/>
+      <c r="H34" s="61"/>
+      <c r="I34" s="61"/>
+      <c r="J34" s="62"/>
+      <c r="K34" s="62"/>
+      <c r="L34" s="62"/>
+      <c r="M34" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N34" s="78"/>
+      <c r="O34" s="62"/>
+      <c r="P34" s="62"/>
+      <c r="Q34" s="62"/>
+      <c r="R34" s="79"/>
+      <c r="S34" s="84"/>
+      <c r="T34" s="70"/>
+      <c r="U34" s="70"/>
+      <c r="V34" s="85"/>
+    </row>
+    <row r="35" spans="2:22">
+      <c r="B35" s="19"/>
+      <c r="C35" s="55"/>
+      <c r="D35" s="55"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="64"/>
+      <c r="G35" s="75"/>
+      <c r="H35" s="68"/>
+      <c r="I35" s="68"/>
+      <c r="J35" s="62"/>
+      <c r="K35" s="62"/>
+      <c r="L35" s="62"/>
+      <c r="M35" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N35" s="78"/>
+      <c r="O35" s="62"/>
+      <c r="P35" s="62"/>
+      <c r="Q35" s="62"/>
+      <c r="R35" s="79"/>
+      <c r="S35" s="84"/>
+      <c r="T35" s="70"/>
+      <c r="U35" s="70"/>
+      <c r="V35" s="85"/>
+    </row>
+    <row r="36" spans="2:22">
+      <c r="B36" s="19"/>
+      <c r="C36" s="55"/>
+      <c r="D36" s="55"/>
+      <c r="E36" s="55"/>
+      <c r="F36" s="64"/>
+      <c r="G36" s="75"/>
+      <c r="H36" s="61"/>
+      <c r="I36" s="61"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N36" s="78"/>
+      <c r="O36" s="62"/>
+      <c r="P36" s="62"/>
+      <c r="Q36" s="62"/>
+      <c r="R36" s="79"/>
+      <c r="S36" s="84"/>
+      <c r="T36" s="70"/>
+      <c r="U36" s="70"/>
+      <c r="V36" s="85"/>
+    </row>
+    <row r="37" spans="2:22">
+      <c r="B37" s="19"/>
+      <c r="C37" s="55"/>
+      <c r="D37" s="55"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="64"/>
+      <c r="G37" s="75"/>
+      <c r="H37" s="61"/>
+      <c r="I37" s="61"/>
+      <c r="J37" s="62"/>
+      <c r="K37" s="62"/>
+      <c r="L37" s="62"/>
+      <c r="M37" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N37" s="78"/>
+      <c r="O37" s="62"/>
+      <c r="P37" s="62"/>
+      <c r="Q37" s="62"/>
+      <c r="R37" s="79"/>
+      <c r="S37" s="84"/>
+      <c r="T37" s="70"/>
+      <c r="U37" s="70"/>
+      <c r="V37" s="85"/>
+    </row>
+    <row r="38" spans="2:22">
+      <c r="B38" s="19"/>
+      <c r="C38" s="55"/>
+      <c r="D38" s="55"/>
+      <c r="E38" s="55"/>
+      <c r="F38" s="64"/>
+      <c r="G38" s="75"/>
+      <c r="H38" s="61"/>
+      <c r="I38" s="61"/>
+      <c r="J38" s="62"/>
+      <c r="K38" s="62"/>
+      <c r="L38" s="62"/>
+      <c r="M38" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N38" s="78"/>
+      <c r="O38" s="62"/>
+      <c r="P38" s="62"/>
+      <c r="Q38" s="62"/>
+      <c r="R38" s="79"/>
+      <c r="S38" s="84"/>
+      <c r="T38" s="70"/>
+      <c r="U38" s="70"/>
+      <c r="V38" s="85"/>
+    </row>
+    <row r="39" spans="2:22">
+      <c r="B39" s="19"/>
+      <c r="C39" s="55"/>
+      <c r="D39" s="55"/>
+      <c r="E39" s="55"/>
+      <c r="F39" s="64"/>
+      <c r="G39" s="75"/>
+      <c r="H39" s="61"/>
+      <c r="I39" s="61"/>
+      <c r="J39" s="62"/>
+      <c r="K39" s="62"/>
+      <c r="L39" s="62"/>
+      <c r="M39" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N39" s="78"/>
+      <c r="O39" s="62"/>
+      <c r="P39" s="62"/>
+      <c r="Q39" s="62"/>
+      <c r="R39" s="79"/>
+      <c r="S39" s="84"/>
+      <c r="T39" s="70"/>
+      <c r="U39" s="70"/>
+      <c r="V39" s="85"/>
+    </row>
+    <row r="40" spans="2:22">
+      <c r="B40" s="19"/>
+      <c r="C40" s="55"/>
+      <c r="D40" s="55"/>
+      <c r="E40" s="55"/>
+      <c r="F40" s="64"/>
+      <c r="G40" s="75"/>
+      <c r="H40" s="61"/>
+      <c r="I40" s="61"/>
+      <c r="J40" s="62"/>
+      <c r="K40" s="62"/>
+      <c r="L40" s="62"/>
+      <c r="M40" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N40" s="78"/>
+      <c r="O40" s="62"/>
+      <c r="P40" s="62"/>
+      <c r="Q40" s="62"/>
+      <c r="R40" s="79"/>
+      <c r="S40" s="84"/>
+      <c r="T40" s="70"/>
+      <c r="U40" s="70"/>
+      <c r="V40" s="85"/>
+    </row>
+    <row r="41" spans="2:22">
+      <c r="B41" s="19"/>
+      <c r="C41" s="55"/>
+      <c r="D41" s="55"/>
+      <c r="E41" s="55"/>
+      <c r="F41" s="64"/>
+      <c r="G41" s="75"/>
+      <c r="H41" s="61"/>
+      <c r="I41" s="61"/>
+      <c r="J41" s="62"/>
+      <c r="K41" s="62"/>
+      <c r="L41" s="62"/>
+      <c r="M41" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N41" s="78"/>
+      <c r="O41" s="62"/>
+      <c r="P41" s="62"/>
+      <c r="Q41" s="62"/>
+      <c r="R41" s="79"/>
+      <c r="S41" s="84"/>
+      <c r="T41" s="70"/>
+      <c r="U41" s="70"/>
+      <c r="V41" s="85"/>
+    </row>
+    <row r="42" spans="2:22">
+      <c r="B42" s="19"/>
+      <c r="C42" s="55"/>
+      <c r="D42" s="55"/>
+      <c r="E42" s="55"/>
+      <c r="F42" s="64"/>
+      <c r="G42" s="75"/>
+      <c r="H42" s="61"/>
+      <c r="I42" s="61"/>
+      <c r="J42" s="62"/>
+      <c r="K42" s="62"/>
+      <c r="L42" s="62"/>
+      <c r="M42" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N42" s="78"/>
+      <c r="O42" s="62"/>
+      <c r="P42" s="62"/>
+      <c r="Q42" s="62"/>
+      <c r="R42" s="79"/>
+      <c r="S42" s="84"/>
+      <c r="T42" s="70"/>
+      <c r="U42" s="70"/>
+      <c r="V42" s="85"/>
+    </row>
+    <row r="43" spans="2:22">
+      <c r="B43" s="19"/>
+      <c r="C43" s="55"/>
+      <c r="D43" s="55"/>
+      <c r="E43" s="55"/>
+      <c r="F43" s="64"/>
+      <c r="G43" s="75"/>
+      <c r="H43" s="61"/>
+      <c r="I43" s="61"/>
+      <c r="J43" s="62"/>
+      <c r="K43" s="62"/>
+      <c r="L43" s="62"/>
+      <c r="M43" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N43" s="78"/>
+      <c r="O43" s="62"/>
+      <c r="P43" s="62"/>
+      <c r="Q43" s="62"/>
+      <c r="R43" s="79"/>
+      <c r="S43" s="84"/>
+      <c r="T43" s="70"/>
+      <c r="U43" s="70"/>
+      <c r="V43" s="85"/>
+    </row>
+    <row r="44" spans="2:22">
+      <c r="B44" s="19"/>
+      <c r="C44" s="55"/>
+      <c r="D44" s="55"/>
+      <c r="E44" s="55"/>
+      <c r="F44" s="64"/>
+      <c r="G44" s="75"/>
+      <c r="H44" s="61"/>
+      <c r="I44" s="61"/>
+      <c r="J44" s="62"/>
+      <c r="K44" s="62"/>
+      <c r="L44" s="62"/>
+      <c r="M44" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N44" s="78"/>
+      <c r="O44" s="62"/>
+      <c r="P44" s="62"/>
+      <c r="Q44" s="62"/>
+      <c r="R44" s="79"/>
+      <c r="S44" s="84"/>
+      <c r="T44" s="70"/>
+      <c r="U44" s="70"/>
+      <c r="V44" s="85"/>
+    </row>
+    <row r="45" spans="2:22">
+      <c r="B45" s="19"/>
+      <c r="C45" s="55"/>
+      <c r="D45" s="55"/>
+      <c r="E45" s="55"/>
+      <c r="F45" s="64"/>
+      <c r="G45" s="75"/>
+      <c r="H45" s="61"/>
+      <c r="I45" s="61"/>
+      <c r="J45" s="62"/>
+      <c r="K45" s="62"/>
+      <c r="L45" s="62"/>
+      <c r="M45" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N45" s="78"/>
+      <c r="O45" s="62"/>
+      <c r="P45" s="62"/>
+      <c r="Q45" s="62"/>
+      <c r="R45" s="79"/>
+      <c r="S45" s="84"/>
+      <c r="T45" s="70"/>
+      <c r="U45" s="70"/>
+      <c r="V45" s="85"/>
+    </row>
+    <row r="46" spans="2:22">
+      <c r="B46" s="19"/>
+      <c r="C46" s="55"/>
+      <c r="D46" s="55"/>
+      <c r="E46" s="55"/>
+      <c r="F46" s="64"/>
+      <c r="G46" s="75"/>
+      <c r="H46" s="61"/>
+      <c r="I46" s="61"/>
+      <c r="J46" s="62"/>
+      <c r="K46" s="62"/>
+      <c r="L46" s="62"/>
+      <c r="M46" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N46" s="78"/>
+      <c r="O46" s="62"/>
+      <c r="P46" s="62"/>
+      <c r="Q46" s="62"/>
+      <c r="R46" s="79"/>
+      <c r="S46" s="84"/>
+      <c r="T46" s="70"/>
+      <c r="U46" s="70"/>
+      <c r="V46" s="85"/>
+    </row>
+    <row r="47" spans="2:22">
+      <c r="B47" s="19"/>
+      <c r="C47" s="55"/>
+      <c r="D47" s="55"/>
+      <c r="E47" s="55"/>
+      <c r="F47" s="64"/>
+      <c r="G47" s="75"/>
+      <c r="H47" s="61"/>
+      <c r="I47" s="61"/>
+      <c r="J47" s="62"/>
+      <c r="K47" s="62"/>
+      <c r="L47" s="62"/>
+      <c r="M47" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N47" s="78"/>
+      <c r="O47" s="62"/>
+      <c r="P47" s="62"/>
+      <c r="Q47" s="62"/>
+      <c r="R47" s="79"/>
+      <c r="S47" s="84"/>
+      <c r="T47" s="70"/>
+      <c r="U47" s="70"/>
+      <c r="V47" s="85"/>
+    </row>
+    <row r="48" spans="2:22">
+      <c r="B48" s="19"/>
+      <c r="C48" s="55"/>
+      <c r="D48" s="55"/>
+      <c r="E48" s="55"/>
+      <c r="F48" s="64"/>
+      <c r="G48" s="75"/>
+      <c r="H48" s="61"/>
+      <c r="I48" s="61"/>
+      <c r="J48" s="62"/>
+      <c r="K48" s="62"/>
+      <c r="L48" s="62"/>
+      <c r="M48" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N48" s="78"/>
+      <c r="O48" s="62"/>
+      <c r="P48" s="62"/>
+      <c r="Q48" s="62"/>
+      <c r="R48" s="79"/>
+      <c r="S48" s="84"/>
+      <c r="T48" s="70"/>
+      <c r="U48" s="70"/>
+      <c r="V48" s="85"/>
+    </row>
+    <row r="49" spans="2:22">
+      <c r="B49" s="19"/>
+      <c r="C49" s="55"/>
+      <c r="D49" s="55"/>
+      <c r="E49" s="55"/>
+      <c r="F49" s="64"/>
+      <c r="G49" s="75"/>
+      <c r="H49" s="61"/>
+      <c r="I49" s="61"/>
+      <c r="J49" s="62"/>
+      <c r="K49" s="62"/>
+      <c r="L49" s="62"/>
+      <c r="M49" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N49" s="78"/>
+      <c r="O49" s="62"/>
+      <c r="P49" s="62"/>
+      <c r="Q49" s="62"/>
+      <c r="R49" s="79"/>
+      <c r="S49" s="84"/>
+      <c r="T49" s="70"/>
+      <c r="U49" s="70"/>
+      <c r="V49" s="85"/>
+    </row>
+    <row r="50" spans="2:22">
+      <c r="B50" s="19"/>
+      <c r="C50" s="55"/>
+      <c r="D50" s="55"/>
+      <c r="E50" s="55"/>
+      <c r="F50" s="64"/>
+      <c r="G50" s="75"/>
+      <c r="H50" s="61"/>
+      <c r="I50" s="61"/>
+      <c r="J50" s="62"/>
+      <c r="K50" s="62"/>
+      <c r="L50" s="62"/>
+      <c r="M50" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N50" s="78"/>
+      <c r="O50" s="62"/>
+      <c r="P50" s="62"/>
+      <c r="Q50" s="62"/>
+      <c r="R50" s="79"/>
+      <c r="S50" s="84"/>
+      <c r="T50" s="70"/>
+      <c r="U50" s="70"/>
+      <c r="V50" s="85"/>
+    </row>
+    <row r="51" spans="2:22">
+      <c r="B51" s="19"/>
+      <c r="C51" s="55"/>
+      <c r="D51" s="55"/>
+      <c r="E51" s="55"/>
+      <c r="F51" s="64"/>
+      <c r="G51" s="75"/>
+      <c r="H51" s="61"/>
+      <c r="I51" s="61"/>
+      <c r="J51" s="62"/>
+      <c r="K51" s="62"/>
+      <c r="L51" s="62"/>
+      <c r="M51" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N51" s="78"/>
+      <c r="O51" s="62"/>
+      <c r="P51" s="62"/>
+      <c r="Q51" s="62"/>
+      <c r="R51" s="79"/>
+      <c r="S51" s="84"/>
+      <c r="T51" s="70"/>
+      <c r="U51" s="70"/>
+      <c r="V51" s="85"/>
+    </row>
+    <row r="52" spans="2:22">
+      <c r="B52" s="19"/>
+      <c r="C52" s="55"/>
+      <c r="D52" s="55"/>
+      <c r="E52" s="55"/>
+      <c r="F52" s="64"/>
+      <c r="G52" s="75"/>
+      <c r="H52" s="61"/>
+      <c r="I52" s="61"/>
+      <c r="J52" s="62"/>
+      <c r="K52" s="62"/>
+      <c r="L52" s="62"/>
+      <c r="M52" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N52" s="78"/>
+      <c r="O52" s="62"/>
+      <c r="P52" s="62"/>
+      <c r="Q52" s="62"/>
+      <c r="R52" s="79"/>
+      <c r="S52" s="84"/>
+      <c r="T52" s="70"/>
+      <c r="U52" s="70"/>
+      <c r="V52" s="85"/>
+    </row>
+    <row r="53" spans="2:22">
+      <c r="B53" s="19"/>
+      <c r="C53" s="55"/>
+      <c r="D53" s="55"/>
+      <c r="E53" s="55"/>
+      <c r="F53" s="64"/>
+      <c r="G53" s="75"/>
+      <c r="H53" s="61"/>
+      <c r="I53" s="61"/>
+      <c r="J53" s="62"/>
+      <c r="K53" s="62"/>
+      <c r="L53" s="62"/>
+      <c r="M53" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N53" s="78"/>
+      <c r="O53" s="62"/>
+      <c r="P53" s="62"/>
+      <c r="Q53" s="62"/>
+      <c r="R53" s="79"/>
+      <c r="S53" s="84"/>
+      <c r="T53" s="70"/>
+      <c r="U53" s="70"/>
+      <c r="V53" s="85"/>
+    </row>
+    <row r="54" spans="2:22">
+      <c r="B54" s="19"/>
+      <c r="C54" s="55"/>
+      <c r="D54" s="55"/>
+      <c r="E54" s="55"/>
+      <c r="F54" s="64"/>
+      <c r="G54" s="75"/>
+      <c r="H54" s="61"/>
+      <c r="I54" s="61"/>
+      <c r="J54" s="62"/>
+      <c r="K54" s="62"/>
+      <c r="L54" s="62"/>
+      <c r="M54" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N54" s="78"/>
+      <c r="O54" s="62"/>
+      <c r="P54" s="62"/>
+      <c r="Q54" s="62"/>
+      <c r="R54" s="79"/>
+      <c r="S54" s="84"/>
+      <c r="T54" s="70"/>
+      <c r="U54" s="70"/>
+      <c r="V54" s="85"/>
+    </row>
+    <row r="55" spans="2:22">
+      <c r="B55" s="19"/>
+      <c r="C55" s="55"/>
+      <c r="D55" s="55"/>
+      <c r="E55" s="55"/>
+      <c r="F55" s="64"/>
+      <c r="G55" s="75"/>
+      <c r="H55" s="61"/>
+      <c r="I55" s="61"/>
+      <c r="J55" s="62"/>
+      <c r="K55" s="62"/>
+      <c r="L55" s="62"/>
+      <c r="M55" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N55" s="78"/>
+      <c r="O55" s="62"/>
+      <c r="P55" s="62"/>
+      <c r="Q55" s="62"/>
+      <c r="R55" s="79"/>
+      <c r="S55" s="84"/>
+      <c r="T55" s="70"/>
+      <c r="U55" s="70"/>
+      <c r="V55" s="85"/>
+    </row>
+    <row r="56" spans="2:22">
+      <c r="B56" s="19"/>
+      <c r="C56" s="55"/>
+      <c r="D56" s="55"/>
+      <c r="E56" s="55"/>
+      <c r="F56" s="64"/>
+      <c r="G56" s="75"/>
+      <c r="H56" s="61"/>
+      <c r="I56" s="61"/>
+      <c r="J56" s="62"/>
+      <c r="K56" s="62"/>
+      <c r="L56" s="62"/>
+      <c r="M56" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N56" s="78"/>
+      <c r="O56" s="62"/>
+      <c r="P56" s="62"/>
+      <c r="Q56" s="62"/>
+      <c r="R56" s="79"/>
+      <c r="S56" s="84"/>
+      <c r="T56" s="70"/>
+      <c r="U56" s="70"/>
+      <c r="V56" s="85"/>
+    </row>
+    <row r="57" spans="2:22">
+      <c r="B57" s="19"/>
+      <c r="C57" s="55"/>
+      <c r="D57" s="55"/>
+      <c r="E57" s="55"/>
+      <c r="F57" s="64"/>
+      <c r="G57" s="75"/>
+      <c r="H57" s="61"/>
+      <c r="I57" s="61"/>
+      <c r="J57" s="62"/>
+      <c r="K57" s="62"/>
+      <c r="L57" s="62"/>
+      <c r="M57" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N57" s="78"/>
+      <c r="O57" s="62"/>
+      <c r="P57" s="62"/>
+      <c r="Q57" s="62"/>
+      <c r="R57" s="79"/>
+      <c r="S57" s="84"/>
+      <c r="T57" s="70"/>
+      <c r="U57" s="70"/>
+      <c r="V57" s="85"/>
+    </row>
+    <row r="58" spans="2:22">
+      <c r="B58" s="19"/>
+      <c r="C58" s="55"/>
+      <c r="D58" s="55"/>
+      <c r="E58" s="55"/>
+      <c r="F58" s="64"/>
+      <c r="G58" s="75"/>
+      <c r="H58" s="61"/>
+      <c r="I58" s="61"/>
+      <c r="J58" s="62"/>
+      <c r="K58" s="62"/>
+      <c r="L58" s="62"/>
+      <c r="M58" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N58" s="78"/>
+      <c r="O58" s="62"/>
+      <c r="P58" s="62"/>
+      <c r="Q58" s="62"/>
+      <c r="R58" s="79"/>
+      <c r="S58" s="84"/>
+      <c r="T58" s="70"/>
+      <c r="U58" s="70"/>
+      <c r="V58" s="85"/>
+    </row>
+    <row r="59" spans="2:22">
+      <c r="B59" s="19"/>
+      <c r="C59" s="55"/>
+      <c r="D59" s="55"/>
+      <c r="E59" s="55"/>
+      <c r="F59" s="64"/>
+      <c r="G59" s="75"/>
+      <c r="H59" s="61"/>
+      <c r="I59" s="61"/>
+      <c r="J59" s="62"/>
+      <c r="K59" s="62"/>
+      <c r="L59" s="62"/>
+      <c r="M59" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N59" s="78"/>
+      <c r="O59" s="62"/>
+      <c r="P59" s="62"/>
+      <c r="Q59" s="62"/>
+      <c r="R59" s="79"/>
+      <c r="S59" s="84"/>
+      <c r="T59" s="70"/>
+      <c r="U59" s="70"/>
+      <c r="V59" s="85"/>
+    </row>
+    <row r="60" spans="2:22">
+      <c r="B60" s="19"/>
+      <c r="C60" s="55"/>
+      <c r="D60" s="55"/>
+      <c r="E60" s="55"/>
+      <c r="F60" s="64"/>
+      <c r="G60" s="75"/>
+      <c r="H60" s="61"/>
+      <c r="I60" s="61"/>
+      <c r="J60" s="62"/>
+      <c r="K60" s="62"/>
+      <c r="L60" s="62"/>
+      <c r="M60" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N60" s="78"/>
+      <c r="O60" s="62"/>
+      <c r="P60" s="62"/>
+      <c r="Q60" s="62"/>
+      <c r="R60" s="79"/>
+      <c r="S60" s="84"/>
+      <c r="T60" s="70"/>
+      <c r="U60" s="70"/>
+      <c r="V60" s="85"/>
+    </row>
+    <row r="61" spans="2:22">
+      <c r="B61" s="19"/>
+      <c r="C61" s="55"/>
+      <c r="D61" s="55"/>
+      <c r="E61" s="55"/>
+      <c r="F61" s="64"/>
+      <c r="G61" s="75"/>
+      <c r="H61" s="61"/>
+      <c r="I61" s="61"/>
+      <c r="J61" s="62"/>
+      <c r="K61" s="62"/>
+      <c r="L61" s="62"/>
+      <c r="M61" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N61" s="78"/>
+      <c r="O61" s="62"/>
+      <c r="P61" s="62"/>
+      <c r="Q61" s="62"/>
+      <c r="R61" s="79"/>
+      <c r="S61" s="84"/>
+      <c r="T61" s="70"/>
+      <c r="U61" s="70"/>
+      <c r="V61" s="85"/>
+    </row>
+    <row r="62" spans="2:22">
+      <c r="B62" s="19"/>
+      <c r="C62" s="55"/>
+      <c r="D62" s="55"/>
+      <c r="E62" s="55"/>
+      <c r="F62" s="64"/>
+      <c r="G62" s="75"/>
+      <c r="H62" s="61"/>
+      <c r="I62" s="61"/>
+      <c r="J62" s="62"/>
+      <c r="K62" s="62"/>
+      <c r="L62" s="62"/>
+      <c r="M62" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N62" s="78"/>
+      <c r="O62" s="62"/>
+      <c r="P62" s="62"/>
+      <c r="Q62" s="62"/>
+      <c r="R62" s="79"/>
+      <c r="S62" s="84"/>
+      <c r="T62" s="70"/>
+      <c r="U62" s="70"/>
+      <c r="V62" s="85"/>
+    </row>
+    <row r="63" spans="2:22">
+      <c r="B63" s="19"/>
+      <c r="C63" s="55"/>
+      <c r="D63" s="55"/>
+      <c r="E63" s="55"/>
+      <c r="F63" s="64"/>
+      <c r="G63" s="75"/>
+      <c r="H63" s="61"/>
+      <c r="I63" s="61"/>
+      <c r="J63" s="62"/>
+      <c r="K63" s="62"/>
+      <c r="L63" s="62"/>
+      <c r="M63" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N63" s="78"/>
+      <c r="O63" s="62"/>
+      <c r="P63" s="62"/>
+      <c r="Q63" s="62"/>
+      <c r="R63" s="79"/>
+      <c r="S63" s="84"/>
+      <c r="T63" s="70"/>
+      <c r="U63" s="70"/>
+      <c r="V63" s="85"/>
+    </row>
+    <row r="64" spans="2:22">
+      <c r="B64" s="19"/>
+      <c r="C64" s="55"/>
+      <c r="D64" s="55"/>
+      <c r="E64" s="55"/>
+      <c r="F64" s="64"/>
+      <c r="G64" s="75"/>
+      <c r="H64" s="61"/>
+      <c r="I64" s="61"/>
+      <c r="J64" s="62"/>
+      <c r="K64" s="62"/>
+      <c r="L64" s="62"/>
+      <c r="M64" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N64" s="78"/>
+      <c r="O64" s="62"/>
+      <c r="P64" s="62"/>
+      <c r="Q64" s="62"/>
+      <c r="R64" s="79"/>
+      <c r="S64" s="84"/>
+      <c r="T64" s="70"/>
+      <c r="U64" s="70"/>
+      <c r="V64" s="85"/>
+    </row>
+    <row r="65" spans="2:22">
+      <c r="B65" s="19"/>
+      <c r="C65" s="55"/>
+      <c r="D65" s="55"/>
+      <c r="E65" s="55"/>
+      <c r="F65" s="64"/>
+      <c r="G65" s="75"/>
+      <c r="H65" s="61"/>
+      <c r="I65" s="61"/>
+      <c r="J65" s="62"/>
+      <c r="K65" s="62"/>
+      <c r="L65" s="62"/>
+      <c r="M65" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N65" s="78"/>
+      <c r="O65" s="62"/>
+      <c r="P65" s="62"/>
+      <c r="Q65" s="62"/>
+      <c r="R65" s="79"/>
+      <c r="S65" s="84"/>
+      <c r="T65" s="70"/>
+      <c r="U65" s="70"/>
+      <c r="V65" s="85"/>
+    </row>
+    <row r="66" spans="2:22">
+      <c r="B66" s="19"/>
+      <c r="C66" s="55"/>
+      <c r="D66" s="55"/>
+      <c r="E66" s="55"/>
+      <c r="F66" s="64"/>
+      <c r="G66" s="75"/>
+      <c r="H66" s="61"/>
+      <c r="I66" s="61"/>
+      <c r="J66" s="62"/>
+      <c r="K66" s="62"/>
+      <c r="L66" s="62"/>
+      <c r="M66" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N66" s="78"/>
+      <c r="O66" s="62"/>
+      <c r="P66" s="62"/>
+      <c r="Q66" s="62"/>
+      <c r="R66" s="79"/>
+      <c r="S66" s="84"/>
+      <c r="T66" s="70"/>
+      <c r="U66" s="70"/>
+      <c r="V66" s="85"/>
+    </row>
+    <row r="67" spans="2:22">
+      <c r="B67" s="19"/>
+      <c r="C67" s="55"/>
+      <c r="D67" s="55"/>
+      <c r="E67" s="55"/>
+      <c r="F67" s="64"/>
+      <c r="G67" s="75"/>
+      <c r="H67" s="61"/>
+      <c r="I67" s="61"/>
+      <c r="J67" s="62"/>
+      <c r="K67" s="62"/>
+      <c r="L67" s="62"/>
+      <c r="M67" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N67" s="78"/>
+      <c r="O67" s="62"/>
+      <c r="P67" s="62"/>
+      <c r="Q67" s="62"/>
+      <c r="R67" s="79"/>
+      <c r="S67" s="84"/>
+      <c r="T67" s="70"/>
+      <c r="U67" s="70"/>
+      <c r="V67" s="85"/>
+    </row>
+    <row r="68" spans="2:22">
+      <c r="B68" s="19"/>
+      <c r="C68" s="55"/>
+      <c r="D68" s="55"/>
+      <c r="E68" s="55"/>
+      <c r="F68" s="64"/>
+      <c r="G68" s="75"/>
+      <c r="H68" s="61"/>
+      <c r="I68" s="61"/>
+      <c r="J68" s="62"/>
+      <c r="K68" s="62"/>
+      <c r="L68" s="62"/>
+      <c r="M68" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N68" s="78"/>
+      <c r="O68" s="62"/>
+      <c r="P68" s="62"/>
+      <c r="Q68" s="62"/>
+      <c r="R68" s="79"/>
+      <c r="S68" s="84"/>
+      <c r="T68" s="70"/>
+      <c r="U68" s="70"/>
+      <c r="V68" s="85"/>
+    </row>
+    <row r="69" spans="2:22">
+      <c r="B69" s="19"/>
+      <c r="C69" s="55"/>
+      <c r="D69" s="55"/>
+      <c r="E69" s="55"/>
+      <c r="F69" s="64"/>
+      <c r="G69" s="75"/>
+      <c r="H69" s="61"/>
+      <c r="I69" s="61"/>
+      <c r="J69" s="62"/>
+      <c r="K69" s="62"/>
+      <c r="L69" s="62"/>
+      <c r="M69" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N69" s="78"/>
+      <c r="O69" s="62"/>
+      <c r="P69" s="62"/>
+      <c r="Q69" s="62"/>
+      <c r="R69" s="79"/>
+      <c r="S69" s="84"/>
+      <c r="T69" s="70"/>
+      <c r="U69" s="70"/>
+      <c r="V69" s="85"/>
+    </row>
+    <row r="70" spans="2:22">
+      <c r="B70" s="19"/>
+      <c r="C70" s="55"/>
+      <c r="D70" s="55"/>
+      <c r="E70" s="55"/>
+      <c r="F70" s="64"/>
+      <c r="G70" s="75"/>
+      <c r="H70" s="61"/>
+      <c r="I70" s="61"/>
+      <c r="J70" s="62"/>
+      <c r="K70" s="62"/>
+      <c r="L70" s="62"/>
+      <c r="M70" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N70" s="78"/>
+      <c r="O70" s="62"/>
+      <c r="P70" s="62"/>
+      <c r="Q70" s="62"/>
+      <c r="R70" s="79"/>
+      <c r="S70" s="84"/>
+      <c r="T70" s="70"/>
+      <c r="U70" s="70"/>
+      <c r="V70" s="85"/>
+    </row>
+    <row r="71" spans="2:22">
+      <c r="B71" s="19"/>
+      <c r="C71" s="55"/>
+      <c r="D71" s="55"/>
+      <c r="E71" s="55"/>
+      <c r="F71" s="64"/>
+      <c r="G71" s="75"/>
+      <c r="H71" s="61"/>
+      <c r="I71" s="61"/>
+      <c r="J71" s="62"/>
+      <c r="K71" s="62"/>
+      <c r="L71" s="62"/>
+      <c r="M71" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N71" s="78"/>
+      <c r="O71" s="62"/>
+      <c r="P71" s="62"/>
+      <c r="Q71" s="62"/>
+      <c r="R71" s="79"/>
+      <c r="S71" s="84"/>
+      <c r="T71" s="70"/>
+      <c r="U71" s="70"/>
+      <c r="V71" s="85"/>
+    </row>
+    <row r="72" spans="2:22">
+      <c r="B72" s="19"/>
+      <c r="C72" s="55"/>
+      <c r="D72" s="55"/>
+      <c r="E72" s="55"/>
+      <c r="F72" s="64"/>
+      <c r="G72" s="75"/>
+      <c r="H72" s="61"/>
+      <c r="I72" s="61"/>
+      <c r="J72" s="62"/>
+      <c r="K72" s="62"/>
+      <c r="L72" s="62"/>
+      <c r="M72" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N72" s="78"/>
+      <c r="O72" s="62"/>
+      <c r="P72" s="62"/>
+      <c r="Q72" s="62"/>
+      <c r="R72" s="79"/>
+      <c r="S72" s="84"/>
+      <c r="T72" s="70"/>
+      <c r="U72" s="70"/>
+      <c r="V72" s="85"/>
+    </row>
+    <row r="73" spans="2:22">
+      <c r="B73" s="19"/>
+      <c r="C73" s="55"/>
+      <c r="D73" s="55"/>
+      <c r="E73" s="55"/>
+      <c r="F73" s="64"/>
+      <c r="G73" s="75"/>
+      <c r="H73" s="61"/>
+      <c r="I73" s="61"/>
+      <c r="J73" s="62"/>
+      <c r="K73" s="62"/>
+      <c r="L73" s="62"/>
+      <c r="M73" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N73" s="78"/>
+      <c r="O73" s="62"/>
+      <c r="P73" s="62"/>
+      <c r="Q73" s="62"/>
+      <c r="R73" s="79"/>
+      <c r="S73" s="84"/>
+      <c r="T73" s="70"/>
+      <c r="U73" s="70"/>
+      <c r="V73" s="85"/>
+    </row>
+    <row r="74" spans="2:22">
+      <c r="B74" s="19"/>
+      <c r="C74" s="55"/>
+      <c r="D74" s="55"/>
+      <c r="E74" s="55"/>
+      <c r="F74" s="64"/>
+      <c r="G74" s="75"/>
+      <c r="H74" s="61"/>
+      <c r="I74" s="61"/>
+      <c r="J74" s="62"/>
+      <c r="K74" s="62"/>
+      <c r="L74" s="62"/>
+      <c r="M74" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N74" s="78"/>
+      <c r="O74" s="62"/>
+      <c r="P74" s="62"/>
+      <c r="Q74" s="62"/>
+      <c r="R74" s="79"/>
+      <c r="S74" s="84"/>
+      <c r="T74" s="70"/>
+      <c r="U74" s="70"/>
+      <c r="V74" s="85"/>
+    </row>
+    <row r="75" spans="2:22">
+      <c r="B75" s="19"/>
+      <c r="C75" s="55"/>
+      <c r="D75" s="55"/>
+      <c r="E75" s="55"/>
+      <c r="F75" s="64"/>
+      <c r="G75" s="75"/>
+      <c r="H75" s="61"/>
+      <c r="I75" s="61"/>
+      <c r="J75" s="62"/>
+      <c r="K75" s="62"/>
+      <c r="L75" s="62"/>
+      <c r="M75" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N75" s="78"/>
+      <c r="O75" s="62"/>
+      <c r="P75" s="62"/>
+      <c r="Q75" s="62"/>
+      <c r="R75" s="79"/>
+      <c r="S75" s="84"/>
+      <c r="T75" s="70"/>
+      <c r="U75" s="70"/>
+      <c r="V75" s="85"/>
+    </row>
+    <row r="76" spans="2:22">
+      <c r="B76" s="19"/>
+      <c r="C76" s="55"/>
+      <c r="D76" s="55"/>
+      <c r="E76" s="55"/>
+      <c r="F76" s="64"/>
+      <c r="G76" s="75"/>
+      <c r="H76" s="61"/>
+      <c r="I76" s="61"/>
+      <c r="J76" s="62"/>
+      <c r="K76" s="62"/>
+      <c r="L76" s="62"/>
+      <c r="M76" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N76" s="78"/>
+      <c r="O76" s="62"/>
+      <c r="P76" s="62"/>
+      <c r="Q76" s="62"/>
+      <c r="R76" s="79"/>
+      <c r="S76" s="84"/>
+      <c r="T76" s="70"/>
+      <c r="U76" s="70"/>
+      <c r="V76" s="85"/>
+    </row>
+    <row r="77" spans="2:22">
+      <c r="B77" s="19"/>
+      <c r="C77" s="55"/>
+      <c r="D77" s="55"/>
+      <c r="E77" s="55"/>
+      <c r="F77" s="64"/>
+      <c r="G77" s="75"/>
+      <c r="H77" s="61"/>
+      <c r="I77" s="61"/>
+      <c r="J77" s="62"/>
+      <c r="K77" s="62"/>
+      <c r="L77" s="62"/>
+      <c r="M77" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N77" s="78"/>
+      <c r="O77" s="62"/>
+      <c r="P77" s="62"/>
+      <c r="Q77" s="62"/>
+      <c r="R77" s="79"/>
+      <c r="S77" s="84"/>
+      <c r="T77" s="70"/>
+      <c r="U77" s="70"/>
+      <c r="V77" s="85"/>
+    </row>
+    <row r="78" spans="2:22">
+      <c r="B78" s="19"/>
+      <c r="C78" s="55"/>
+      <c r="D78" s="55"/>
+      <c r="E78" s="55"/>
+      <c r="F78" s="64"/>
+      <c r="G78" s="75"/>
+      <c r="H78" s="61"/>
+      <c r="I78" s="61"/>
+      <c r="J78" s="62"/>
+      <c r="K78" s="62"/>
+      <c r="L78" s="62"/>
+      <c r="M78" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N78" s="78"/>
+      <c r="O78" s="62"/>
+      <c r="P78" s="62"/>
+      <c r="Q78" s="62"/>
+      <c r="R78" s="79"/>
+      <c r="S78" s="84"/>
+      <c r="T78" s="70"/>
+      <c r="U78" s="70"/>
+      <c r="V78" s="85"/>
+    </row>
+    <row r="79" spans="2:22">
+      <c r="B79" s="19"/>
+      <c r="C79" s="55"/>
+      <c r="D79" s="55"/>
+      <c r="E79" s="55"/>
+      <c r="F79" s="64"/>
+      <c r="G79" s="75"/>
+      <c r="H79" s="61"/>
+      <c r="I79" s="61"/>
+      <c r="J79" s="62"/>
+      <c r="K79" s="62"/>
+      <c r="L79" s="62"/>
+      <c r="M79" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N79" s="78"/>
+      <c r="O79" s="62"/>
+      <c r="P79" s="62"/>
+      <c r="Q79" s="62"/>
+      <c r="R79" s="79"/>
+      <c r="S79" s="84"/>
+      <c r="T79" s="70"/>
+      <c r="U79" s="70"/>
+      <c r="V79" s="85"/>
+    </row>
+    <row r="80" spans="2:22">
+      <c r="B80" s="19"/>
+      <c r="C80" s="55"/>
+      <c r="D80" s="55"/>
+      <c r="E80" s="55"/>
+      <c r="F80" s="64"/>
+      <c r="G80" s="75"/>
+      <c r="H80" s="61"/>
+      <c r="I80" s="61"/>
+      <c r="J80" s="62"/>
+      <c r="K80" s="62"/>
+      <c r="L80" s="62"/>
+      <c r="M80" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N80" s="78"/>
+      <c r="O80" s="62"/>
+      <c r="P80" s="62"/>
+      <c r="Q80" s="62"/>
+      <c r="R80" s="79"/>
+      <c r="S80" s="84"/>
+      <c r="T80" s="70"/>
+      <c r="U80" s="70"/>
+      <c r="V80" s="85"/>
+    </row>
+    <row r="81" spans="2:22">
+      <c r="B81" s="19"/>
+      <c r="C81" s="55"/>
+      <c r="D81" s="55"/>
+      <c r="E81" s="55"/>
+      <c r="F81" s="64"/>
+      <c r="G81" s="75"/>
+      <c r="H81" s="61"/>
+      <c r="I81" s="61"/>
+      <c r="J81" s="62"/>
+      <c r="K81" s="62"/>
+      <c r="L81" s="62"/>
+      <c r="M81" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N81" s="78"/>
+      <c r="O81" s="62"/>
+      <c r="P81" s="62"/>
+      <c r="Q81" s="62"/>
+      <c r="R81" s="79"/>
+      <c r="S81" s="84"/>
+      <c r="T81" s="70"/>
+      <c r="U81" s="70"/>
+      <c r="V81" s="85"/>
+    </row>
+    <row r="82" spans="2:22">
+      <c r="B82" s="19"/>
+      <c r="C82" s="55"/>
+      <c r="D82" s="55"/>
+      <c r="E82" s="55"/>
+      <c r="F82" s="64"/>
+      <c r="G82" s="75"/>
+      <c r="H82" s="61"/>
+      <c r="I82" s="61"/>
+      <c r="J82" s="62"/>
+      <c r="K82" s="62"/>
+      <c r="L82" s="62"/>
+      <c r="M82" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N82" s="78"/>
+      <c r="O82" s="62"/>
+      <c r="P82" s="62"/>
+      <c r="Q82" s="62"/>
+      <c r="R82" s="79"/>
+      <c r="S82" s="84"/>
+      <c r="T82" s="70"/>
+      <c r="U82" s="70"/>
+      <c r="V82" s="85"/>
+    </row>
+    <row r="83" spans="2:22">
+      <c r="B83" s="19"/>
+      <c r="C83" s="55"/>
+      <c r="D83" s="55"/>
+      <c r="E83" s="55"/>
+      <c r="F83" s="64"/>
+      <c r="G83" s="75"/>
+      <c r="H83" s="61"/>
+      <c r="I83" s="61"/>
+      <c r="J83" s="62"/>
+      <c r="K83" s="62"/>
+      <c r="L83" s="62"/>
+      <c r="M83" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N83" s="78"/>
+      <c r="O83" s="62"/>
+      <c r="P83" s="62"/>
+      <c r="Q83" s="62"/>
+      <c r="R83" s="79"/>
+      <c r="S83" s="84"/>
+      <c r="T83" s="70"/>
+      <c r="U83" s="70"/>
+      <c r="V83" s="85"/>
+    </row>
+    <row r="84" spans="2:22">
+      <c r="B84" s="19"/>
+      <c r="C84" s="55"/>
+      <c r="D84" s="55"/>
+      <c r="E84" s="55"/>
+      <c r="F84" s="64"/>
+      <c r="G84" s="75"/>
+      <c r="H84" s="61"/>
+      <c r="I84" s="61"/>
+      <c r="J84" s="62"/>
+      <c r="K84" s="62"/>
+      <c r="L84" s="62"/>
+      <c r="M84" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N84" s="78"/>
+      <c r="O84" s="62"/>
+      <c r="P84" s="62"/>
+      <c r="Q84" s="62"/>
+      <c r="R84" s="79"/>
+      <c r="S84" s="84"/>
+      <c r="T84" s="70"/>
+      <c r="U84" s="70"/>
+      <c r="V84" s="85"/>
+    </row>
+    <row r="85" spans="2:22">
+      <c r="B85" s="19"/>
+      <c r="C85" s="55"/>
+      <c r="D85" s="55"/>
+      <c r="E85" s="55"/>
+      <c r="F85" s="64"/>
+      <c r="G85" s="75"/>
+      <c r="H85" s="61"/>
+      <c r="I85" s="61"/>
+      <c r="J85" s="62"/>
+      <c r="K85" s="62"/>
+      <c r="L85" s="62"/>
+      <c r="M85" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N85" s="78"/>
+      <c r="O85" s="62"/>
+      <c r="P85" s="62"/>
+      <c r="Q85" s="62"/>
+      <c r="R85" s="79"/>
+      <c r="S85" s="84"/>
+      <c r="T85" s="70"/>
+      <c r="U85" s="70"/>
+      <c r="V85" s="85"/>
+    </row>
+    <row r="86" spans="2:22">
+      <c r="B86" s="19"/>
+      <c r="C86" s="55"/>
+      <c r="D86" s="55"/>
+      <c r="E86" s="55"/>
+      <c r="F86" s="64"/>
+      <c r="G86" s="75"/>
+      <c r="H86" s="61"/>
+      <c r="I86" s="61"/>
+      <c r="J86" s="62"/>
+      <c r="K86" s="62"/>
+      <c r="L86" s="62"/>
+      <c r="M86" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N86" s="78"/>
+      <c r="O86" s="62"/>
+      <c r="P86" s="62"/>
+      <c r="Q86" s="62"/>
+      <c r="R86" s="79"/>
+      <c r="S86" s="84"/>
+      <c r="T86" s="70"/>
+      <c r="U86" s="70"/>
+      <c r="V86" s="85"/>
+    </row>
+    <row r="87" spans="2:22">
+      <c r="B87" s="19"/>
+      <c r="C87" s="55"/>
+      <c r="D87" s="55"/>
+      <c r="E87" s="55"/>
+      <c r="F87" s="64"/>
+      <c r="G87" s="75"/>
+      <c r="H87" s="61"/>
+      <c r="I87" s="61"/>
+      <c r="J87" s="62"/>
+      <c r="K87" s="62"/>
+      <c r="L87" s="62"/>
+      <c r="M87" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N87" s="78"/>
+      <c r="O87" s="62"/>
+      <c r="P87" s="62"/>
+      <c r="Q87" s="62"/>
+      <c r="R87" s="79"/>
+      <c r="S87" s="84"/>
+      <c r="T87" s="70"/>
+      <c r="U87" s="70"/>
+      <c r="V87" s="85"/>
+    </row>
+    <row r="88" spans="2:22">
+      <c r="B88" s="19"/>
+      <c r="C88" s="55"/>
+      <c r="D88" s="55"/>
+      <c r="E88" s="55"/>
+      <c r="F88" s="64"/>
+      <c r="G88" s="75"/>
+      <c r="H88" s="61"/>
+      <c r="I88" s="61"/>
+      <c r="J88" s="62"/>
+      <c r="K88" s="62"/>
+      <c r="L88" s="62"/>
+      <c r="M88" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N88" s="78"/>
+      <c r="O88" s="62"/>
+      <c r="P88" s="62"/>
+      <c r="Q88" s="62"/>
+      <c r="R88" s="79"/>
+      <c r="S88" s="84"/>
+      <c r="T88" s="70"/>
+      <c r="U88" s="70"/>
+      <c r="V88" s="85"/>
+    </row>
+    <row r="89" spans="2:22">
+      <c r="B89" s="19"/>
+      <c r="C89" s="55"/>
+      <c r="D89" s="55"/>
+      <c r="E89" s="55"/>
+      <c r="F89" s="64"/>
+      <c r="G89" s="75"/>
+      <c r="H89" s="61"/>
+      <c r="I89" s="61"/>
+      <c r="J89" s="62"/>
+      <c r="K89" s="62"/>
+      <c r="L89" s="62"/>
+      <c r="M89" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N89" s="78"/>
+      <c r="O89" s="62"/>
+      <c r="P89" s="62"/>
+      <c r="Q89" s="62"/>
+      <c r="R89" s="79"/>
+      <c r="S89" s="84"/>
+      <c r="T89" s="70"/>
+      <c r="U89" s="70"/>
+      <c r="V89" s="85"/>
+    </row>
+    <row r="90" spans="2:22">
+      <c r="B90" s="19"/>
+      <c r="C90" s="55"/>
+      <c r="D90" s="55"/>
+      <c r="E90" s="55"/>
+      <c r="F90" s="64"/>
+      <c r="G90" s="75"/>
+      <c r="H90" s="61"/>
+      <c r="I90" s="61"/>
+      <c r="J90" s="62"/>
+      <c r="K90" s="62"/>
+      <c r="L90" s="62"/>
+      <c r="M90" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N90" s="78"/>
+      <c r="O90" s="62"/>
+      <c r="P90" s="62"/>
+      <c r="Q90" s="62"/>
+      <c r="R90" s="79"/>
+      <c r="S90" s="84"/>
+      <c r="T90" s="70"/>
+      <c r="U90" s="70"/>
+      <c r="V90" s="85"/>
+    </row>
+    <row r="91" spans="2:22">
+      <c r="B91" s="19"/>
+      <c r="C91" s="55"/>
+      <c r="D91" s="55"/>
+      <c r="E91" s="55"/>
+      <c r="F91" s="64"/>
+      <c r="G91" s="75"/>
+      <c r="H91" s="61"/>
+      <c r="I91" s="61"/>
+      <c r="J91" s="62"/>
+      <c r="K91" s="62"/>
+      <c r="L91" s="62"/>
+      <c r="M91" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N91" s="78"/>
+      <c r="O91" s="62"/>
+      <c r="P91" s="62"/>
+      <c r="Q91" s="62"/>
+      <c r="R91" s="79"/>
+      <c r="S91" s="84"/>
+      <c r="T91" s="70"/>
+      <c r="U91" s="70"/>
+      <c r="V91" s="85"/>
+    </row>
+    <row r="92" spans="2:22">
+      <c r="B92" s="19"/>
+      <c r="C92" s="55"/>
+      <c r="D92" s="55"/>
+      <c r="E92" s="55"/>
+      <c r="F92" s="64"/>
+      <c r="G92" s="75"/>
+      <c r="H92" s="61"/>
+      <c r="I92" s="61"/>
+      <c r="J92" s="62"/>
+      <c r="K92" s="62"/>
+      <c r="L92" s="62"/>
+      <c r="M92" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N92" s="78"/>
+      <c r="O92" s="62"/>
+      <c r="P92" s="62"/>
+      <c r="Q92" s="62"/>
+      <c r="R92" s="79"/>
+      <c r="S92" s="84"/>
+      <c r="T92" s="70"/>
+      <c r="U92" s="70"/>
+      <c r="V92" s="85"/>
+    </row>
+    <row r="93" spans="2:22">
+      <c r="B93" s="19"/>
+      <c r="C93" s="55"/>
+      <c r="D93" s="55"/>
+      <c r="E93" s="55"/>
+      <c r="F93" s="64"/>
+      <c r="G93" s="75"/>
+      <c r="H93" s="61"/>
+      <c r="I93" s="61"/>
+      <c r="J93" s="62"/>
+      <c r="K93" s="62"/>
+      <c r="L93" s="62"/>
+      <c r="M93" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N93" s="78"/>
+      <c r="O93" s="62"/>
+      <c r="P93" s="62"/>
+      <c r="Q93" s="62"/>
+      <c r="R93" s="79"/>
+      <c r="S93" s="84"/>
+      <c r="T93" s="70"/>
+      <c r="U93" s="70"/>
+      <c r="V93" s="85"/>
+    </row>
+    <row r="94" spans="2:22">
+      <c r="B94" s="19"/>
+      <c r="C94" s="55"/>
+      <c r="D94" s="55"/>
+      <c r="E94" s="55"/>
+      <c r="F94" s="64"/>
+      <c r="G94" s="75"/>
+      <c r="H94" s="61"/>
+      <c r="I94" s="61"/>
+      <c r="J94" s="62"/>
+      <c r="K94" s="62"/>
+      <c r="L94" s="62"/>
+      <c r="M94" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N94" s="78"/>
+      <c r="O94" s="62"/>
+      <c r="P94" s="62"/>
+      <c r="Q94" s="62"/>
+      <c r="R94" s="79"/>
+      <c r="S94" s="84"/>
+      <c r="T94" s="70"/>
+      <c r="U94" s="70"/>
+      <c r="V94" s="85"/>
+    </row>
+    <row r="95" spans="2:22">
+      <c r="B95" s="19"/>
+      <c r="C95" s="55"/>
+      <c r="D95" s="55"/>
+      <c r="E95" s="55"/>
+      <c r="F95" s="64"/>
+      <c r="G95" s="75"/>
+      <c r="H95" s="61"/>
+      <c r="I95" s="61"/>
+      <c r="J95" s="62"/>
+      <c r="K95" s="62"/>
+      <c r="L95" s="62"/>
+      <c r="M95" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N95" s="78"/>
+      <c r="O95" s="62"/>
+      <c r="P95" s="62"/>
+      <c r="Q95" s="62"/>
+      <c r="R95" s="79"/>
+      <c r="S95" s="84"/>
+      <c r="T95" s="70"/>
+      <c r="U95" s="70"/>
+      <c r="V95" s="85"/>
+    </row>
+    <row r="96" spans="2:22">
+      <c r="B96" s="19"/>
+      <c r="C96" s="55"/>
+      <c r="D96" s="55"/>
+      <c r="E96" s="55"/>
+      <c r="F96" s="64"/>
+      <c r="G96" s="75"/>
+      <c r="H96" s="61"/>
+      <c r="I96" s="61"/>
+      <c r="J96" s="62"/>
+      <c r="K96" s="62"/>
+      <c r="L96" s="62"/>
+      <c r="M96" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N96" s="78"/>
+      <c r="O96" s="62"/>
+      <c r="P96" s="62"/>
+      <c r="Q96" s="62"/>
+      <c r="R96" s="79"/>
+      <c r="S96" s="84"/>
+      <c r="T96" s="70"/>
+      <c r="U96" s="70"/>
+      <c r="V96" s="85"/>
+    </row>
+    <row r="97" spans="2:22">
+      <c r="B97" s="19"/>
+      <c r="C97" s="55"/>
+      <c r="D97" s="55"/>
+      <c r="E97" s="55"/>
+      <c r="F97" s="64"/>
+      <c r="G97" s="75"/>
+      <c r="H97" s="61"/>
+      <c r="I97" s="61"/>
+      <c r="J97" s="62"/>
+      <c r="K97" s="62"/>
+      <c r="L97" s="62"/>
+      <c r="M97" s="76">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N97" s="78"/>
+      <c r="O97" s="62"/>
+      <c r="P97" s="62"/>
+      <c r="Q97" s="62"/>
+      <c r="R97" s="79"/>
+      <c r="S97" s="84"/>
+      <c r="T97" s="70"/>
+      <c r="U97" s="70"/>
+      <c r="V97" s="85"/>
+    </row>
+    <row r="98" spans="2:22">
+      <c r="B98" s="105"/>
+      <c r="C98" s="63"/>
+      <c r="D98" s="63"/>
+      <c r="E98" s="63"/>
+      <c r="F98" s="106"/>
+      <c r="G98" s="107"/>
+      <c r="H98" s="108"/>
+      <c r="I98" s="108"/>
+      <c r="J98" s="109"/>
+      <c r="K98" s="109"/>
+      <c r="L98" s="109"/>
+      <c r="M98" s="110">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N98" s="111"/>
+      <c r="O98" s="109"/>
+      <c r="P98" s="109"/>
+      <c r="Q98" s="109"/>
+      <c r="R98" s="112"/>
+      <c r="S98" s="113"/>
+      <c r="T98" s="114"/>
+      <c r="U98" s="114"/>
+      <c r="V98" s="115"/>
+    </row>
+    <row r="99" spans="2:22" ht="15" thickBot="1">
+      <c r="B99" s="121"/>
+      <c r="C99" s="122"/>
+      <c r="D99" s="122"/>
+      <c r="E99" s="122"/>
+      <c r="F99" s="132"/>
+      <c r="G99" s="123"/>
+      <c r="H99" s="124"/>
+      <c r="I99" s="124"/>
+      <c r="J99" s="125"/>
+      <c r="K99" s="125"/>
+      <c r="L99" s="125"/>
+      <c r="M99" s="126">
+        <f>SUM(Table723[[#This Row],[Column11]:[Column14]])</f>
+        <v>0</v>
+      </c>
+      <c r="N99" s="127"/>
+      <c r="O99" s="125"/>
+      <c r="P99" s="125"/>
+      <c r="Q99" s="125"/>
+      <c r="R99" s="128"/>
+      <c r="S99" s="129"/>
+      <c r="T99" s="130"/>
+      <c r="U99" s="130"/>
+      <c r="V99" s="131"/>
+    </row>
+    <row r="100" spans="2:22">
+      <c r="C100" s="60"/>
+      <c r="D100" s="60"/>
+      <c r="E100" s="60"/>
+      <c r="F100" s="60"/>
+      <c r="G100" s="116"/>
+      <c r="H100" s="116"/>
+      <c r="I100" s="116"/>
+      <c r="J100" s="117"/>
+      <c r="K100" s="117"/>
+      <c r="L100" s="117"/>
+      <c r="M100" s="118"/>
+      <c r="N100" s="117"/>
+      <c r="O100" s="117"/>
+      <c r="P100" s="117"/>
+      <c r="Q100" s="117"/>
+      <c r="R100" s="117"/>
+      <c r="S100" s="119"/>
+      <c r="T100" s="119"/>
+      <c r="U100" s="119"/>
+      <c r="V100" s="119"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="B1:J1"/>
+    <mergeCell ref="G8:M8"/>
+    <mergeCell ref="N8:R8"/>
+    <mergeCell ref="S8:V8"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="47" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A8E3960-46EB-4B16-994A-2242BD19B8FB}">
+  <dimension ref="B1:G39"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="M31" sqref="M31"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="2" width="10.7109375" customWidth="1"/>
+    <col min="3" max="4" width="31" customWidth="1"/>
+    <col min="5" max="6" width="15.5703125" customWidth="1"/>
+    <col min="7" max="7" width="20" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:7" ht="23.45">
+      <c r="B1" s="35" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="2" spans="2:7" ht="18.600000000000001" thickBot="1">
+      <c r="B2" s="97" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="3" spans="2:7" ht="9" hidden="1" customHeight="1">
+      <c r="B3" s="33"/>
+    </row>
+    <row r="4" spans="2:7" ht="15.6" hidden="1">
+      <c r="B4" s="15"/>
+      <c r="C4" s="40" t="s">
+        <v>184</v>
+      </c>
+      <c r="D4" s="188"/>
+      <c r="E4" s="189"/>
+    </row>
+    <row r="5" spans="2:7" ht="15.6" hidden="1">
+      <c r="B5" s="15"/>
+      <c r="C5" s="40" t="s">
+        <v>185</v>
+      </c>
+      <c r="D5" s="56"/>
+    </row>
+    <row r="6" spans="2:7" ht="15.6" hidden="1">
+      <c r="B6" s="15"/>
+      <c r="C6" s="40"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+    </row>
+    <row r="7" spans="2:7" hidden="1">
+      <c r="B7" s="145" t="s">
+        <v>66</v>
+      </c>
+      <c r="C7" s="32"/>
+      <c r="D7" s="145" t="s">
+        <v>186</v>
+      </c>
+      <c r="E7" s="32"/>
+    </row>
+    <row r="8" spans="2:7" hidden="1">
+      <c r="B8" s="145" t="s">
+        <v>187</v>
+      </c>
+      <c r="C8" s="32"/>
+    </row>
+    <row r="9" spans="2:7" hidden="1">
+      <c r="B9" s="145" t="s">
+        <v>68</v>
+      </c>
+      <c r="C9" s="32"/>
+    </row>
+    <row r="10" spans="2:7" ht="15.6" hidden="1">
+      <c r="B10" s="15"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+    </row>
+    <row r="11" spans="2:7" ht="9" hidden="1" customHeight="1" thickBot="1"/>
+    <row r="12" spans="2:7" ht="15" thickTop="1">
+      <c r="B12" s="134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" s="135" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" s="135" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="136" t="s">
+        <v>74</v>
+      </c>
+      <c r="F12" s="135" t="s">
+        <v>75</v>
+      </c>
+      <c r="G12" s="137" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="13" spans="2:7">
+      <c r="B13" s="138">
+        <v>1</v>
+      </c>
+      <c r="C13" s="95" t="str" cm="1">
+        <f t="array" aca="1" ref="C13" ca="1">INDIRECT("'"&amp;B13&amp;"'!$C$3")</f>
+        <v>Aquarium</v>
+      </c>
+      <c r="D13" s="95" t="str" cm="1">
+        <f t="array" aca="1" ref="D13" ca="1">INDIRECT("'"&amp;B13&amp;"'!$C$4")</f>
+        <v xml:space="preserve">Project X </v>
+      </c>
+      <c r="E13" s="96" cm="1">
+        <f t="array" aca="1" ref="E13" ca="1">INDIRECT("'"&amp;B13&amp;"'!$C$25")</f>
+        <v>2000000</v>
+      </c>
+      <c r="F13" s="96" cm="1">
+        <f t="array" aca="1" ref="F13" ca="1">INDIRECT("'"&amp;B13&amp;"'!$D$25")</f>
+        <v>10000000</v>
+      </c>
+      <c r="G13" s="139" cm="1">
+        <f t="array" aca="1" ref="G13" ca="1">INDIRECT("'"&amp;B13&amp;"'!$I$25")</f>
+        <v>62000000</v>
+      </c>
+    </row>
+    <row r="14" spans="2:7">
+      <c r="B14" s="138">
+        <v>2</v>
+      </c>
+      <c r="C14" s="95" t="str" cm="1">
+        <f t="array" aca="1" ref="C14" ca="1">INDIRECT("'"&amp;B14&amp;"'!$C$3")</f>
+        <v xml:space="preserve">Zoo </v>
+      </c>
+      <c r="D14" s="95" t="str" cm="1">
+        <f t="array" aca="1" ref="D14" ca="1">INDIRECT("'"&amp;B14&amp;"'!$C$4")</f>
+        <v>Project Y</v>
+      </c>
+      <c r="E14" s="96" cm="1">
+        <f t="array" aca="1" ref="E14" ca="1">INDIRECT("'"&amp;B14&amp;"'!$C$25")</f>
+        <v>5000000</v>
+      </c>
+      <c r="F14" s="96" cm="1">
+        <f t="array" aca="1" ref="F14" ca="1">INDIRECT("'"&amp;B14&amp;"'!$D$25")</f>
+        <v>12000000</v>
+      </c>
+      <c r="G14" s="139" cm="1">
+        <f t="array" aca="1" ref="G14" ca="1">INDIRECT("'"&amp;B14&amp;"'!$I$25")</f>
+        <v>42500000</v>
+      </c>
+    </row>
+    <row r="15" spans="2:7">
+      <c r="B15" s="138">
+        <v>3</v>
+      </c>
+      <c r="C15" s="95" cm="1">
+        <f t="array" aca="1" ref="C15" ca="1">INDIRECT("'"&amp;B15&amp;"'!$C$3")</f>
+        <v>0</v>
+      </c>
+      <c r="D15" s="95" cm="1">
+        <f t="array" aca="1" ref="D15" ca="1">INDIRECT("'"&amp;B15&amp;"'!$C$4")</f>
+        <v>0</v>
+      </c>
+      <c r="E15" s="96" cm="1">
+        <f t="array" aca="1" ref="E15" ca="1">INDIRECT("'"&amp;B15&amp;"'!$C$25")</f>
+        <v>0</v>
+      </c>
+      <c r="F15" s="96" cm="1">
+        <f t="array" aca="1" ref="F15" ca="1">INDIRECT("'"&amp;B15&amp;"'!$D$25")</f>
+        <v>0</v>
+      </c>
+      <c r="G15" s="139" cm="1">
+        <f t="array" aca="1" ref="G15" ca="1">INDIRECT("'"&amp;B15&amp;"'!$I$25")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="2:7">
+      <c r="B16" s="138">
+        <v>4</v>
+      </c>
+      <c r="C16" s="95" cm="1">
+        <f t="array" aca="1" ref="C16" ca="1">INDIRECT("'"&amp;B16&amp;"'!$C$3")</f>
+        <v>0</v>
+      </c>
+      <c r="D16" s="95" cm="1">
+        <f t="array" aca="1" ref="D16" ca="1">INDIRECT("'"&amp;B16&amp;"'!$C$4")</f>
+        <v>0</v>
+      </c>
+      <c r="E16" s="96" cm="1">
+        <f t="array" aca="1" ref="E16" ca="1">INDIRECT("'"&amp;B16&amp;"'!$C$25")</f>
+        <v>0</v>
+      </c>
+      <c r="F16" s="96" cm="1">
+        <f t="array" aca="1" ref="F16" ca="1">INDIRECT("'"&amp;B16&amp;"'!$D$25")</f>
+        <v>0</v>
+      </c>
+      <c r="G16" s="139" cm="1">
+        <f t="array" aca="1" ref="G16" ca="1">INDIRECT("'"&amp;B16&amp;"'!$I$25")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="2:7">
+      <c r="B17" s="138">
+        <v>5</v>
+      </c>
+      <c r="C17" s="95" cm="1">
+        <f t="array" aca="1" ref="C17" ca="1">INDIRECT("'"&amp;B17&amp;"'!$C$3")</f>
+        <v>0</v>
+      </c>
+      <c r="D17" s="95" cm="1">
+        <f t="array" aca="1" ref="D17" ca="1">INDIRECT("'"&amp;B17&amp;"'!$C$4")</f>
+        <v>0</v>
+      </c>
+      <c r="E17" s="96" cm="1">
+        <f t="array" aca="1" ref="E17" ca="1">INDIRECT("'"&amp;B17&amp;"'!$C$25")</f>
+        <v>0</v>
+      </c>
+      <c r="F17" s="96" cm="1">
+        <f t="array" aca="1" ref="F17" ca="1">INDIRECT("'"&amp;B17&amp;"'!$D$25")</f>
+        <v>0</v>
+      </c>
+      <c r="G17" s="139" cm="1">
+        <f t="array" aca="1" ref="G17" ca="1">INDIRECT("'"&amp;B17&amp;"'!$I$25")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="2:7">
+      <c r="B18" s="138">
+        <v>6</v>
+      </c>
+      <c r="C18" s="95" cm="1">
+        <f t="array" aca="1" ref="C18" ca="1">INDIRECT("'"&amp;B18&amp;"'!$C$3")</f>
+        <v>0</v>
+      </c>
+      <c r="D18" s="95" cm="1">
+        <f t="array" aca="1" ref="D18" ca="1">INDIRECT("'"&amp;B18&amp;"'!$C$4")</f>
+        <v>0</v>
+      </c>
+      <c r="E18" s="96" cm="1">
+        <f t="array" aca="1" ref="E18" ca="1">INDIRECT("'"&amp;B18&amp;"'!$C$25")</f>
+        <v>0</v>
+      </c>
+      <c r="F18" s="96" cm="1">
+        <f t="array" aca="1" ref="F18" ca="1">INDIRECT("'"&amp;B18&amp;"'!$D$25")</f>
+        <v>0</v>
+      </c>
+      <c r="G18" s="139" cm="1">
+        <f t="array" aca="1" ref="G18" ca="1">INDIRECT("'"&amp;B18&amp;"'!$I$25")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="2:7">
+      <c r="B19" s="138">
+        <v>7</v>
+      </c>
+      <c r="C19" s="95" cm="1">
+        <f t="array" aca="1" ref="C19" ca="1">INDIRECT("'"&amp;B19&amp;"'!$C$3")</f>
+        <v>0</v>
+      </c>
+      <c r="D19" s="95" cm="1">
+        <f t="array" aca="1" ref="D19" ca="1">INDIRECT("'"&amp;B19&amp;"'!$C$4")</f>
+        <v>0</v>
+      </c>
+      <c r="E19" s="96" cm="1">
+        <f t="array" aca="1" ref="E19" ca="1">INDIRECT("'"&amp;B19&amp;"'!$C$25")</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="96" cm="1">
+        <f t="array" aca="1" ref="F19" ca="1">INDIRECT("'"&amp;B19&amp;"'!$D$25")</f>
+        <v>0</v>
+      </c>
+      <c r="G19" s="139" cm="1">
+        <f t="array" aca="1" ref="G19" ca="1">INDIRECT("'"&amp;B19&amp;"'!$I$25")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="2:7">
+      <c r="B20" s="138">
+        <v>8</v>
+      </c>
+      <c r="C20" s="95" cm="1">
+        <f t="array" aca="1" ref="C20" ca="1">INDIRECT("'"&amp;B20&amp;"'!$C$3")</f>
+        <v>0</v>
+      </c>
+      <c r="D20" s="95" cm="1">
+        <f t="array" aca="1" ref="D20" ca="1">INDIRECT("'"&amp;B20&amp;"'!$C$4")</f>
+        <v>0</v>
+      </c>
+      <c r="E20" s="96" cm="1">
+        <f t="array" aca="1" ref="E20" ca="1">INDIRECT("'"&amp;B20&amp;"'!$C$25")</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="96" cm="1">
+        <f t="array" aca="1" ref="F20" ca="1">INDIRECT("'"&amp;B20&amp;"'!$D$25")</f>
+        <v>0</v>
+      </c>
+      <c r="G20" s="139" cm="1">
+        <f t="array" aca="1" ref="G20" ca="1">INDIRECT("'"&amp;B20&amp;"'!$I$25")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:7">
+      <c r="B21" s="138">
+        <v>9</v>
+      </c>
+      <c r="C21" s="95" cm="1">
+        <f t="array" aca="1" ref="C21" ca="1">INDIRECT("'"&amp;B21&amp;"'!$C$3")</f>
+        <v>0</v>
+      </c>
+      <c r="D21" s="95" cm="1">
+        <f t="array" aca="1" ref="D21" ca="1">INDIRECT("'"&amp;B21&amp;"'!$C$4")</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="96" cm="1">
+        <f t="array" aca="1" ref="E21" ca="1">INDIRECT("'"&amp;B21&amp;"'!$C$25")</f>
+        <v>0</v>
+      </c>
+      <c r="F21" s="96" cm="1">
+        <f t="array" aca="1" ref="F21" ca="1">INDIRECT("'"&amp;B21&amp;"'!$D$25")</f>
+        <v>0</v>
+      </c>
+      <c r="G21" s="139" cm="1">
+        <f t="array" aca="1" ref="G21" ca="1">INDIRECT("'"&amp;B21&amp;"'!$I$25")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="2:7">
+      <c r="B22" s="138">
+        <v>10</v>
+      </c>
+      <c r="C22" s="95" cm="1">
+        <f t="array" aca="1" ref="C22" ca="1">INDIRECT("'"&amp;B22&amp;"'!$C$3")</f>
+        <v>0</v>
+      </c>
+      <c r="D22" s="95" cm="1">
+        <f t="array" aca="1" ref="D22" ca="1">INDIRECT("'"&amp;B22&amp;"'!$C$4")</f>
+        <v>0</v>
+      </c>
+      <c r="E22" s="96" cm="1">
+        <f t="array" aca="1" ref="E22" ca="1">INDIRECT("'"&amp;B22&amp;"'!$C$25")</f>
+        <v>0</v>
+      </c>
+      <c r="F22" s="96" cm="1">
+        <f t="array" aca="1" ref="F22" ca="1">INDIRECT("'"&amp;B22&amp;"'!$D$25")</f>
+        <v>0</v>
+      </c>
+      <c r="G22" s="139" cm="1">
+        <f t="array" aca="1" ref="G22" ca="1">INDIRECT("'"&amp;B22&amp;"'!$I$25")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="2:7">
+      <c r="B23" s="138">
+        <v>11</v>
+      </c>
+      <c r="C23" s="95" cm="1">
+        <f t="array" aca="1" ref="C23" ca="1">INDIRECT("'"&amp;B23&amp;"'!$C$3")</f>
+        <v>0</v>
+      </c>
+      <c r="D23" s="95" cm="1">
+        <f t="array" aca="1" ref="D23" ca="1">INDIRECT("'"&amp;B23&amp;"'!$C$4")</f>
+        <v>0</v>
+      </c>
+      <c r="E23" s="96" cm="1">
+        <f t="array" aca="1" ref="E23" ca="1">INDIRECT("'"&amp;B23&amp;"'!$C$25")</f>
+        <v>0</v>
+      </c>
+      <c r="F23" s="96" cm="1">
+        <f t="array" aca="1" ref="F23" ca="1">INDIRECT("'"&amp;B23&amp;"'!$D$25")</f>
+        <v>0</v>
+      </c>
+      <c r="G23" s="139" cm="1">
+        <f t="array" aca="1" ref="G23" ca="1">INDIRECT("'"&amp;B23&amp;"'!$I$25")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:7">
+      <c r="B24" s="138">
+        <v>12</v>
+      </c>
+      <c r="C24" s="95" cm="1">
+        <f t="array" aca="1" ref="C24" ca="1">INDIRECT("'"&amp;B24&amp;"'!$C$3")</f>
+        <v>0</v>
+      </c>
+      <c r="D24" s="95" cm="1">
+        <f t="array" aca="1" ref="D24" ca="1">INDIRECT("'"&amp;B24&amp;"'!$C$4")</f>
+        <v>0</v>
+      </c>
+      <c r="E24" s="96" cm="1">
+        <f t="array" aca="1" ref="E24" ca="1">INDIRECT("'"&amp;B24&amp;"'!$C$25")</f>
+        <v>0</v>
+      </c>
+      <c r="F24" s="96" cm="1">
+        <f t="array" aca="1" ref="F24" ca="1">INDIRECT("'"&amp;B24&amp;"'!$D$25")</f>
+        <v>0</v>
+      </c>
+      <c r="G24" s="139" cm="1">
+        <f t="array" aca="1" ref="G24" ca="1">INDIRECT("'"&amp;B24&amp;"'!$I$25")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:7">
+      <c r="B25" s="138">
+        <v>13</v>
+      </c>
+      <c r="C25" s="95" cm="1">
+        <f t="array" aca="1" ref="C25" ca="1">INDIRECT("'"&amp;B25&amp;"'!$C$3")</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="95" cm="1">
+        <f t="array" aca="1" ref="D25" ca="1">INDIRECT("'"&amp;B25&amp;"'!$C$4")</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="96" cm="1">
+        <f t="array" aca="1" ref="E25" ca="1">INDIRECT("'"&amp;B25&amp;"'!$C$25")</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="96" cm="1">
+        <f t="array" aca="1" ref="F25" ca="1">INDIRECT("'"&amp;B25&amp;"'!$D$25")</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="139" cm="1">
+        <f t="array" aca="1" ref="G25" ca="1">INDIRECT("'"&amp;B25&amp;"'!$I$25")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="2:7">
+      <c r="B26" s="138">
+        <v>14</v>
+      </c>
+      <c r="C26" s="95" cm="1">
+        <f t="array" aca="1" ref="C26" ca="1">INDIRECT("'"&amp;B26&amp;"'!$C$3")</f>
+        <v>0</v>
+      </c>
+      <c r="D26" s="95" cm="1">
+        <f t="array" aca="1" ref="D26" ca="1">INDIRECT("'"&amp;B26&amp;"'!$C$4")</f>
+        <v>0</v>
+      </c>
+      <c r="E26" s="96" cm="1">
+        <f t="array" aca="1" ref="E26" ca="1">INDIRECT("'"&amp;B26&amp;"'!$C$25")</f>
+        <v>0</v>
+      </c>
+      <c r="F26" s="96" cm="1">
+        <f t="array" aca="1" ref="F26" ca="1">INDIRECT("'"&amp;B26&amp;"'!$D$25")</f>
+        <v>0</v>
+      </c>
+      <c r="G26" s="139" cm="1">
+        <f t="array" aca="1" ref="G26" ca="1">INDIRECT("'"&amp;B26&amp;"'!$I$25")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:7">
+      <c r="B27" s="138">
+        <v>15</v>
+      </c>
+      <c r="C27" s="95" cm="1">
+        <f t="array" aca="1" ref="C27" ca="1">INDIRECT("'"&amp;B27&amp;"'!$C$3")</f>
+        <v>0</v>
+      </c>
+      <c r="D27" s="95" cm="1">
+        <f t="array" aca="1" ref="D27" ca="1">INDIRECT("'"&amp;B27&amp;"'!$C$4")</f>
+        <v>0</v>
+      </c>
+      <c r="E27" s="96" cm="1">
+        <f t="array" aca="1" ref="E27" ca="1">INDIRECT("'"&amp;B27&amp;"'!$C$25")</f>
+        <v>0</v>
+      </c>
+      <c r="F27" s="96" cm="1">
+        <f t="array" aca="1" ref="F27" ca="1">INDIRECT("'"&amp;B27&amp;"'!$D$25")</f>
+        <v>0</v>
+      </c>
+      <c r="G27" s="139" cm="1">
+        <f t="array" aca="1" ref="G27" ca="1">INDIRECT("'"&amp;B27&amp;"'!$I$25")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="2:7">
+      <c r="B28" s="138">
+        <v>16</v>
+      </c>
+      <c r="C28" s="95" cm="1">
+        <f t="array" aca="1" ref="C28" ca="1">INDIRECT("'"&amp;B28&amp;"'!$C$3")</f>
+        <v>0</v>
+      </c>
+      <c r="D28" s="95" cm="1">
+        <f t="array" aca="1" ref="D28" ca="1">INDIRECT("'"&amp;B28&amp;"'!$C$4")</f>
+        <v>0</v>
+      </c>
+      <c r="E28" s="96" cm="1">
+        <f t="array" aca="1" ref="E28" ca="1">INDIRECT("'"&amp;B28&amp;"'!$C$25")</f>
+        <v>0</v>
+      </c>
+      <c r="F28" s="96" cm="1">
+        <f t="array" aca="1" ref="F28" ca="1">INDIRECT("'"&amp;B28&amp;"'!$D$25")</f>
+        <v>0</v>
+      </c>
+      <c r="G28" s="139" cm="1">
+        <f t="array" aca="1" ref="G28" ca="1">INDIRECT("'"&amp;B28&amp;"'!$I$25")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="2:7">
+      <c r="B29" s="138">
+        <v>17</v>
+      </c>
+      <c r="C29" s="95" cm="1">
+        <f t="array" aca="1" ref="C29" ca="1">INDIRECT("'"&amp;B29&amp;"'!$C$3")</f>
+        <v>0</v>
+      </c>
+      <c r="D29" s="95" cm="1">
+        <f t="array" aca="1" ref="D29" ca="1">INDIRECT("'"&amp;B29&amp;"'!$C$4")</f>
+        <v>0</v>
+      </c>
+      <c r="E29" s="96" cm="1">
+        <f t="array" aca="1" ref="E29" ca="1">INDIRECT("'"&amp;B29&amp;"'!$C$25")</f>
+        <v>0</v>
+      </c>
+      <c r="F29" s="96" cm="1">
+        <f t="array" aca="1" ref="F29" ca="1">INDIRECT("'"&amp;B29&amp;"'!$D$25")</f>
+        <v>0</v>
+      </c>
+      <c r="G29" s="139" cm="1">
+        <f t="array" aca="1" ref="G29" ca="1">INDIRECT("'"&amp;B29&amp;"'!$I$25")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="2:7">
+      <c r="B30" s="138">
+        <v>18</v>
+      </c>
+      <c r="C30" s="95" cm="1">
+        <f t="array" aca="1" ref="C30" ca="1">INDIRECT("'"&amp;B30&amp;"'!$C$3")</f>
+        <v>0</v>
+      </c>
+      <c r="D30" s="95" cm="1">
+        <f t="array" aca="1" ref="D30" ca="1">INDIRECT("'"&amp;B30&amp;"'!$C$4")</f>
+        <v>0</v>
+      </c>
+      <c r="E30" s="96" cm="1">
+        <f t="array" aca="1" ref="E30" ca="1">INDIRECT("'"&amp;B30&amp;"'!$C$25")</f>
+        <v>0</v>
+      </c>
+      <c r="F30" s="96" cm="1">
+        <f t="array" aca="1" ref="F30" ca="1">INDIRECT("'"&amp;B30&amp;"'!$D$25")</f>
+        <v>0</v>
+      </c>
+      <c r="G30" s="139" cm="1">
+        <f t="array" aca="1" ref="G30" ca="1">INDIRECT("'"&amp;B30&amp;"'!$I$25")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="2:7">
+      <c r="B31" s="138">
+        <v>19</v>
+      </c>
+      <c r="C31" s="95" cm="1">
+        <f t="array" aca="1" ref="C31" ca="1">INDIRECT("'"&amp;B31&amp;"'!$C$3")</f>
+        <v>0</v>
+      </c>
+      <c r="D31" s="95" cm="1">
+        <f t="array" aca="1" ref="D31" ca="1">INDIRECT("'"&amp;B31&amp;"'!$C$4")</f>
+        <v>0</v>
+      </c>
+      <c r="E31" s="96" cm="1">
+        <f t="array" aca="1" ref="E31" ca="1">INDIRECT("'"&amp;B31&amp;"'!$C$25")</f>
+        <v>0</v>
+      </c>
+      <c r="F31" s="96" cm="1">
+        <f t="array" aca="1" ref="F31" ca="1">INDIRECT("'"&amp;B31&amp;"'!$D$25")</f>
+        <v>0</v>
+      </c>
+      <c r="G31" s="139" cm="1">
+        <f t="array" aca="1" ref="G31" ca="1">INDIRECT("'"&amp;B31&amp;"'!$I$25")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="2:7">
+      <c r="B32" s="138">
+        <v>20</v>
+      </c>
+      <c r="C32" s="95" cm="1">
+        <f t="array" aca="1" ref="C32" ca="1">INDIRECT("'"&amp;B32&amp;"'!$C$3")</f>
+        <v>0</v>
+      </c>
+      <c r="D32" s="95" cm="1">
+        <f t="array" aca="1" ref="D32" ca="1">INDIRECT("'"&amp;B32&amp;"'!$C$4")</f>
+        <v>0</v>
+      </c>
+      <c r="E32" s="96" cm="1">
+        <f t="array" aca="1" ref="E32" ca="1">INDIRECT("'"&amp;B32&amp;"'!$C$25")</f>
+        <v>0</v>
+      </c>
+      <c r="F32" s="96" cm="1">
+        <f t="array" aca="1" ref="F32" ca="1">INDIRECT("'"&amp;B32&amp;"'!$D$25")</f>
+        <v>0</v>
+      </c>
+      <c r="G32" s="139" cm="1">
+        <f t="array" aca="1" ref="G32" ca="1">INDIRECT("'"&amp;B32&amp;"'!$I$25")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="2:7">
+      <c r="B33" s="138">
+        <v>21</v>
+      </c>
+      <c r="C33" s="95" cm="1">
+        <f t="array" aca="1" ref="C33" ca="1">INDIRECT("'"&amp;B33&amp;"'!$C$3")</f>
+        <v>0</v>
+      </c>
+      <c r="D33" s="95" cm="1">
+        <f t="array" aca="1" ref="D33" ca="1">INDIRECT("'"&amp;B33&amp;"'!$C$4")</f>
+        <v>0</v>
+      </c>
+      <c r="E33" s="96" cm="1">
+        <f t="array" aca="1" ref="E33" ca="1">INDIRECT("'"&amp;B33&amp;"'!$C$25")</f>
+        <v>0</v>
+      </c>
+      <c r="F33" s="96" cm="1">
+        <f t="array" aca="1" ref="F33" ca="1">INDIRECT("'"&amp;B33&amp;"'!$D$25")</f>
+        <v>0</v>
+      </c>
+      <c r="G33" s="139" cm="1">
+        <f t="array" aca="1" ref="G33" ca="1">INDIRECT("'"&amp;B33&amp;"'!$I$25")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="2:7">
+      <c r="B34" s="138">
+        <v>22</v>
+      </c>
+      <c r="C34" s="95" cm="1">
+        <f t="array" aca="1" ref="C34" ca="1">INDIRECT("'"&amp;B34&amp;"'!$C$3")</f>
+        <v>0</v>
+      </c>
+      <c r="D34" s="95" cm="1">
+        <f t="array" aca="1" ref="D34" ca="1">INDIRECT("'"&amp;B34&amp;"'!$C$4")</f>
+        <v>0</v>
+      </c>
+      <c r="E34" s="96" cm="1">
+        <f t="array" aca="1" ref="E34" ca="1">INDIRECT("'"&amp;B34&amp;"'!$C$25")</f>
+        <v>0</v>
+      </c>
+      <c r="F34" s="96" cm="1">
+        <f t="array" aca="1" ref="F34" ca="1">INDIRECT("'"&amp;B34&amp;"'!$D$25")</f>
+        <v>0</v>
+      </c>
+      <c r="G34" s="139" cm="1">
+        <f t="array" aca="1" ref="G34" ca="1">INDIRECT("'"&amp;B34&amp;"'!$I$25")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="2:7">
+      <c r="B35" s="138">
+        <v>23</v>
+      </c>
+      <c r="C35" s="95" cm="1">
+        <f t="array" aca="1" ref="C35" ca="1">INDIRECT("'"&amp;B35&amp;"'!$C$3")</f>
+        <v>0</v>
+      </c>
+      <c r="D35" s="95" cm="1">
+        <f t="array" aca="1" ref="D35" ca="1">INDIRECT("'"&amp;B35&amp;"'!$C$4")</f>
+        <v>0</v>
+      </c>
+      <c r="E35" s="96" cm="1">
+        <f t="array" aca="1" ref="E35" ca="1">INDIRECT("'"&amp;B35&amp;"'!$C$25")</f>
+        <v>0</v>
+      </c>
+      <c r="F35" s="96" cm="1">
+        <f t="array" aca="1" ref="F35" ca="1">INDIRECT("'"&amp;B35&amp;"'!$D$25")</f>
+        <v>0</v>
+      </c>
+      <c r="G35" s="139" cm="1">
+        <f t="array" aca="1" ref="G35" ca="1">INDIRECT("'"&amp;B35&amp;"'!$I$25")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="2:7">
+      <c r="B36" s="138">
+        <v>24</v>
+      </c>
+      <c r="C36" s="95" cm="1">
+        <f t="array" aca="1" ref="C36" ca="1">INDIRECT("'"&amp;B36&amp;"'!$C$3")</f>
+        <v>0</v>
+      </c>
+      <c r="D36" s="95" cm="1">
+        <f t="array" aca="1" ref="D36" ca="1">INDIRECT("'"&amp;B36&amp;"'!$C$4")</f>
+        <v>0</v>
+      </c>
+      <c r="E36" s="96" cm="1">
+        <f t="array" aca="1" ref="E36" ca="1">INDIRECT("'"&amp;B36&amp;"'!$C$25")</f>
+        <v>0</v>
+      </c>
+      <c r="F36" s="96" cm="1">
+        <f t="array" aca="1" ref="F36" ca="1">INDIRECT("'"&amp;B36&amp;"'!$D$25")</f>
+        <v>0</v>
+      </c>
+      <c r="G36" s="139" cm="1">
+        <f t="array" aca="1" ref="G36" ca="1">INDIRECT("'"&amp;B36&amp;"'!$I$25")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="2:7">
+      <c r="B37" s="138">
+        <v>25</v>
+      </c>
+      <c r="C37" s="95" cm="1">
+        <f t="array" aca="1" ref="C37" ca="1">INDIRECT("'"&amp;B37&amp;"'!$C$3")</f>
+        <v>0</v>
+      </c>
+      <c r="D37" s="95" cm="1">
+        <f t="array" aca="1" ref="D37" ca="1">INDIRECT("'"&amp;B37&amp;"'!$C$4")</f>
+        <v>0</v>
+      </c>
+      <c r="E37" s="96" cm="1">
+        <f t="array" aca="1" ref="E37" ca="1">INDIRECT("'"&amp;B37&amp;"'!$C$25")</f>
+        <v>0</v>
+      </c>
+      <c r="F37" s="96" cm="1">
+        <f t="array" aca="1" ref="F37" ca="1">INDIRECT("'"&amp;B37&amp;"'!$D$25")</f>
+        <v>0</v>
+      </c>
+      <c r="G37" s="139" cm="1">
+        <f t="array" aca="1" ref="G37" ca="1">INDIRECT("'"&amp;B37&amp;"'!$I$25")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="2:7" ht="15" thickBot="1">
+      <c r="B38" s="140"/>
+      <c r="C38" s="141"/>
+      <c r="D38" s="142" t="s">
+        <v>189</v>
+      </c>
+      <c r="E38" s="143">
+        <f ca="1">SUM(E13:E37)</f>
+        <v>7000000</v>
+      </c>
+      <c r="F38" s="143">
+        <f ca="1">SUM(F13:F37)</f>
+        <v>22000000</v>
+      </c>
+      <c r="G38" s="144">
+        <f ca="1">SUM(G13:G37)</f>
+        <v>104500000</v>
+      </c>
+    </row>
+    <row r="39" spans="2:7" ht="15" thickTop="1"/>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="D4:E4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="C13:G14 C15:G37" calculatedColumn="1"/>
+  </ignoredErrors>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{193C2CC3-4ACF-44D9-958C-B2F5AFD54F77}">
+  <dimension ref="A1:E13"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E3" sqref="E3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="2" max="2" width="11.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="59.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D1" t="s">
+        <v>193</v>
+      </c>
+      <c r="E1" s="18" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s">
+        <v>195</v>
+      </c>
+      <c r="B2" t="s">
+        <v>196</v>
+      </c>
+      <c r="C2" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2" t="s">
+        <v>198</v>
+      </c>
+      <c r="E2" s="18" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="B3" t="s">
+        <v>200</v>
+      </c>
+      <c r="C3" t="s">
+        <v>201</v>
+      </c>
+      <c r="D3" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s">
+        <v>194</v>
+      </c>
+      <c r="C4" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s">
+        <v>199</v>
+      </c>
+      <c r="C5" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>205</v>
+      </c>
+      <c r="C6" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="C7" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="C8" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="C9" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="C10" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="C11" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="C12" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="C13" t="s">
+        <v>213</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4FBA21AE-57B8-4E5F-A6D7-97EAA021B1BB}">
+  <dimension ref="A1:P53"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="C52" sqref="C52"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>1</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169" t="s">
+        <v>108</v>
+      </c>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169" t="s">
+        <v>110</v>
+      </c>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169" t="s">
+        <v>112</v>
+      </c>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="36"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>2000000</v>
+      </c>
+      <c r="D23" s="89">
+        <v>10000000</v>
+      </c>
+      <c r="E23" s="89">
+        <v>15000000</v>
+      </c>
+      <c r="F23" s="89">
+        <v>20000000</v>
+      </c>
+      <c r="G23" s="89">
+        <v>10000000</v>
+      </c>
+      <c r="H23" s="89">
+        <v>5000000</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>62000000</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>129</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>2000000</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>10000000</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>15000000</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>20000000</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>10000000</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>5000000</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>62000000</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90">
+        <v>5000000</v>
+      </c>
+      <c r="D47" s="90">
+        <v>5000000</v>
+      </c>
+      <c r="E47" s="90">
+        <v>5000000</v>
+      </c>
+      <c r="F47" s="90">
+        <v>5000000</v>
+      </c>
+      <c r="G47" s="90">
+        <v>5000000</v>
+      </c>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>25000000</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90">
+        <v>500000</v>
+      </c>
+      <c r="D48" s="90">
+        <v>500000</v>
+      </c>
+      <c r="E48" s="90">
+        <v>500000</v>
+      </c>
+      <c r="F48" s="90">
+        <v>500000</v>
+      </c>
+      <c r="G48" s="90">
+        <v>500000</v>
+      </c>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>2500000</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90">
+        <v>1000000</v>
+      </c>
+      <c r="D49" s="90">
+        <v>1000000</v>
+      </c>
+      <c r="E49" s="90">
+        <v>1000000</v>
+      </c>
+      <c r="F49" s="90">
+        <v>1000000</v>
+      </c>
+      <c r="G49" s="90">
+        <v>1000000</v>
+      </c>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>5000000</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="47"/>
+      <c r="D50" s="47"/>
+      <c r="E50" s="47"/>
+      <c r="F50" s="47"/>
+      <c r="G50" s="47"/>
+      <c r="H50" s="48"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>6500000</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>6500000</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>6500000</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>6500000</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>6500000</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>32500000</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>154</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>6500000</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>6500000</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>6500000</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>6500000</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>6500000</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>32500000</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="B33:C33"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{A2C9759F-7C17-455D-BD0D-D2ACCDFBCBF4}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC33D3A1-842E-43B3-AEFC-B9A9EB4CBDBF}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A3:V31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G37" sqref="G37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="3" width="17.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="11" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.5703125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.140625" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.5703125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="13.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="7.140625" customWidth="1"/>
     <col min="21" max="21" width="2.140625" customWidth="1"/>
     <col min="22" max="22" width="13.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:22" x14ac:dyDescent="0.25">
-[...41 lines deleted...]
-        <v>69</v>
+    <row r="3" spans="1:22">
+      <c r="A3" s="178" t="s">
+        <v>156</v>
+      </c>
+      <c r="B3" s="178"/>
+      <c r="C3" s="178"/>
+      <c r="D3" s="178"/>
+      <c r="E3" s="178"/>
+      <c r="F3" s="178"/>
+      <c r="G3" s="178"/>
+      <c r="H3" s="178"/>
+      <c r="I3" s="178"/>
+      <c r="J3" s="178"/>
+      <c r="K3" s="178"/>
+      <c r="L3" s="178"/>
+      <c r="M3" s="178"/>
+      <c r="N3" s="178"/>
+      <c r="O3" s="178"/>
+      <c r="P3" s="178"/>
+      <c r="Q3" s="178"/>
+      <c r="R3" s="178"/>
+      <c r="S3" s="178"/>
+      <c r="T3" s="178"/>
+    </row>
+    <row r="4" spans="1:22" ht="15" thickBot="1"/>
+    <row r="5" spans="1:22" ht="15" customHeight="1">
+      <c r="C5" s="179" t="s">
+        <v>72</v>
+      </c>
+      <c r="D5" s="181" t="s">
+        <v>157</v>
+      </c>
+      <c r="F5" s="181" t="s">
+        <v>158</v>
+      </c>
+      <c r="G5" s="179" t="s">
+        <v>159</v>
+      </c>
+      <c r="H5" s="181" t="s">
+        <v>160</v>
+      </c>
+      <c r="I5" s="179" t="s">
+        <v>161</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>70</v>
+        <v>162</v>
       </c>
       <c r="K5" s="1" t="s">
-        <v>71</v>
-[...17 lines deleted...]
-    <row r="6" spans="1:22" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>163</v>
+      </c>
+      <c r="L5" s="183" t="s">
+        <v>164</v>
+      </c>
+      <c r="M5" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="N5" s="186"/>
+      <c r="O5" s="186"/>
+      <c r="P5" s="187"/>
+      <c r="Q5" s="185" t="s">
+        <v>82</v>
+      </c>
+      <c r="R5" s="186"/>
+      <c r="S5" s="186"/>
+      <c r="T5" s="187"/>
+    </row>
+    <row r="6" spans="1:22" ht="21" customHeight="1" thickBot="1">
       <c r="A6" s="16" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-      <c r="D6" s="95"/>
+        <v>165</v>
+      </c>
+      <c r="C6" s="180"/>
+      <c r="D6" s="182"/>
       <c r="E6" s="16" t="s">
-        <v>8</v>
-[...4 lines deleted...]
-      <c r="I6" s="93"/>
+        <v>166</v>
+      </c>
+      <c r="F6" s="182"/>
+      <c r="G6" s="180"/>
+      <c r="H6" s="182"/>
+      <c r="I6" s="180"/>
       <c r="J6" s="16" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="K6" s="16" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="L6" s="97"/>
+        <v>9</v>
+      </c>
+      <c r="L6" s="184"/>
       <c r="M6" s="7" t="s">
-        <v>59</v>
+        <v>167</v>
       </c>
       <c r="N6" s="16" t="s">
-        <v>60</v>
+        <v>168</v>
       </c>
       <c r="O6" s="16" t="s">
-        <v>61</v>
+        <v>169</v>
       </c>
       <c r="P6" s="8" t="s">
-        <v>76</v>
+        <v>170</v>
       </c>
       <c r="Q6" s="7" t="s">
-        <v>59</v>
+        <v>167</v>
       </c>
       <c r="R6" s="16" t="s">
-        <v>60</v>
+        <v>168</v>
       </c>
       <c r="S6" s="16" t="s">
-        <v>61</v>
+        <v>169</v>
       </c>
       <c r="T6" s="8" t="s">
-        <v>76</v>
+        <v>170</v>
       </c>
       <c r="V6" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:22" x14ac:dyDescent="0.25">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22">
       <c r="M7" s="4"/>
       <c r="N7" s="5"/>
       <c r="O7" s="5">
         <f>M7-N7</f>
         <v>0</v>
       </c>
       <c r="P7" s="11"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="5"/>
       <c r="S7" s="5">
         <f>Q7-R7</f>
         <v>0</v>
       </c>
       <c r="T7" s="11"/>
     </row>
-    <row r="8" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:22">
       <c r="M8" s="6"/>
       <c r="P8" s="11"/>
       <c r="Q8" s="6"/>
       <c r="T8" s="11"/>
     </row>
-    <row r="9" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:22">
       <c r="M9" s="6"/>
       <c r="P9" s="11"/>
       <c r="Q9" s="6"/>
       <c r="T9" s="11"/>
     </row>
-    <row r="10" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:22">
       <c r="M10" s="6"/>
       <c r="P10" s="11"/>
       <c r="Q10" s="6"/>
       <c r="T10" s="11"/>
     </row>
-    <row r="11" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:22">
       <c r="M11" s="6"/>
       <c r="P11" s="11"/>
       <c r="Q11" s="6"/>
       <c r="T11" s="11"/>
     </row>
-    <row r="12" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:22">
       <c r="M12" s="6"/>
       <c r="P12" s="11"/>
       <c r="Q12" s="6"/>
       <c r="T12" s="11"/>
     </row>
-    <row r="13" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:22">
       <c r="M13" s="6"/>
       <c r="P13" s="11"/>
       <c r="Q13" s="6"/>
       <c r="T13" s="11"/>
     </row>
-    <row r="14" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:22">
       <c r="M14" s="6"/>
       <c r="P14" s="11"/>
       <c r="Q14" s="6"/>
       <c r="T14" s="11"/>
     </row>
-    <row r="15" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:22">
       <c r="M15" s="6"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="6"/>
       <c r="T15" s="11"/>
     </row>
-    <row r="16" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:22">
       <c r="M16" s="6"/>
       <c r="P16" s="11"/>
       <c r="Q16" s="6"/>
       <c r="T16" s="11"/>
     </row>
-    <row r="17" spans="10:20" x14ac:dyDescent="0.25">
+    <row r="17" spans="10:20">
       <c r="M17" s="6"/>
       <c r="P17" s="11"/>
       <c r="Q17" s="6"/>
       <c r="T17" s="11"/>
     </row>
-    <row r="18" spans="10:20" x14ac:dyDescent="0.25">
+    <row r="18" spans="10:20">
       <c r="M18" s="6"/>
       <c r="P18" s="11"/>
       <c r="Q18" s="6"/>
       <c r="T18" s="11"/>
     </row>
-    <row r="19" spans="10:20" x14ac:dyDescent="0.25">
+    <row r="19" spans="10:20">
       <c r="M19" s="6"/>
       <c r="P19" s="11"/>
       <c r="Q19" s="6"/>
       <c r="T19" s="11"/>
     </row>
-    <row r="20" spans="10:20" x14ac:dyDescent="0.25">
+    <row r="20" spans="10:20">
       <c r="M20" s="6"/>
       <c r="P20" s="11"/>
       <c r="Q20" s="6"/>
       <c r="T20" s="11"/>
     </row>
-    <row r="21" spans="10:20" x14ac:dyDescent="0.25">
+    <row r="21" spans="10:20">
       <c r="M21" s="6"/>
       <c r="P21" s="11"/>
       <c r="Q21" s="6"/>
       <c r="T21" s="11"/>
     </row>
-    <row r="22" spans="10:20" x14ac:dyDescent="0.25">
+    <row r="22" spans="10:20">
       <c r="M22" s="6"/>
       <c r="P22" s="11"/>
       <c r="Q22" s="6"/>
       <c r="T22" s="11"/>
     </row>
-    <row r="23" spans="10:20" x14ac:dyDescent="0.25">
+    <row r="23" spans="10:20">
       <c r="M23" s="6"/>
       <c r="P23" s="11"/>
       <c r="Q23" s="6"/>
       <c r="T23" s="11"/>
     </row>
-    <row r="24" spans="10:20" x14ac:dyDescent="0.25">
+    <row r="24" spans="10:20">
       <c r="M24" s="6"/>
       <c r="P24" s="11"/>
       <c r="Q24" s="6"/>
       <c r="T24" s="11"/>
     </row>
-    <row r="25" spans="10:20" x14ac:dyDescent="0.25">
+    <row r="25" spans="10:20">
       <c r="M25" s="6"/>
       <c r="P25" s="11"/>
       <c r="Q25" s="6"/>
       <c r="T25" s="11"/>
     </row>
-    <row r="26" spans="10:20" x14ac:dyDescent="0.25">
+    <row r="26" spans="10:20">
       <c r="M26" s="6"/>
       <c r="P26" s="11"/>
       <c r="Q26" s="6"/>
       <c r="T26" s="11"/>
     </row>
-    <row r="27" spans="10:20" x14ac:dyDescent="0.25">
+    <row r="27" spans="10:20">
       <c r="M27" s="6"/>
       <c r="P27" s="11"/>
       <c r="Q27" s="6"/>
       <c r="T27" s="11"/>
     </row>
-    <row r="28" spans="10:20" x14ac:dyDescent="0.25">
+    <row r="28" spans="10:20">
       <c r="M28" s="6"/>
       <c r="P28" s="11"/>
       <c r="Q28" s="6"/>
       <c r="T28" s="11"/>
     </row>
-    <row r="29" spans="10:20" x14ac:dyDescent="0.25">
+    <row r="29" spans="10:20">
       <c r="M29" s="6"/>
       <c r="P29" s="11"/>
       <c r="Q29" s="6"/>
       <c r="T29" s="11"/>
     </row>
-    <row r="30" spans="10:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="10:20" ht="15" thickBot="1">
       <c r="M30" s="3"/>
       <c r="N30" s="2"/>
       <c r="O30" s="2"/>
       <c r="P30" s="12"/>
       <c r="Q30" s="3"/>
       <c r="R30" s="2"/>
       <c r="S30" s="2"/>
       <c r="T30" s="12"/>
     </row>
-    <row r="31" spans="10:20" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="K31" s="27"/>
+    <row r="31" spans="10:20">
+      <c r="J31" s="151" t="s">
+        <v>172</v>
+      </c>
+      <c r="K31" s="151"/>
       <c r="M31" s="9">
         <f>SUM(M7:M30)</f>
         <v>0</v>
       </c>
       <c r="N31" s="9">
         <f t="shared" ref="N31:O31" si="0">SUM(N7:N30)</f>
         <v>0</v>
       </c>
       <c r="O31" s="9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="P31" s="10">
         <f>SUM(P7:P30)</f>
         <v>0</v>
       </c>
       <c r="Q31" s="9">
         <f t="shared" ref="Q31:S31" si="1">SUM(Q7:Q30)</f>
         <v>0</v>
       </c>
       <c r="R31" s="9">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S31" s="9">
@@ -5079,856 +45482,2415 @@
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="48" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C04C1782-DD25-41E2-A7CB-5AD6F5FC2CFB}">
           <x14:formula1>
             <xm:f>Lookup!$A$4:$A$6</xm:f>
           </x14:formula1>
           <xm:sqref>G7:G30 I7:L30</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{1813F702-4C65-47A1-8B7C-58C7300BDB93}">
           <x14:formula1>
             <xm:f>Lookup!$A$1:$A$2</xm:f>
           </x14:formula1>
           <xm:sqref>L7</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-  <dimension ref="A1:P30"/>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{07950F7E-08EC-441D-AF76-1F7EF6949334}">
+  <dimension ref="A1:P53"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="G11" sqref="G11"/>
+    <sheetView showGridLines="0" topLeftCell="A3" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15:G15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="2" width="15.7109375" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="15" max="15" width="2.5703125" customWidth="1"/>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="21" x14ac:dyDescent="0.35">
-[...591 lines deleted...]
-      <c r="N30" s="31"/>
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>2</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169" t="s">
+        <v>173</v>
+      </c>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169" t="s">
+        <v>174</v>
+      </c>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169" t="s">
+        <v>112</v>
+      </c>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36" t="s">
+        <v>175</v>
+      </c>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="90">
+        <v>50000000</v>
+      </c>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174" t="s">
+        <v>177</v>
+      </c>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174" t="s">
+        <v>178</v>
+      </c>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>5000000</v>
+      </c>
+      <c r="D23" s="89">
+        <v>12000000</v>
+      </c>
+      <c r="E23" s="89">
+        <v>15000000</v>
+      </c>
+      <c r="F23" s="89">
+        <v>10000000</v>
+      </c>
+      <c r="G23" s="89">
+        <v>500000</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>42500000</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>5000000</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>12000000</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>15000000</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>10000000</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>500000</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>42500000</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90">
+        <v>3500000</v>
+      </c>
+      <c r="D47" s="90">
+        <v>3500000</v>
+      </c>
+      <c r="E47" s="90">
+        <v>3500000</v>
+      </c>
+      <c r="F47" s="90">
+        <v>3500000</v>
+      </c>
+      <c r="G47" s="90">
+        <v>3500000</v>
+      </c>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>17500000</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90">
+        <v>1000000</v>
+      </c>
+      <c r="D48" s="90">
+        <v>1000000</v>
+      </c>
+      <c r="E48" s="90">
+        <v>1000000</v>
+      </c>
+      <c r="F48" s="90">
+        <v>1000000</v>
+      </c>
+      <c r="G48" s="90">
+        <v>1000000</v>
+      </c>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>5000000</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90">
+        <v>750000</v>
+      </c>
+      <c r="D49" s="90">
+        <v>750000</v>
+      </c>
+      <c r="E49" s="90">
+        <v>750000</v>
+      </c>
+      <c r="F49" s="90">
+        <v>750000</v>
+      </c>
+      <c r="G49" s="90">
+        <v>750000</v>
+      </c>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>3750000</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="94"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>5250000</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>5250000</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>5250000</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>5250000</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>5250000</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>26250000</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>5250000</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>5250000</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>5250000</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>5250000</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>5250000</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>26250000</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="15">
-    <mergeCell ref="M4:M5"/>
-[...13 lines deleted...]
-    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
   </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{B9C8DD00-AEA1-4ADF-B602-6A77C2BA992A}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="47" fitToHeight="0" orientation="landscape" r:id="rId1"/>
-[...20 lines deleted...]
-  </extLst>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:E13"/>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C26C11DF-5B87-4AA3-9F70-85952A2ACA08}">
+  <dimension ref="A1:P53"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="E3" sqref="E3"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="E58" sqref="E58"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
-    <col min="2" max="2" width="11.85546875" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="59.140625" customWidth="1"/>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" t="s">
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>3</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="90"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>0</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0</v>
+      </c>
+      <c r="E23" s="89">
+        <v>0</v>
+      </c>
+      <c r="F23" s="89">
+        <v>0</v>
+      </c>
+      <c r="G23" s="89">
+        <v>0</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
         <v>82</v>
       </c>
-      <c r="C1" t="s">
+      <c r="E44" s="43" t="s">
         <v>83</v>
       </c>
-      <c r="D1" t="s">
+      <c r="F44" s="43" t="s">
         <v>84</v>
       </c>
-      <c r="E1" s="26" t="s">
-[...87 lines deleted...]
-        <v>104</v>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="90"/>
+      <c r="F47" s="90"/>
+      <c r="G47" s="90"/>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="94"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{F854E92B-F5D7-4E7E-A23C-0ED1C6DEB232}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{74A5DEC4-EBA1-4742-894C-BADD01148CF3}">
+  <dimension ref="A1:P53"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="D9" sqref="D9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>4</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="90"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>0</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0</v>
+      </c>
+      <c r="E23" s="89">
+        <v>0</v>
+      </c>
+      <c r="F23" s="89">
+        <v>0</v>
+      </c>
+      <c r="G23" s="89">
+        <v>0</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="90"/>
+      <c r="F47" s="90"/>
+      <c r="G47" s="90"/>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="94"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{42D5E9A4-0BEA-4190-AE42-8D3C9CC4DDCB}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F676685-1AA3-4685-9AFC-11D3872DCEB9}">
+  <dimension ref="A1:P53"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15:G15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.45"/>
+  <cols>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="9" width="23.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="23.45">
+      <c r="A1" s="35"/>
+      <c r="B1" s="35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="B2" s="145" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="57">
+        <v>5</v>
+      </c>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="B3" s="145" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="169"/>
+      <c r="D3" s="169"/>
+      <c r="E3" s="169"/>
+      <c r="F3" s="169"/>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="B4" s="145" t="s">
+        <v>109</v>
+      </c>
+      <c r="C4" s="169"/>
+      <c r="D4" s="169"/>
+      <c r="E4" s="169"/>
+      <c r="F4" s="169"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="B5" s="145" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="169"/>
+      <c r="D5" s="169"/>
+      <c r="E5" s="169"/>
+      <c r="F5" s="169"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="B6" s="145"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1"/>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="B8" s="44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="B9" s="145" t="s">
+        <v>114</v>
+      </c>
+      <c r="C9" s="36"/>
+      <c r="D9" s="41"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="B10" s="145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C10" s="90"/>
+      <c r="D10" s="41"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="B11" s="145" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="B12" s="145"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="B13" s="34"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="B14" s="172" t="s">
+        <v>117</v>
+      </c>
+      <c r="C14" s="173"/>
+      <c r="D14" s="173"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="173"/>
+      <c r="M14" s="173"/>
+      <c r="N14" s="173"/>
+      <c r="O14" s="173"/>
+      <c r="P14" s="173"/>
+    </row>
+    <row r="15" spans="1:16" ht="123" customHeight="1">
+      <c r="B15" s="174"/>
+      <c r="C15" s="175"/>
+      <c r="D15" s="175"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="B16" s="34"/>
+    </row>
+    <row r="17" spans="2:9">
+      <c r="B17" s="176" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="176"/>
+      <c r="D17" s="176"/>
+      <c r="E17" s="176"/>
+      <c r="F17" s="176"/>
+      <c r="G17" s="176"/>
+    </row>
+    <row r="18" spans="2:9" ht="123.75" customHeight="1">
+      <c r="B18" s="174"/>
+      <c r="C18" s="177"/>
+      <c r="D18" s="177"/>
+      <c r="E18" s="177"/>
+      <c r="F18" s="177"/>
+      <c r="G18" s="177"/>
+    </row>
+    <row r="19" spans="2:9">
+      <c r="B19" s="34"/>
+    </row>
+    <row r="21" spans="2:9">
+      <c r="B21" s="14" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="2:9">
+      <c r="B22" s="32"/>
+      <c r="C22" s="43" t="s">
+        <v>120</v>
+      </c>
+      <c r="D22" s="43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="43" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="43" t="s">
+        <v>125</v>
+      </c>
+      <c r="I22" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="23" spans="2:9">
+      <c r="B23" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="89">
+        <v>0</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0</v>
+      </c>
+      <c r="E23" s="89">
+        <v>0</v>
+      </c>
+      <c r="F23" s="89">
+        <v>0</v>
+      </c>
+      <c r="G23" s="89">
+        <v>0</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0</v>
+      </c>
+      <c r="I23" s="90">
+        <f>SUM($C$23:$H$23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="2:9">
+      <c r="B24" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C24" s="89">
+        <v>0</v>
+      </c>
+      <c r="D24" s="89">
+        <v>0</v>
+      </c>
+      <c r="E24" s="89">
+        <v>0</v>
+      </c>
+      <c r="F24" s="89">
+        <v>0</v>
+      </c>
+      <c r="G24" s="89">
+        <v>0</v>
+      </c>
+      <c r="H24" s="89">
+        <v>0</v>
+      </c>
+      <c r="I24" s="90">
+        <f>SUM($C$24:$H$24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:9">
+      <c r="B25" s="42" t="s">
+        <v>179</v>
+      </c>
+      <c r="C25" s="89">
+        <f>$C$23-$C$24</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="89">
+        <f>$D$23-$D$24</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="89">
+        <f>$E$23-$E$24</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="89">
+        <f>$F$23-$F$24</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="89">
+        <f>$G$23-$G$24</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="89">
+        <f>$H$23-$H$24</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="91">
+        <f t="shared" ref="I25" si="0">I23-I24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:9">
+      <c r="D27" s="50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9">
+      <c r="B28" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="C28" s="171"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="145" t="s">
+        <v>132</v>
+      </c>
+      <c r="F28" s="36"/>
+    </row>
+    <row r="29" spans="2:9">
+      <c r="B29" s="170" t="s">
+        <v>46</v>
+      </c>
+      <c r="C29" s="171"/>
+      <c r="D29" s="36"/>
+    </row>
+    <row r="30" spans="2:9">
+      <c r="B30" s="170" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="171"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="145" t="s">
+        <v>134</v>
+      </c>
+      <c r="F30" s="36"/>
+    </row>
+    <row r="31" spans="2:9">
+      <c r="B31" s="170" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="171"/>
+      <c r="D31" s="36"/>
+    </row>
+    <row r="32" spans="2:9">
+      <c r="B32" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="C32" s="171"/>
+      <c r="D32" s="36"/>
+    </row>
+    <row r="33" spans="2:8">
+      <c r="B33" s="170" t="s">
+        <v>137</v>
+      </c>
+      <c r="C33" s="171"/>
+      <c r="D33" s="36"/>
+    </row>
+    <row r="34" spans="2:8">
+      <c r="B34" s="170" t="s">
+        <v>138</v>
+      </c>
+      <c r="C34" s="171"/>
+      <c r="D34" s="36"/>
+    </row>
+    <row r="35" spans="2:8">
+      <c r="B35" s="170" t="s">
+        <v>139</v>
+      </c>
+      <c r="C35" s="171"/>
+      <c r="D35" s="36"/>
+    </row>
+    <row r="36" spans="2:8">
+      <c r="B36" s="145"/>
+      <c r="C36" s="145"/>
+    </row>
+    <row r="38" spans="2:8">
+      <c r="B38" s="14" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8">
+      <c r="B39" s="145" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="36"/>
+      <c r="D39" s="145" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" s="38"/>
+      <c r="F39" s="39"/>
+    </row>
+    <row r="40" spans="2:8">
+      <c r="B40" s="145" t="s">
+        <v>143</v>
+      </c>
+      <c r="C40" s="36"/>
+      <c r="D40" s="145" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" s="38"/>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" spans="2:8">
+      <c r="B41" s="145"/>
+      <c r="D41" s="145"/>
+    </row>
+    <row r="43" spans="2:8">
+      <c r="B43" s="59" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="2:8">
+      <c r="B44" s="32"/>
+      <c r="C44" s="43" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="43" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="43" t="s">
+        <v>83</v>
+      </c>
+      <c r="F44" s="43" t="s">
+        <v>84</v>
+      </c>
+      <c r="G44" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="H44" s="43" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="2:8">
+      <c r="B45" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="37"/>
+      <c r="G45" s="37"/>
+      <c r="H45" s="37"/>
+    </row>
+    <row r="46" spans="2:8">
+      <c r="B46" s="43" t="s">
+        <v>149</v>
+      </c>
+      <c r="C46" s="36"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="36"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="36"/>
+    </row>
+    <row r="47" spans="2:8">
+      <c r="B47" s="43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="90"/>
+      <c r="D47" s="90"/>
+      <c r="E47" s="90"/>
+      <c r="F47" s="90"/>
+      <c r="G47" s="90"/>
+      <c r="H47" s="90">
+        <f>SUM($C$47:$G$47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="2:8">
+      <c r="B48" s="43" t="s">
+        <v>151</v>
+      </c>
+      <c r="C48" s="90"/>
+      <c r="D48" s="90"/>
+      <c r="E48" s="90"/>
+      <c r="F48" s="90"/>
+      <c r="G48" s="90"/>
+      <c r="H48" s="90">
+        <f>SUM($C$48:$G$48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="2:8" ht="28.9">
+      <c r="B49" s="58" t="s">
+        <v>152</v>
+      </c>
+      <c r="C49" s="90"/>
+      <c r="D49" s="90"/>
+      <c r="E49" s="90"/>
+      <c r="F49" s="90"/>
+      <c r="G49" s="90"/>
+      <c r="H49" s="90">
+        <f>SUM($C$49:$G$49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="2:8" ht="5.0999999999999996" customHeight="1">
+      <c r="B50" s="46"/>
+      <c r="C50" s="93"/>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="93"/>
+      <c r="G50" s="93"/>
+      <c r="H50" s="94"/>
+    </row>
+    <row r="51" spans="2:8">
+      <c r="B51" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="C51" s="92">
+        <f>SUM($C$47:$C$49)</f>
+        <v>0</v>
+      </c>
+      <c r="D51" s="92">
+        <f>SUM($D$47:$D$49)</f>
+        <v>0</v>
+      </c>
+      <c r="E51" s="92">
+        <f>SUM($E$47:$E$49)</f>
+        <v>0</v>
+      </c>
+      <c r="F51" s="92">
+        <f>SUM($F$47:$F$49)</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="92">
+        <f>SUM($G$47:$G$49)</f>
+        <v>0</v>
+      </c>
+      <c r="H51" s="92">
+        <f>SUM($C$51:$G$51)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="2:8">
+      <c r="B52" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C52" s="90">
+        <v>0</v>
+      </c>
+      <c r="D52" s="90">
+        <v>0</v>
+      </c>
+      <c r="E52" s="90">
+        <v>0</v>
+      </c>
+      <c r="F52" s="90">
+        <v>0</v>
+      </c>
+      <c r="G52" s="90">
+        <v>0</v>
+      </c>
+      <c r="H52" s="90">
+        <f>SUM($C$52:$G$52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:8">
+      <c r="B53" s="43" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="90">
+        <f>$C$51-$C$52</f>
+        <v>0</v>
+      </c>
+      <c r="D53" s="90">
+        <f>$D$51-$D$52</f>
+        <v>0</v>
+      </c>
+      <c r="E53" s="90">
+        <f>$E$51-$E$52</f>
+        <v>0</v>
+      </c>
+      <c r="F53" s="90">
+        <f>$F$51-$F$52</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="90">
+        <f>$G$51-$G$52</f>
+        <v>0</v>
+      </c>
+      <c r="H53" s="90">
+        <f>SUM($C$53:$G$53)</f>
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="C5:F5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B32:C32"/>
+  </mergeCells>
+  <dataValidations disablePrompts="1" count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D28:D36" xr:uid="{DEC4C10D-922A-4409-996F-ECB77706FA74}">
+      <formula1>"Y,N"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AD43ACEABE47904BAFF06E7ABB2AC398" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f17d879f56f7686253fcd9bb1ddad189">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="efbb26b1-3cb8-4e54-bb70-c579010da8ab" xmlns:ns3="bd1b5740-7cfc-471a-89e4-67f1e04c287b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="04ed73e7801b3eeeb96659bcebd31123" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AD43ACEABE47904BAFF06E7ABB2AC398" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9246401d544d75cec45eac20fef37d14">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="efbb26b1-3cb8-4e54-bb70-c579010da8ab" xmlns:ns3="bd1b5740-7cfc-471a-89e4-67f1e04c287b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fab8687ed0fc140754c1e4f963ef946a" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="efbb26b1-3cb8-4e54-bb70-c579010da8ab"/>
     <xsd:import namespace="bd1b5740-7cfc-471a-89e4-67f1e04c287b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:DateandTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:Section" minOccurs="0"/>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
                 <xsd:element ref="ns2:AssignedTo" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -6240,133 +48202,81 @@
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </AssignedTo>
     <DateStarted xmlns="efbb26b1-3cb8-4e54-bb70-c579010da8ab" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="efbb26b1-3cb8-4e54-bb70-c579010da8ab">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="bd1b5740-7cfc-471a-89e4-67f1e04c287b" xsi:nil="true"/>
     <Category xmlns="efbb26b1-3cb8-4e54-bb70-c579010da8ab">Template</Category>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A13597A-56F0-4635-B32B-4DB607B20463}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71715950-61D1-456F-8CB1-9440ECBE27BC}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38E3F9C1-EB87-4724-9706-96EB3C0CA710}">
-[...13 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38E3F9C1-EB87-4724-9706-96EB3C0CA710}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD863C6C-8C4A-4241-8A15-1B225381777D}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD863C6C-8C4A-4241-8A15-1B225381777D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...20 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Palmeter, Daniel</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AD43ACEABE47904BAFF06E7ABB2AC398</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Category">
     <vt:lpwstr>Training/Instructions</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="SV_QUERY_LIST_4F35BF76-6C0D-4D9B-82B2-816C12CF3733">
+    <vt:lpwstr>empty_477D106A-C0D6-4607-AEBD-E2C9D60EA279</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SV_HIDDEN_GRID_QUERY_LIST_4F35BF76-6C0D-4D9B-82B2-816C12CF3733">
+    <vt:lpwstr>empty_477D106A-C0D6-4607-AEBD-E2C9D60EA279</vt:lpwstr>
+  </property>
 </Properties>
 </file>