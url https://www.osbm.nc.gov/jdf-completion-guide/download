--- v0 (2026-01-10)
+++ v1 (2026-11-06)
@@ -16,96 +16,120 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5AB12908" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="00B14E75" w:rsidRDefault="001A52B6" w:rsidP="00B14E75">
-[...4 lines deleted...]
-        <w:t>Justification Documentation Form (JDF) Example Doc</w:t>
+    <w:p w14:paraId="5AB12908" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="001A52B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="34D7DEB7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Justification Documentation Form (JDF)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Example Doc</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59800693" w14:textId="6BC81833" w:rsidR="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="001A52B6">
+    <w:p w14:paraId="59800693" w14:textId="46A105FD" w:rsidR="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="001A52B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F102D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">*This is a fictional example. Please turn on comments if not on </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00573FF7" w:rsidRPr="00F102D0">
+      <w:r w:rsidR="00A82AAE" w:rsidRPr="00F102D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>already.</w:t>
       </w:r>
-      <w:r w:rsidR="00573FF7">
+      <w:r w:rsidR="00A82AAE">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1F891A1C" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="00FD1EAB" w:rsidRDefault="001A52B6" w:rsidP="001A52B6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD1EAB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To fill out the JDF, open and complete the form using the </w:t>
       </w:r>
       <w:r w:rsidRPr="00D43217">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -196,172 +220,163 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:rect w14:anchorId="575F1B2F" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:560.3pt;margin-top:19.3pt;width:611.5pt;height:146.9pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVRherlwIAAJkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20HeTRBnSJo0WFA&#10;1xZth54VWYoNyKImKa/9+lGS7bRdscOwiyzx8ZH8TPLi8tAqshPWNaBLWpzllAjNoWr0pqQ/nm++&#10;nFPiPNMVU6BFSY/C0cvl508Xe7MQI6hBVcISBNFusTclrb03iyxzvBYtc2dghEalBNsyj0+7ySrL&#10;9ojeqmyU59NsD7YyFrhwDqXXSUmXEV9Kwf29lE54okqKufl42niuw5ktL9hiY5mpG96lwf4hi5Y1&#10;GoMOUNfMM7K1zR9QbcMtOJD+jEObgZQNF7EGrKbI31XzVDMjYi1IjjMDTe7/wfK73ZN5sEjD3riF&#10;w2uo4iBtG76YHzlEso4DWeLgCUfhbDadnE/nlHDUFefTyWw+D3RmJ3djnf8qoCXhUlKLfyOSxHa3&#10;zifT3iREc6Ca6qZRKj5CB4grZcmO4b9bb4roqrbtd6iSbDbJ8+4PMmVqlqSj8TyfdYnENgogMa03&#10;+EqHKBpCvJRKkGQnFuLNH5UIdko/CkmaCusexTwG5BSUcS60Tym6mlUiiYs+QyRl8Ii5RMCALDH+&#10;gN0BvC29x05ZdvbBVcT+HpzzvyWWnAePGBm0H5zbRoP9CEBhVV3kZN+TlKgJLK2hOj5YYiFNlzP8&#10;psEffsucf2AWxwkHD1eEv8dDKtiXFLobJTXYXx/Jgz12OWop2eN4ltT93DIrKFHfNPb/vBiPwzzH&#10;x3gyG+HDvtasX2v0tr0C7KICl5Hh8Rrsveqv0kL7gptkFaKiimmOsUvKve0fVz6tDdxFXKxW0Qxn&#10;2DB/q58MD+CB1dDQz4cXZk3X9R4H5g76UWaLd82fbIOnhtXWg2ziZJx47fjG+Y+N0+2qsGBev6PV&#10;aaMufwMAAP//AwBQSwMEFAAGAAgAAAAhAKNbY03dAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizS6EhBFka08SDBxNLPXjcwhRQdpay0xb99U5Pepz3Xt58r1jPblBnnELv&#10;ycByEYFCqn3TU2vgfff8kIEKbKmxgyc08I0B1uXtTWHzxl9oi+eKWyUlFHJroGMec61D3aGzYeFH&#10;JPEOfnKW5Zxa3Uz2IuVu0HEUpdrZnuRDZ0fcdFh/VSdnYPPzVn2+HFPt691h+fGaMR0rNub+bn56&#10;BMU4818YrviCDqUw7f2JmqAGAzKEDSRZCurqxnEiyl6UJF6BLgv9f0D5CwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhABVGF6uXAgAAmQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAKNbY03dAAAACAEAAA8AAAAAAAAAAAAAAAAA8QQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;" fillcolor="#bfbfbf [2412]" stroked="f" strokeweight="1.5pt">
                 <v:fill opacity="16448f"/>
                 <w10:wrap anchorx="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="53D644B3" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="00D30ABD" w:rsidRDefault="001A52B6" w:rsidP="001A52B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Instructions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E166536" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="001A52B6">
+    <w:p w14:paraId="5E166536" w14:textId="64A68757" w:rsidR="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="001A52B6">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="006D51C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Complete this JDF to </w:t>
       </w:r>
       <w:r w:rsidRPr="006D51C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>describe</w:t>
       </w:r>
       <w:r w:rsidRPr="006D51C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="006D51C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>support</w:t>
       </w:r>
       <w:r w:rsidRPr="006D51C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> each budget request.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Do not paste your responses into IBIS; just attach each JDF to its corresponding Worksheet-II (WS-II). </w:t>
+        <w:t xml:space="preserve"> Do not paste your responses into IBIS; just attach each JDF to its corresponding Worksheet-II. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C35AED2" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="001A52B6">
+    <w:p w14:paraId="1C35AED2" w14:textId="49657662" w:rsidR="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="001A52B6">
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r w:rsidRPr="006D51C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">OSBM recommends that budget </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006D51C5">
+      <w:r w:rsidR="009E6BE1" w:rsidRPr="006D51C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>offices</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>office’s</w:t>
+      </w:r>
       <w:r w:rsidRPr="006D51C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> delegate the JDF to staff who are most familiar with the program or policy related to the budget request. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Program staff are usually in the best position to complete the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009E6BE1">
+        <w:t>JDF</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6BE1" w:rsidRPr="006D51C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r>
-        <w:t>JDF</w:t>
+        <w:t>especially the questions related to outputs, outcomes, and evidence</w:t>
       </w:r>
       <w:r w:rsidRPr="006D51C5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...13 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>and this division of labor will reduce the burden on budget staff. Budget staff should review all form fields for completeness and to ensure accuracy of the information provided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52807ED6" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="001A52B6">
       <w:pPr>
         <w:pStyle w:val="123Numbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="268EBBB3" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="001A52B6">
       <w:pPr>
         <w:pStyle w:val="123Numbering"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CC38157" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="001A52B6">
@@ -576,54 +591,52 @@
         <w:p w14:paraId="07A6E6AF" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="001A52B6">
           <w:pPr>
             <w:ind w:left="360"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="FormText"/>
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="28EC8817" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="001A52B6">
       <w:pPr>
         <w:pStyle w:val="123Numbering"/>
       </w:pPr>
       <w:commentRangeStart w:id="0"/>
       <w:r>
         <w:t xml:space="preserve">Title of request </w:t>
       </w:r>
       <w:commentRangeEnd w:id="0"/>
       <w:r w:rsidR="008B5D1B">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="0"/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="FormText"/>
         </w:rPr>
         <w:alias w:val="Request_Title"/>
         <w:tag w:val="Request_Title"/>
         <w:id w:val="-263150693"/>
         <w:placeholder>
           <w:docPart w:val="62F201DD7FCF49B1BAA47DBB1BDC864E"/>
         </w:placeholder>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="DefaultParagraphFont"/>
         </w:rPr>
       </w:sdtEndPr>
@@ -886,625 +899,1210 @@
                   <w:t>bob.bobertson@deq.nc.gov</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0ABC8870" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
             <w:r>
               <w:t xml:space="preserve">Email:  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Email2"/>
                 <w:tag w:val="Email2"/>
                 <w:id w:val="1502239008"/>
                 <w:placeholder>
                   <w:docPart w:val="6730E3B858B14B22B25042630E18AC55"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="009C2071">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="auto"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32952CAE" w14:textId="0110225B" w:rsidR="001A52B6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="32952CAE" w14:textId="0110225B" w:rsidR="001A52B6" w:rsidRDefault="00A856B2">
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="FormText"/>
           </w:rPr>
           <w:alias w:val="Recnr26"/>
           <w:tag w:val="Recnr26"/>
           <w:id w:val="-316800084"/>
           <w:placeholder>
             <w:docPart w:val="79DE511BFA794D308979386BA46B6A4F"/>
           </w:placeholder>
           <w15:appearance w15:val="hidden"/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:color w:val="E8E8E8" w:themeColor="background2"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent/>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="52D678E9" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="00E9091D" w:rsidRDefault="001A52B6" w:rsidP="001A52B6">
       <w:pPr>
         <w:pStyle w:val="123Numbering"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:commentRangeStart w:id="1"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Funding and FTE r</w:t>
       </w:r>
       <w:r w:rsidRPr="00E9091D">
         <w:t>equested</w:t>
       </w:r>
       <w:r w:rsidRPr="00E9091D">
         <w:tab/>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
-      <w:r w:rsidR="00D20BD4">
+      <w:r w:rsidR="00D20BD4" w:rsidRPr="00E9091D">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9000" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="360" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3475"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3000"/>
+        <w:gridCol w:w="2085"/>
+        <w:gridCol w:w="1515"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="1800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001A52B6" w14:paraId="48B2EE77" w14:textId="77777777" w:rsidTr="00573FF7">
+      <w:tr w:rsidR="000362E4" w14:paraId="077BCA9E" w14:textId="77777777" w:rsidTr="00793DAA">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43770832" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
+          <w:p w14:paraId="2339C8A2" w14:textId="77777777" w:rsidR="000362E4" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="123Numbering"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3315" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4882458C" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
+          <w:p w14:paraId="7AD2AC11" w14:textId="77777777" w:rsidR="000362E4" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="758B042B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>FY202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>6-27</w:t>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="758B042B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1FF15F" w14:textId="77777777" w:rsidR="000362E4" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="758B042B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>FY202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="758B042B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A52B6" w14:paraId="542F4902" w14:textId="77777777" w:rsidTr="00573FF7">
+      <w:tr w:rsidR="000362E4" w14:paraId="2840AFE1" w14:textId="77777777" w:rsidTr="00793DAA">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13732692" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
+          <w:p w14:paraId="3318C1AD" w14:textId="77777777" w:rsidR="000362E4" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1515" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="439B72A0" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
+          <w:p w14:paraId="57CADF1D" w14:textId="77777777" w:rsidR="000362E4" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="758B042B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Recurring</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D8937D2" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
+          <w:p w14:paraId="1CDE5080" w14:textId="77777777" w:rsidR="000362E4" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="758B042B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Nonrecurring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17C306BC" w14:textId="77777777" w:rsidR="000362E4" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="758B042B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Recurring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE611AC" w14:textId="77777777" w:rsidR="000362E4" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="758B042B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Nonrecurring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A52B6" w:rsidRPr="006B0DD3" w14:paraId="430C4858" w14:textId="77777777" w:rsidTr="00573FF7">
+      <w:tr w:rsidR="000362E4" w14:paraId="1E3E88BA" w14:textId="77777777" w:rsidTr="00793DAA">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3510A3C6" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
+          <w:p w14:paraId="54A80DA6" w14:textId="77777777" w:rsidR="000362E4" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="272ECCA8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1515" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A67B8CC" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="006231D0" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+          <w:p w14:paraId="4E207B03" w14:textId="77777777" w:rsidR="000362E4" w:rsidRPr="006B0DD3" w:rsidRDefault="00A856B2" w:rsidP="00793DAA">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="FormText"/>
                 </w:rPr>
                 <w:alias w:val="Reqr26"/>
                 <w:tag w:val="Reqr26"/>
                 <w:id w:val="462928547"/>
                 <w:placeholder>
-                  <w:docPart w:val="8EE2C6C869AA41BCA3571F6F1A4A4D8D"/>
+                  <w:docPart w:val="A35DB75331F64A4EB162CD9CBCBF0DFA"/>
                 </w:placeholder>
+                <w:showingPlcHdr/>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
+                  <w:color w:val="E8E8E8" w:themeColor="background2"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="001A52B6" w:rsidRPr="006231D0">
+                <w:r w:rsidR="000362E4" w:rsidRPr="006B0DD3">
                   <w:rPr>
-                    <w:rStyle w:val="FormText"/>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
                   </w:rPr>
-                  <w:t>$796,000</w:t>
+                  <w:t>Click to enter</w:t>
+                </w:r>
+                <w:r w:rsidR="000362E4">
+                  <w:rPr>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="FormText"/>
             </w:rPr>
             <w:alias w:val="Reqnr26"/>
             <w:tag w:val="Reqnr26"/>
             <w:id w:val="1103463866"/>
             <w:placeholder>
-              <w:docPart w:val="963DE70FFB2E47CB8DDBD87B96E71621"/>
+              <w:docPart w:val="9D74F3E3C55F4154A48659846A530444"/>
             </w:placeholder>
+            <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1800" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="58294A17" w14:textId="1C1D90A3" w:rsidR="001A52B6" w:rsidRPr="00BD2702" w:rsidRDefault="008811DF" w:rsidP="00573FF7">
+              <w:p w14:paraId="4F1BF689" w14:textId="77777777" w:rsidR="000362E4" w:rsidRPr="006B0DD3" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
                 <w:pPr>
                   <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00BD2702">
+                <w:r w:rsidRPr="006B0DD3">
                   <w:rPr>
-                    <w:rStyle w:val="FormText"/>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
                   </w:rPr>
-                  <w:t>n</w:t>
+                  <w:t>Click to enter.</w:t>
                 </w:r>
-                <w:r w:rsidR="00BD2702" w:rsidRPr="00BD2702">
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="FormText"/>
+            </w:rPr>
+            <w:alias w:val="Reqr27"/>
+            <w:tag w:val="Reqr27"/>
+            <w:id w:val="-1783183341"/>
+            <w:placeholder>
+              <w:docPart w:val="625126E4DD1948D68B29185800924958"/>
+            </w:placeholder>
+            <w15:appearance w15:val="hidden"/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1800" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7ECDB471" w14:textId="77777777" w:rsidR="000362E4" w:rsidRPr="006B0DD3" w:rsidRDefault="00A856B2" w:rsidP="00793DAA">
+                <w:pPr>
+                  <w:jc w:val="right"/>
                   <w:rPr>
-                    <w:rStyle w:val="FormText"/>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
                   </w:rPr>
-                  <w:t>/a</w:t>
+                </w:pPr>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rStyle w:val="FormText"/>
+                    </w:rPr>
+                    <w:alias w:val="Reqr26"/>
+                    <w:tag w:val="Reqr26"/>
+                    <w:id w:val="-850638116"/>
+                    <w:placeholder>
+                      <w:docPart w:val="925D78C91B93484BACE99144E594FF10"/>
+                    </w:placeholder>
+                    <w:showingPlcHdr/>
+                    <w15:appearance w15:val="hidden"/>
+                  </w:sdtPr>
+                  <w:sdtEndPr>
+                    <w:rPr>
+                      <w:rStyle w:val="DefaultParagraphFont"/>
+                      <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                    </w:rPr>
+                  </w:sdtEndPr>
+                  <w:sdtContent>
+                    <w:r w:rsidR="000362E4" w:rsidRPr="006B0DD3">
+                      <w:rPr>
+                        <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+                      </w:rPr>
+                      <w:t>Click to enter</w:t>
+                    </w:r>
+                    <w:r w:rsidR="000362E4">
+                      <w:rPr>
+                        <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="FormText"/>
+            </w:rPr>
+            <w:alias w:val="Reqnr27"/>
+            <w:tag w:val="Reqnr27"/>
+            <w:id w:val="-435371568"/>
+            <w:placeholder>
+              <w:docPart w:val="9D1B82BB89AD4795B3FF16071C488E0B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w15:appearance w15:val="hidden"/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1800" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="3490489D" w14:textId="77777777" w:rsidR="000362E4" w:rsidRPr="006B0DD3" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
+                <w:pPr>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="006B0DD3">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+                  </w:rPr>
+                  <w:t>Click to enter.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001A52B6" w:rsidRPr="006B0DD3" w14:paraId="5C61BF4C" w14:textId="77777777" w:rsidTr="00573FF7">
+      <w:tr w:rsidR="000362E4" w14:paraId="155AE5D1" w14:textId="77777777" w:rsidTr="00793DAA">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="494038B3" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
+          <w:p w14:paraId="60100B4E" w14:textId="77777777" w:rsidR="000362E4" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="272ECCA8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Receipts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="FormText"/>
             </w:rPr>
             <w:alias w:val="Recr26"/>
             <w:tag w:val="Recr26"/>
             <w:id w:val="-1132173442"/>
             <w:placeholder>
-              <w:docPart w:val="77FC622FAAF543F6925501B05D148F33"/>
+              <w:docPart w:val="6DF6AA5556EC44008583F0EEC61F10A4"/>
             </w:placeholder>
+            <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1515" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="3FCC17F9" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="00BD2702" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
+              <w:p w14:paraId="628E90F7" w14:textId="77777777" w:rsidR="000362E4" w:rsidRPr="006B0DD3" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
                 <w:pPr>
                   <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00BD2702">
+                <w:r w:rsidRPr="00573A76">
                   <w:rPr>
-                    <w:rStyle w:val="FormText"/>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
                   </w:rPr>
-                  <w:t>$0</w:t>
+                  <w:t>Click to enter.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13C08958" w14:textId="5176E1A3" w:rsidR="001A52B6" w:rsidRPr="00BD2702" w:rsidRDefault="00BD2702" w:rsidP="00573FF7">
+          <w:p w14:paraId="125C4793" w14:textId="77777777" w:rsidR="000362E4" w:rsidRPr="006B0DD3" w:rsidRDefault="00A856B2" w:rsidP="00793DAA">
             <w:pPr>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD2702">
-[...1 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="FormText"/>
+                </w:rPr>
+                <w:alias w:val="Recnr26"/>
+                <w:tag w:val="Recnr26"/>
+                <w:id w:val="1320852909"/>
+                <w:placeholder>
+                  <w:docPart w:val="47DFD970525E46E6A6D07D0D485B59AC"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w15:appearance w15:val="hidden"/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="DefaultParagraphFont"/>
+                  <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="000362E4" w:rsidRPr="006B0DD3">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+                  </w:rPr>
+                  <w:t>Click to enter.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="FormText"/>
+            </w:rPr>
+            <w:alias w:val="Recr27"/>
+            <w:tag w:val="Recr27"/>
+            <w:id w:val="1150330782"/>
+            <w:placeholder>
+              <w:docPart w:val="B333D19954E549C4BF27F9513F451A8F"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w15:appearance w15:val="hidden"/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1800" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="79327ED5" w14:textId="77777777" w:rsidR="000362E4" w:rsidRPr="006B0DD3" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
+                <w:pPr>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="006B0DD3">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+                  </w:rPr>
+                  <w:t>Click to enter.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="FormText"/>
+            </w:rPr>
+            <w:alias w:val="Recnr27"/>
+            <w:tag w:val="Recnr27"/>
+            <w:id w:val="2108698857"/>
+            <w:placeholder>
+              <w:docPart w:val="33849EA0EF714663B250B7487FB2D4A9"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w15:appearance w15:val="hidden"/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1800" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2138A692" w14:textId="77777777" w:rsidR="000362E4" w:rsidRPr="006B0DD3" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
+                <w:pPr>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="006B0DD3">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+                  </w:rPr>
+                  <w:t>Click to enter.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001A52B6" w:rsidRPr="006B0DD3" w14:paraId="33B54950" w14:textId="77777777" w:rsidTr="00573FF7">
+      <w:tr w:rsidR="000362E4" w14:paraId="1FE36DEF" w14:textId="77777777" w:rsidTr="00793DAA">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF4A7A5" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
+          <w:p w14:paraId="5B2F2DEF" w14:textId="77777777" w:rsidR="000362E4" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="272ECCA8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Net Appropriation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="FormText"/>
             </w:rPr>
             <w:alias w:val="Netr26"/>
             <w:tag w:val="Netr26"/>
             <w:id w:val="202289004"/>
             <w:placeholder>
-              <w:docPart w:val="228881182D5B4537981900266369E509"/>
+              <w:docPart w:val="ED337D6051F34AD5AD7333BF304F7DF3"/>
             </w:placeholder>
+            <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1515" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="40D02109" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="00BD2702" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
+              <w:p w14:paraId="3C020DB4" w14:textId="77777777" w:rsidR="000362E4" w:rsidRPr="006B0DD3" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
                 <w:pPr>
                   <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00BD2702">
+                <w:r w:rsidRPr="006B0DD3">
                   <w:rPr>
-                    <w:rStyle w:val="FormText"/>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
                   </w:rPr>
-                  <w:t>$796,000</w:t>
+                  <w:t>Click to enter.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="FormText"/>
             </w:rPr>
             <w:alias w:val="Netnr26"/>
             <w:tag w:val="Netnr26"/>
             <w:id w:val="1032926610"/>
             <w:placeholder>
-              <w:docPart w:val="289880F7F0DC4FB0BFDC91966F030158"/>
+              <w:docPart w:val="65284337661A45749D35AD009491060A"/>
             </w:placeholder>
+            <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1800" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="0B9023AD" w14:textId="5F52FCE9" w:rsidR="001A52B6" w:rsidRPr="00BD2702" w:rsidRDefault="00BD2702" w:rsidP="00573FF7">
+              <w:p w14:paraId="35D4911A" w14:textId="77777777" w:rsidR="000362E4" w:rsidRPr="006B0DD3" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
                 <w:pPr>
                   <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00BD2702">
+                <w:r w:rsidRPr="006B0DD3">
                   <w:rPr>
-                    <w:rStyle w:val="FormText"/>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
                   </w:rPr>
-                  <w:t>n/a</w:t>
+                  <w:t>Click to enter.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="FormText"/>
+            </w:rPr>
+            <w:alias w:val="Netr27"/>
+            <w:tag w:val="Netr27"/>
+            <w:id w:val="-27807595"/>
+            <w:placeholder>
+              <w:docPart w:val="9682B30675BD464FA61491A65F180807"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w15:appearance w15:val="hidden"/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1800" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="36CF5CB3" w14:textId="77777777" w:rsidR="000362E4" w:rsidRPr="006B0DD3" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
+                <w:pPr>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="006B0DD3">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+                  </w:rPr>
+                  <w:t>Click to enter.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="FormText"/>
+            </w:rPr>
+            <w:alias w:val="Netnr27"/>
+            <w:tag w:val="Netnr27"/>
+            <w:id w:val="967640251"/>
+            <w:placeholder>
+              <w:docPart w:val="7533D19EEA794A259CE7E5AF03BE29E3"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w15:appearance w15:val="hidden"/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1800" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4C241917" w14:textId="77777777" w:rsidR="000362E4" w:rsidRPr="006B0DD3" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
+                <w:pPr>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="006B0DD3">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+                  </w:rPr>
+                  <w:t>Click to enter.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001A52B6" w:rsidRPr="006B0DD3" w14:paraId="51E5AC75" w14:textId="77777777" w:rsidTr="00573FF7">
+      <w:tr w:rsidR="000362E4" w14:paraId="0C547AA2" w14:textId="77777777" w:rsidTr="00793DAA">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CCA5502" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
+          <w:p w14:paraId="72FD36D9" w14:textId="77777777" w:rsidR="000362E4" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="272ECCA8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>FTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="FormText"/>
             </w:rPr>
             <w:alias w:val="FTEr26"/>
             <w:tag w:val="FTEr26"/>
             <w:id w:val="-298304893"/>
             <w:placeholder>
-              <w:docPart w:val="1D15C954D3D042279CE0172C5D1D48CA"/>
+              <w:docPart w:val="2D1D37709A1F4BB6B55208E6A67749DA"/>
             </w:placeholder>
+            <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1515" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="092C0A7E" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="00BD2702" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
+              <w:p w14:paraId="772E188B" w14:textId="77777777" w:rsidR="000362E4" w:rsidRPr="006B0DD3" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
                 <w:pPr>
                   <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00BD2702">
+                <w:r w:rsidRPr="006B0DD3">
                   <w:rPr>
-                    <w:rStyle w:val="FormText"/>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
                   </w:rPr>
-                  <w:t>10.0</w:t>
+                  <w:t>Click to enter.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="FormText"/>
             </w:rPr>
             <w:alias w:val="FTEnr26"/>
             <w:tag w:val="FTEnr26"/>
             <w:id w:val="717950159"/>
             <w:placeholder>
-              <w:docPart w:val="E0D0203F01A0468285E5CA6F68546FE1"/>
+              <w:docPart w:val="980997DF5BBB44A3B70DAC344DA9CB74"/>
             </w:placeholder>
+            <w:showingPlcHdr/>
             <w15:appearance w15:val="hidden"/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1800" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="799B324D" w14:textId="3F3FDFEC" w:rsidR="001A52B6" w:rsidRPr="00BD2702" w:rsidRDefault="00BD2702" w:rsidP="00573FF7">
+              <w:p w14:paraId="3E70741F" w14:textId="77777777" w:rsidR="000362E4" w:rsidRPr="006B0DD3" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
                 <w:pPr>
                   <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                  </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00BD2702">
+                <w:r w:rsidRPr="006B0DD3">
                   <w:rPr>
-                    <w:rStyle w:val="FormText"/>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
                   </w:rPr>
-                  <w:t>n/a</w:t>
+                  <w:t>Click to enter.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="FormText"/>
+            </w:rPr>
+            <w:alias w:val="FTEr27"/>
+            <w:tag w:val="FTEr27"/>
+            <w:id w:val="-1578664790"/>
+            <w:placeholder>
+              <w:docPart w:val="121244839EBF45FAA7F6D953AC4B7DDE"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w15:appearance w15:val="hidden"/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1800" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7B23AB31" w14:textId="77777777" w:rsidR="000362E4" w:rsidRPr="006B0DD3" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
+                <w:pPr>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="006B0DD3">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+                  </w:rPr>
+                  <w:t>Click to enter</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">. </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="FormText"/>
+            </w:rPr>
+            <w:alias w:val="FTEnr27"/>
+            <w:tag w:val="FTEnr27"/>
+            <w:id w:val="-173495640"/>
+            <w:placeholder>
+              <w:docPart w:val="F9A909D748324139B2D544EC9B9BA79C"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w15:appearance w15:val="hidden"/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1800" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="226B6027" w14:textId="77777777" w:rsidR="000362E4" w:rsidRPr="006B0DD3" w:rsidRDefault="000362E4" w:rsidP="00793DAA">
+                <w:pPr>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="006B0DD3">
+                  <w:rPr>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="006B0DD3">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="E8E8E8" w:themeColor="background2"/>
+                    <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+                  </w:rPr>
+                  <w:t>Click to enter</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2648D314" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="001A52B6"/>
     <w:p w14:paraId="6B3D76ED" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="001A52B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -1691,522 +2289,441 @@
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>IT Survey Job Aid</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidRPr="004F09DB">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="004F09DB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>to determine if an IT survey is required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2832C925" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+    <w:p w14:paraId="2832C925" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="446"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="ITYes"/>
           <w:tag w:val="ITYes"/>
           <w:id w:val="1208381652"/>
           <w15:appearance w15:val="hidden"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A52B6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A52B6">
         <w:tab/>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5B5A19" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+    <w:p w14:paraId="3F5B5A19" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="ITNo"/>
           <w:tag w:val="ITNo"/>
           <w:id w:val="-81150658"/>
           <w15:appearance w15:val="hidden"/>
           <w14:checkbox>
             <w14:checked w14:val="1"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A52B6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☒</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A52B6">
         <w:tab/>
         <w:t>No</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="53E72E15" w14:textId="660F488C" w:rsidR="001E648D" w:rsidRDefault="001E648D" w:rsidP="001E648D">
+      <w:pPr>
+        <w:pStyle w:val="123Numbering"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="2E9C39C4" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="00593885" w:rsidRDefault="001A52B6" w:rsidP="001A52B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Is this request related to Hurricane Helene?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A60CF06" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+    <w:p w14:paraId="3A60CF06" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="446"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="ITYes"/>
           <w:tag w:val="ITYes"/>
           <w:id w:val="538715487"/>
           <w15:appearance w15:val="hidden"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A52B6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A52B6">
         <w:tab/>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF2E336" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="00593885" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+    <w:p w14:paraId="2EF2E336" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="00593885" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="ITNo"/>
           <w:tag w:val="ITNo"/>
           <w:id w:val="-181053412"/>
           <w15:appearance w15:val="hidden"/>
           <w14:checkbox>
             <w14:checked w14:val="1"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A52B6">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☒</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A52B6">
         <w:tab/>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370353C7" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="123Numbering"/>
       </w:pPr>
       <w:commentRangeStart w:id="2"/>
       <w:r w:rsidRPr="001A52B6">
         <w:t>Problem or opportunity</w:t>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
-      <w:r w:rsidR="00FF7B2C">
+      <w:r w:rsidR="00FF7B2C" w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B1C5DF" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="PromptInstruct"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What problem or opportunity does this request seek to address? What happens if this request is not funded?</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="FormText"/>
         </w:rPr>
         <w:alias w:val="ProblemOpportunity"/>
         <w:tag w:val="ProblemOpportunity"/>
         <w:id w:val="-1463186359"/>
         <w:placeholder>
           <w:docPart w:val="51B93265C3174505A1920D3756D6A257"/>
         </w:placeholder>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="FormText"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="6000C7EA" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00B14E75">
+        <w:p w14:paraId="6000C7EA" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
           <w:pPr>
             <w:ind w:left="350"/>
+            <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             </w:rPr>
             <w:t>Over the past decade, the Division’s annual caseload increased approximately 72%, from about 1,800 permits requiring review in 2014 to over 3,100 in 2024. Meanwhile Specialist staffing remained flat: 15 in 2014, and still only 15 in 2024. This translates to an increase in workload from roughly 10 development projects per Specialist per month to about 17–18 per month.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="190235ED" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00B14E75">
+        <w:p w14:paraId="190235ED" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
           <w:pPr>
             <w:ind w:left="350"/>
+            <w:jc w:val="both"/>
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-          <w:proofErr w:type="gramStart"/>
+            <w:lastRenderedPageBreak/>
+            <w:t xml:space="preserve"> As a consequence, average permitting turnaround time increased from about 35 days in 2014 to over 60 days in 2024,</w:t>
+          </w:r>
           <w:r w:rsidRPr="001A52B6">
             <w:rPr>
-              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...11 lines deleted...]
-            <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
-            <w:t xml:space="preserve"> delaying the construction of housing, schools, and other infrastructure in North Carolina’s fastest-growing regions. Higher workloads also constrain the time available for thorough engineering reviews and on-site inspections, increasing the risk of septic system failures over time. Failures can contaminate drinking water wells and recreational waters. </w:t>
-[...6 lines deleted...]
-            <w:t>Exposure to harmful bacteria, viruses, and parasites in wastewater can cause illnesses ranging from mild gastrointestinal symptoms to severe infections requiring hospitalization.</w:t>
+            <w:t xml:space="preserve"> delaying the construction of housing, schools, and other infrastructure in North Carolina’s fastest-growing regions. Higher workloads also constrain the time available for thorough engineering reviews and on-site inspections, increasing the risk of septic system failures over time. Failures can contaminate drinking water wells and recreational waters. Exposure to harmful bacteria, viruses, and parasites in wastewater can cause illnesses ranging from mild gastrointestinal symptoms to severe infections requiring hospitalization.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="04DB7761" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00B14E75">
+        <w:p w14:paraId="04DB7761" w14:textId="43E5CEC5" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
           <w:pPr>
             <w:ind w:left="350"/>
+            <w:jc w:val="both"/>
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001A52B6">
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t xml:space="preserve">Data on septic system failures reported by local health departments </w:t>
           </w:r>
-          <w:proofErr w:type="gramStart"/>
+          <w:r w:rsidR="008C12C8" w:rsidRPr="001A52B6">
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>indicate that</w:t>
+          </w:r>
           <w:r w:rsidRPr="001A52B6">
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
-            <w:t>indicate</w:t>
-[...20 lines deleted...]
-            <w:t xml:space="preserve"> as not all failures are detected and reported. Approximately 35% of NC’s private and public buildings are on septic systems.</w:t>
+            <w:t xml:space="preserve"> 5% of systems fail annually; this is likely an underestimate as not all failures are detected and reported. Approximately 35% of NC’s private and public buildings are on septic systems.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="727F7324" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="00B40AAE" w:rsidRDefault="001A52B6" w:rsidP="00B14E75">
+        <w:p w14:paraId="727F7324" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="00B40AAE" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
           <w:pPr>
             <w:ind w:left="350"/>
+            <w:jc w:val="both"/>
             <w:rPr>
               <w:i/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001A52B6">
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t>We expect the number of permit requests to continue increasing, based on NC’s population projections, as development activity tracks population growth. We expect project delays and risk of septic system failures – and associated health risks – to increase without additional staffing.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1E71210B" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="123Numbering"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="3"/>
       <w:r w:rsidRPr="001A52B6">
         <w:t>Expected outputs</w:t>
       </w:r>
       <w:commentRangeEnd w:id="3"/>
-      <w:r w:rsidR="004877D3">
+      <w:r w:rsidR="004877D3" w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:commentReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="750D6B4D" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="PromptInstruct"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>What output(</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> people served, miles of highway constructed)—does the agency expect to deliver if this request is funded?</w:t>
+        <w:t>What output(s)—that is, units of a service or product (e.g. # trainings delivered, # people served, miles of highway constructed)—does the agency expect to deliver if this request is funded?</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="FormText"/>
         </w:rPr>
         <w:alias w:val="ExpectedOutputs"/>
         <w:tag w:val="ExpectedOutputs"/>
         <w:id w:val="-471980906"/>
         <w:placeholder>
           <w:docPart w:val="9197541914FB412595788F263A20442F"/>
         </w:placeholder>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="FormText"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="1EDA4DAE" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
           <w:pPr>
             <w:ind w:left="360"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             </w:rPr>
             <w:t>Permit tracking data indicate that an experienced Septic System Specialist can complete the required review and inspection workload for approximately 10 development projects per month (including engineering plan review, site/siting analysis, and inspection activity).</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="37E2C47C" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
           <w:pPr>
             <w:ind w:left="360"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
@@ -2219,1663 +2736,1679 @@
             <w:ind w:left="360"/>
           </w:pPr>
           <w:r w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             </w:rPr>
             <w:t>Note: productivity will ramp up during onboarding; steady-state capacity is expected after training and field shadowing.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="244C7711" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="123Numbering"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="4"/>
       <w:r w:rsidRPr="001A52B6">
         <w:t>Expected outcomes</w:t>
       </w:r>
       <w:commentRangeEnd w:id="4"/>
-      <w:r w:rsidR="00737E80">
+      <w:r w:rsidR="00737E80" w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:commentReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="24808704" w14:textId="613FA023" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="PromptInstruct"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>What improved outcome(s)</w:t>
       </w:r>
       <w:r w:rsidR="006231D0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">that is, improvements in a result(s) relative to if the request was not funded (e.g. 15% increase in customer satisfaction, 5% decrease in unemployment, 10% less peak traffic congestion) </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> the agency expect?</w:t>
+        <w:t>that is, improvements in a result(s) relative to if the request was not funded (e.g. 15% increase in customer satisfaction, 5% decrease in unemployment, 10% less peak traffic congestion) does the agency expect?</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="FormText"/>
         </w:rPr>
         <w:alias w:val="ExpectedOutcomes"/>
         <w:tag w:val="ExpectedOutcomes"/>
         <w:id w:val="1450666262"/>
         <w:placeholder>
           <w:docPart w:val="7B67EDA707264B59A13599051DA7321F"/>
         </w:placeholder>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="DefaultParagraphFont"/>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="71C87500" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00B14E75">
+        <w:p w14:paraId="71C87500" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
           <w:pPr>
             <w:ind w:left="360"/>
+            <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001A52B6">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Reduced permitting delays</w:t>
           </w:r>
           <w:r w:rsidRPr="001A52B6">
             <w:t xml:space="preserve">. </w:t>
           </w:r>
           <w:r w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t>By aligning staffing capacity with monthly incoming workload and working down queued work, the Division expects a 50% reduction in average permitting turnaround time, from approximately 60 days to 30 days, once additional staff reach steady-state productivity.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="323D64F5" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00B14E75">
+        <w:p w14:paraId="323D64F5" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00EE2565">
           <w:pPr>
             <w:ind w:left="360"/>
+            <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001A52B6">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Improved review quality and reduced failure risk.</w:t>
           </w:r>
           <w:r w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
             </w:rPr>
             <w:t xml:space="preserve"> While reviews and inspections cannot prevent all septic failures (which also depend on installation quality, site conditions, and maintenance), additional staffing will restore the Division’s ability to complete thorough analyses and timely inspections. We will monitor reported failure rates over time and aim to decrease the current 5% system failure rate.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7856CA77" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="123Numbering"/>
       </w:pPr>
       <w:r w:rsidRPr="001A52B6">
+        <w:lastRenderedPageBreak/>
         <w:t>Current evaluation methods</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34A231AA" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="PromptInstruct"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If this request is for an existing program or service, what methods do you currently rely on to evaluate this program or service (select all that apply)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D58191B" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+    <w:p w14:paraId="4D58191B" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Current_No_eval"/>
           <w:tag w:val="No_eval"/>
           <w:id w:val="1590472528"/>
           <w15:appearance w15:val="hidden"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="MS Gothic"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:tab/>
         <w:t>This program or service is not evaluated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C7EC30" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+    <w:p w14:paraId="47C7EC30" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Current_Resources"/>
           <w:tag w:val="Resources"/>
           <w:id w:val="369871227"/>
           <w15:appearance w15:val="hidden"/>
           <w14:checkbox>
             <w14:checked w14:val="1"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☒</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:tab/>
         <w:t>Resources required to deploy the service or initiative (e.g. staff, material expenses) are measured.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BBCBCEF" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+    <w:p w14:paraId="5BBCBCEF" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Current_People"/>
           <w:tag w:val="People"/>
           <w:id w:val="1130805655"/>
           <w15:appearance w15:val="hidden"/>
           <w14:checkbox>
             <w14:checked w14:val="1"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☒</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:tab/>
         <w:t>How many people use the service or initiative is measured.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A9124F" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+    <w:p w14:paraId="72A9124F" w14:textId="6EAF61FC" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Current_Qualitative"/>
           <w:tag w:val="Qualitative"/>
           <w:id w:val="1338824838"/>
           <w15:appearance w15:val="hidden"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="MS Gothic"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:tab/>
         <w:t xml:space="preserve">Focus groups, surveys, or other qualitative methods that ask people about their experience with the service/initiative are </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008C12C8" w:rsidRPr="001A52B6">
+        <w:t>conducted.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5B3059B5" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+    <w:p w14:paraId="5B3059B5" w14:textId="31BAD888" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Current_Outcomes"/>
           <w:tag w:val="Outcomes"/>
           <w:id w:val="869136088"/>
           <w15:appearance w15:val="hidden"/>
           <w14:checkbox>
             <w14:checked w14:val="1"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☒</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:tab/>
-        <w:t xml:space="preserve">Outcomes at a point in time or over time (e.g. monthly or quarterly reports </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Outcomes at a point in time or </w:t>
+      </w:r>
+      <w:r w:rsidR="008C12C8" w:rsidRPr="001A52B6">
+        <w:t>overtime</w:t>
+      </w:r>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
-        <w:t>of</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> (e.g. monthly or quarterly reports </w:t>
+      </w:r>
+      <w:r w:rsidR="008C12C8" w:rsidRPr="001A52B6">
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="008C12C8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
-        <w:t xml:space="preserve"> student test scores, average wages, crime reports, park admissions, medical claims, etc.).</w:t>
+        <w:t>student test scores, average wages, crime reports, park admissions, medical claims, etc.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68EE5C14" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+    <w:p w14:paraId="68EE5C14" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Current_Econometric"/>
           <w:tag w:val="Econometric"/>
           <w:id w:val="1311389430"/>
           <w15:appearance w15:val="hidden"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="MS Gothic"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:tab/>
         <w:t>The causal impact is measured with econometric methods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B4F579D" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+    <w:p w14:paraId="1B4F579D" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Current_RCT"/>
           <w:tag w:val="RCT"/>
           <w:id w:val="1862761624"/>
           <w15:appearance w15:val="hidden"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="MS Gothic"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:tab/>
         <w:t>The causal impact is measured with a randomized control trial (RCT).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE0EE89" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+    <w:p w14:paraId="4DE0EE89" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Current_NewNA"/>
           <w:tag w:val="NewNA"/>
           <w:id w:val="1592839003"/>
           <w15:appearance w15:val="hidden"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="MS Gothic"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:tab/>
         <w:t>Request is for new program – N/A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492BE911" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+    <w:p w14:paraId="492BE911" w14:textId="54E52143" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Current_Not_sure"/>
           <w:tag w:val="Not_sure"/>
           <w:id w:val="-324819623"/>
           <w15:appearance w15:val="hidden"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="MS Gothic"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:t xml:space="preserve">   I am not sure how to answer. Please have someone from OSBM contact me to </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008C12C8" w:rsidRPr="001A52B6">
+        <w:t>discuss this</w:t>
+      </w:r>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34990F36" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+    <w:p w14:paraId="34990F36" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Current_Other"/>
           <w:tag w:val="Other"/>
           <w:id w:val="1367743946"/>
           <w15:appearance w15:val="hidden"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="MS Gothic"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:tab/>
         <w:t>Other</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE962E1" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="123Numbering"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="5"/>
       <w:r w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
         <w:t xml:space="preserve">Level of supporting evidence for request </w:t>
       </w:r>
       <w:commentRangeEnd w:id="5"/>
-      <w:r w:rsidR="001B724E">
+      <w:r w:rsidR="001B724E" w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A8350E5" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="PromptInstruct"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:schemeClr w14:val="tx1">
                 <w14:lumMod w14:val="65000"/>
                 <w14:lumMod w14:val="65000"/>
                 <w14:lumMod w14:val="65000"/>
               </w14:schemeClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Based on the </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1851554174"/>
           <w:placeholder>
             <w:docPart w:val="3F0264CE306E4D07A6EA0860B8A61E73"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:hyperlink r:id="rId15" w:history="1">
             <w:r w:rsidRPr="001A52B6">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>North Carolina Evidence Scale</w:t>
             </w:r>
           </w:hyperlink>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, rate the level of evidence that supports why the request, if funded, will achieve the expected outcomes. If mixed effects, theory-based, or promising – which will be most programs and services – then strongly consider including a request for funding to evaluate.</w:t>
       </w:r>
       <w:r w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-15924254"/>
         <w:lock w:val="contentLocked"/>
         <w:placeholder>
           <w:docPart w:val="3F0264CE306E4D07A6EA0860B8A61E73"/>
         </w:placeholder>
         <w:group/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="6AC31E1B" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+        <w:p w14:paraId="6AC31E1B" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:ind w:left="810" w:hanging="360"/>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Proven"/>
               <w:tag w:val="Proven"/>
               <w:id w:val="1409338964"/>
               <w15:appearance w15:val="hidden"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="001A52B6">
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>☐</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="001A52B6">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001A52B6">
             <w:tab/>
             <w:t>Proven Effective</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5A66E57F" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+        <w:p w14:paraId="5A66E57F" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:ind w:left="810" w:hanging="360"/>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Promising"/>
               <w:tag w:val="Promising"/>
               <w:id w:val="-710644506"/>
               <w15:appearance w15:val="hidden"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="001A52B6">
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>☐</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="001A52B6">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001A52B6">
             <w:tab/>
             <w:t>Promising</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="387F245C" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+        <w:p w14:paraId="387F245C" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:ind w:left="810" w:hanging="360"/>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Theory"/>
               <w:tag w:val="Theory"/>
               <w:id w:val="-23784984"/>
               <w15:appearance w15:val="hidden"/>
               <w14:checkbox>
                 <w14:checked w14:val="1"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="001A52B6">
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>☒</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="001A52B6">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001A52B6">
             <w:tab/>
             <w:t>Theory-based</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="00A2B47E" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+        <w:p w14:paraId="00A2B47E" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:ind w:left="810" w:hanging="360"/>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Mixed"/>
               <w:tag w:val="Mixed"/>
               <w:id w:val="1055894005"/>
               <w15:appearance w15:val="hidden"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="001A52B6">
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>☐</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="001A52B6">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001A52B6">
             <w:tab/>
             <w:t>Mixed Effects</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7CF2FBCB" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="006B662E" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+        <w:p w14:paraId="7CF2FBCB" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="006B662E" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:ind w:left="810" w:hanging="360"/>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="No_effect"/>
               <w:tag w:val="No_effect"/>
               <w:id w:val="-1574965226"/>
               <w15:appearance w15:val="hidden"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="001A52B6">
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>☐</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="001A52B6">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001A52B6">
             <w:tab/>
             <w:t>No Effect</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="10B29987" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="006B662E" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+        <w:p w14:paraId="10B29987" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="006B662E" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:ind w:left="810" w:hanging="360"/>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Harmful"/>
               <w:tag w:val="Harmful"/>
               <w:id w:val="2120104897"/>
               <w15:appearance w15:val="hidden"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="001A52B6">
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>☐</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="001A52B6">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001A52B6">
             <w:tab/>
             <w:t>Proven Harmful</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2EB89BF2" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+        <w:p w14:paraId="2EB89BF2" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
           <w:pPr>
             <w:pStyle w:val="ListParagraph"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="900"/>
             </w:tabs>
             <w:ind w:left="810" w:hanging="360"/>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Not_sure"/>
               <w:tag w:val="Not_sure"/>
               <w:id w:val="-1403830887"/>
               <w15:appearance w15:val="hidden"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
                 <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                 <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
               </w14:checkbox>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="001A52B6">
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                 </w:rPr>
                 <w:t>☐</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
           <w:r w:rsidR="001A52B6">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="001A52B6">
             <w:tab/>
             <w:t>I am not sure how to answer. Please have someone from OSBM contact me to discuss.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7B436CD3" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64B2D9A7" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="123Numbering"/>
       </w:pPr>
       <w:commentRangeStart w:id="6"/>
       <w:r w:rsidRPr="001A52B6">
         <w:t xml:space="preserve">Describe why you selected the Evidence Scale rating and provide supporting documentation </w:t>
       </w:r>
       <w:commentRangeEnd w:id="6"/>
-      <w:r w:rsidR="0038429A">
+      <w:r w:rsidR="0038429A" w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="6"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C54D760" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="PromptInstruct"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the rationale for your Evidence Scale rating. Unless “unsure” or “theory-based” is selected, please also attach or link to (and briefly describe) at least one report or research paper that best describes the evaluation(s) upon which the rating is based. If you selected “unsure”, someone from OSBM will reach out to consult with you. </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="FormText"/>
         </w:rPr>
         <w:alias w:val="Rationale"/>
         <w:tag w:val="Rationale"/>
         <w:id w:val="2080936320"/>
         <w:placeholder>
           <w:docPart w:val="32B5C872001D4D13AC871460A4C4D0AF"/>
         </w:placeholder>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rStyle w:val="DefaultParagraphFont"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="1DD75372" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00B14E75">
+        <w:p w14:paraId="1DD75372" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
           <w:pPr>
             <w:ind w:left="360"/>
+            <w:jc w:val="both"/>
           </w:pPr>
           <w:r w:rsidRPr="001A52B6">
             <w:t>This request is Theory-based. Human exposure to wastewater pathogens from failed septic systems that can contaminate wells and water bodies is a serious health risk.  Independent review of engineering plans, site conditions, and installation are designed to reduce the likelihood of system failure.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="68A90086" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00B14E75">
+        <w:p w14:paraId="68A90086" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
           <w:pPr>
             <w:ind w:left="360"/>
+            <w:jc w:val="both"/>
             <w:rPr>
               <w:color w:val="FF0000"/>
               <w:highlight w:val="magenta"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
             </w:rPr>
-            <w:t>Workforce analysis: current incoming workload averages approximately 260–270 projects per month across 15 Specialists. At a sustainable production rate of about 10 projects per Specialist per month for thorough review and inspection, current capacity is approximately 150 projects per month, leaving a monthly gap of roughly 110–120 projects. Adding 12 Specialists restores about 120 projects per month of capacity, aligning staffing with workload and supporting a 30-day processing target after ramp-up.</w:t>
+            <w:t xml:space="preserve">Workforce analysis: current incoming workload averages approximately 260–270 projects per month across 15 Specialists. At a sustainable production rate of about 10 projects per Specialist </w:t>
+          </w:r>
+          <w:r w:rsidRPr="001A52B6">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+            </w:rPr>
+            <w:lastRenderedPageBreak/>
+            <w:t>per month for thorough review and inspection, current capacity is approximately 150 projects per month, leaving a monthly gap of roughly 110–120 projects. Adding 12 Specialists restores about 120 projects per month of capacity, aligning staffing with workload and supporting a 30-day processing target after ramp-up.</w:t>
           </w:r>
           <w:r w:rsidRPr="001A52B6">
             <w:rPr>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="3685F2CA" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="123Numbering"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="7"/>
       <w:r w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Future evaluation methodology</w:t>
       </w:r>
       <w:commentRangeEnd w:id="7"/>
-      <w:r w:rsidR="00CF7B35">
+      <w:r w:rsidR="00CF7B35" w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC00E9E" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="PromptInstruct"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If funded, what methods do you plan to use to evaluate this program or service (select all that apply)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21FD9812" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+    <w:p w14:paraId="21FD9812" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="810" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:alias w:val="Future_No_eval"/>
           <w:tag w:val="FNo_eval"/>
           <w:id w:val="1918974881"/>
           <w15:appearance w15:val="hidden"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>We will not evaluate this program or service.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BFA7C2" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+    <w:p w14:paraId="18BFA7C2" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="810" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:alias w:val="Future_Resources"/>
           <w:tag w:val="FResources"/>
           <w:id w:val="-466362846"/>
           <w15:appearance w15:val="hidden"/>
           <w14:checkbox>
             <w14:checked w14:val="1"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☒</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>We will measure resources (e.g. staff, material expenses) required to deploy the service or initiative.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B938051" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+    <w:p w14:paraId="0B938051" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Future_People"/>
           <w:tag w:val="FPeople"/>
           <w:id w:val="410670133"/>
           <w15:appearance w15:val="hidden"/>
           <w14:checkbox>
             <w14:checked w14:val="1"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☒</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:tab/>
         <w:t>We will measure how many people use the service or initiative.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34AE57CD" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+    <w:p w14:paraId="34AE57CD" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="810" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:alias w:val="FUture_Qualitative"/>
           <w:tag w:val="FQualitative"/>
           <w:id w:val="-932666860"/>
           <w15:appearance w15:val="hidden"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>We will conduct focus groups, surveys, or other qualitative methods that ask people about their experience with the service/initiative.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6B2C0A" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+    <w:p w14:paraId="1F6B2C0A" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Future_Outcomes"/>
           <w:tag w:val="FOutcomes"/>
           <w:id w:val="1010877183"/>
           <w15:appearance w15:val="hidden"/>
           <w14:checkbox>
             <w14:checked w14:val="1"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☒</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:tab/>
         <w:t>We will measure outcomes at a point in time or over time (e.g. monthly or quarterly reports of student test scores, average wages, crime reports, park admissions, medical claims, etc.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8549EE" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+    <w:p w14:paraId="6D8549EE" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="810" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:alias w:val="Future_Econometric"/>
           <w:tag w:val="FEconometric"/>
           <w:id w:val="487370689"/>
           <w15:appearance w15:val="hidden"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>We will measure causal impact with econometric methods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D72288C" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+    <w:p w14:paraId="2D72288C" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="810" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:alias w:val="Future_RCT"/>
           <w:tag w:val="FRCT"/>
           <w:id w:val="-398828157"/>
           <w15:appearance w15:val="hidden"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>We will measure causal impact with a randomized control trial (RCT).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8A4AB8" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+    <w:p w14:paraId="0F8A4AB8" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="810" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:alias w:val="Future_Not_sure"/>
           <w:tag w:val="FNot_sure"/>
           <w:id w:val="98774521"/>
           <w15:appearance w15:val="hidden"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">I am not sure how to answer. Please have someone from OSBM contact me to discuss evaluation options. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47612FBD" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+    <w:p w14:paraId="47612FBD" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="810" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:alias w:val="Future_Other"/>
           <w:tag w:val="FOther"/>
           <w:id w:val="-992486372"/>
           <w15:appearance w15:val="hidden"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Other</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="767136A8" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="704AB26E" w14:textId="2368783E" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="123Numbering"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:commentRangeStart w:id="8"/>
       <w:r w:rsidRPr="001A52B6">
-        <w:t xml:space="preserve">If you </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> evaluate, describe your evaluation plans. </w:t>
+        <w:t xml:space="preserve">If you will not evaluate, explain why not; if you will evaluate, describe your evaluation plans. </w:t>
       </w:r>
       <w:commentRangeEnd w:id="8"/>
-      <w:r w:rsidR="00C66D2C">
+      <w:r w:rsidR="00C66D2C" w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:commentReference w:id="8"/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rStyle w:val="FormText"/>
         </w:rPr>
         <w:alias w:val="EvaluationPlans"/>
         <w:tag w:val="EvaluationPlans"/>
         <w:id w:val="584885593"/>
         <w:placeholder>
           <w:docPart w:val="2BE8F36B9F534AEFBACABDD01C1C4870"/>
         </w:placeholder>
         <w15:appearance w15:val="hidden"/>
       </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="FormText"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="7CAC1946" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
           <w:pPr>
             <w:pStyle w:val="NoSpacing"/>
             <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
             <w:ind w:left="360"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
             </w:rPr>
             <w:t xml:space="preserve">We will monitor performance monthly using permit tracking data, including: (1) number of applications received; (2) number of reviews and inspections completed; (3) estimated backlog (applications received minus completed); and (4) average turnaround time from complete application to decision. </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="7152813F" w14:textId="2DE015FB" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
           <w:pPr>
             <w:pStyle w:val="NoSpacing"/>
             <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
             <w:ind w:left="360"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
             </w:rPr>
             <w:t xml:space="preserve">Annually, we will track reported septic system failures from local health departments and related compliance </w:t>
           </w:r>
           <w:r w:rsidR="00FC5C36" w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
             </w:rPr>
             <w:t>indicators and</w:t>
           </w:r>
           <w:r w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rFonts w:eastAsia="Cambria" w:cs="Cambria"/>
             </w:rPr>
             <w:t xml:space="preserve"> assess whether failure rates and enforcement actions trend downward as capacity and timeliness improve.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0535409B" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+        <w:p w14:paraId="0535409B" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
           <w:pPr>
             <w:pStyle w:val="NoSpacing"/>
             <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
             <w:ind w:left="360"/>
             <w:rPr>
               <w:rStyle w:val="FormText"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="66FC3161" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="123Numbering"/>
       </w:pPr>
       <w:r w:rsidRPr="001A52B6">
         <w:t>Cost estimate methodology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73FF437B" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6" w:rsidP="00573FF7">
       <w:pPr>
         <w:pStyle w:val="PromptInstruct"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please describe how you calculated the requested amount, including discussion of the key assumptions driving the estimate. Link or attach documentation as needed. If applicable, indicate how much of the total is allocated to evaluate the program or service.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22CCBF72" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00000000" w:rsidP="00573FF7">
+    <w:p w14:paraId="22CCBF72" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="00A856B2" w:rsidP="00573FF7">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="FormText"/>
           </w:rPr>
           <w:alias w:val="CostMethod"/>
           <w:tag w:val="CostMethod"/>
           <w:id w:val="-690837499"/>
           <w:placeholder>
             <w:docPart w:val="A65739400A964A0DB7079E72EDA760B2"/>
           </w:placeholder>
           <w15:appearance w15:val="hidden"/>
         </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rStyle w:val="FormText"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
             <w:rPr>
               <w:rStyle w:val="FormText"/>
             </w:rPr>
-            <w:t xml:space="preserve">The Septic System Specialist falls under the Environmental Technician II job class with a salary range from $42,731-$56,225 with $49,477 as a midpoint. Assuming $49,477 + $16,840 in benefits ($12,205 retirement, $3,784 FICA, $850 health benefit), each position costs $66,318. For twelve additional positions the total cost is $ </w:t>
+            <w:t xml:space="preserve">The Septic System Specialist falls under the Environmental Technician II job class with a salary range from $42,731-$56,225 with $49,477 as a midpoint. Assuming $49,477 + $16,840 in </w:t>
+          </w:r>
+          <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
+            <w:rPr>
+              <w:rStyle w:val="FormText"/>
+            </w:rPr>
+            <w:lastRenderedPageBreak/>
+            <w:t xml:space="preserve">benefits ($12,205 retirement, $3,784 FICA, $850 health benefit), each position costs $66,318. For twelve additional positions the total cost is $ </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A52B6" w:rsidRPr="001A52B6">
         <w:rPr>
           <w:rStyle w:val="FormText"/>
         </w:rPr>
         <w:t>796,000.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="151F4241" w14:textId="77777777" w:rsidR="001A52B6" w:rsidRPr="001A52B6" w:rsidRDefault="001A52B6"/>
     <w:sectPr w:rsidR="001A52B6" w:rsidRPr="001A52B6">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="0" w:author="Agsten, Ben" w:date="2025-12-31T11:01:00Z" w:initials="BA">
     <w:p w14:paraId="7FBB80F2" w14:textId="77777777" w:rsidR="008B5D1B" w:rsidRDefault="008B5D1B" w:rsidP="008B5D1B">
@@ -4251,91 +4784,91 @@
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>If the agency needs additional resources for data collection and evaluation (e.g., staffing, data infrastructure, external partnerships), OSBM strongly encourages the agency to include a request for evaluation funding in your proposal.   </w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="7FBB80F2" w15:done="0"/>
   <w15:commentEx w15:paraId="497A70E4" w15:done="0"/>
   <w15:commentEx w15:paraId="03F6E04E" w15:done="0"/>
   <w15:commentEx w15:paraId="0B73DE52" w15:done="0"/>
   <w15:commentEx w15:paraId="08583E01" w15:done="0"/>
   <w15:commentEx w15:paraId="2A63DF60" w15:done="0"/>
   <w15:commentEx w15:paraId="3D6825F6" w15:done="0"/>
   <w15:commentEx w15:paraId="3769D4DA" w15:done="0"/>
   <w15:commentEx w15:paraId="23922A5E" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:rd="http://schemas.microsoft.com/office/reactions/2026/reactionDetails" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16cei rd w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="6F2EC326" w16cex:dateUtc="2025-12-31T16:01:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="03D20577" w16cex:dateUtc="2025-12-31T16:02:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="3EF695D3" w16cex:dateUtc="2025-12-31T16:03:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="4B769FEB" w16cex:dateUtc="2025-12-31T16:04:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="13AC43A5" w16cex:dateUtc="2025-12-31T16:07:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="3694372E" w16cex:dateUtc="2025-12-31T16:13:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="165C78D9" w16cex:dateUtc="2025-12-31T16:15:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="17986FF6" w16cex:dateUtc="2025-12-31T16:18:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="1AB1F189" w16cex:dateUtc="2025-12-31T16:27:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="7FBB80F2" w16cid:durableId="6F2EC326"/>
   <w16cid:commentId w16cid:paraId="497A70E4" w16cid:durableId="03D20577"/>
   <w16cid:commentId w16cid:paraId="03F6E04E" w16cid:durableId="3EF695D3"/>
   <w16cid:commentId w16cid:paraId="0B73DE52" w16cid:durableId="4B769FEB"/>
   <w16cid:commentId w16cid:paraId="08583E01" w16cid:durableId="13AC43A5"/>
   <w16cid:commentId w16cid:paraId="2A63DF60" w16cid:durableId="3694372E"/>
   <w16cid:commentId w16cid:paraId="3D6825F6" w16cid:durableId="165C78D9"/>
   <w16cid:commentId w16cid:paraId="3769D4DA" w16cid:durableId="17986FF6"/>
   <w16cid:commentId w16cid:paraId="23922A5E" w16cid:durableId="1AB1F189"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E37FE61" w14:textId="77777777" w:rsidR="002D12D6" w:rsidRDefault="002D12D6" w:rsidP="00A85ADC">
+    <w:p w14:paraId="72E76E97" w14:textId="77777777" w:rsidR="00A856B2" w:rsidRDefault="00A856B2" w:rsidP="00A85ADC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="149C2AB0" w14:textId="77777777" w:rsidR="002D12D6" w:rsidRDefault="002D12D6" w:rsidP="00A85ADC">
+    <w:p w14:paraId="6495E5DB" w14:textId="77777777" w:rsidR="00A856B2" w:rsidRDefault="00A856B2" w:rsidP="00A85ADC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4387,61 +4920,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D9DE3AB" w14:textId="77777777" w:rsidR="002D12D6" w:rsidRDefault="002D12D6" w:rsidP="00A85ADC">
+    <w:p w14:paraId="30E8789D" w14:textId="77777777" w:rsidR="00A856B2" w:rsidRDefault="00A856B2" w:rsidP="00A85ADC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C932056" w14:textId="77777777" w:rsidR="002D12D6" w:rsidRDefault="002D12D6" w:rsidP="00A85ADC">
+    <w:p w14:paraId="6995FFA5" w14:textId="77777777" w:rsidR="00A856B2" w:rsidRDefault="00A856B2" w:rsidP="00A85ADC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26CE5B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF0CA99C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -5021,113 +5554,136 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="715736857">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2060738011">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1824081771">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Agsten, Ben">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::ben.agsten@osbm.nc.gov::e3e06584-9054-4c01-a90b-7e50ff667893"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A52B6"/>
+    <w:rsid w:val="000362E4"/>
     <w:rsid w:val="000464B7"/>
     <w:rsid w:val="000C32DF"/>
     <w:rsid w:val="000F6614"/>
+    <w:rsid w:val="00130A85"/>
     <w:rsid w:val="001A52B6"/>
     <w:rsid w:val="001B3BC2"/>
     <w:rsid w:val="001B724E"/>
-    <w:rsid w:val="002D12D6"/>
+    <w:rsid w:val="001E648D"/>
+    <w:rsid w:val="001F58AD"/>
     <w:rsid w:val="002D5F4D"/>
+    <w:rsid w:val="003012B2"/>
+    <w:rsid w:val="00317838"/>
     <w:rsid w:val="0038429A"/>
     <w:rsid w:val="00410B1F"/>
+    <w:rsid w:val="00431F0E"/>
+    <w:rsid w:val="004462B9"/>
+    <w:rsid w:val="00455723"/>
     <w:rsid w:val="004877D3"/>
     <w:rsid w:val="00497335"/>
     <w:rsid w:val="004B7F0B"/>
     <w:rsid w:val="00504F76"/>
     <w:rsid w:val="00573FF7"/>
     <w:rsid w:val="00583BE3"/>
+    <w:rsid w:val="005A76C9"/>
+    <w:rsid w:val="0061612A"/>
     <w:rsid w:val="006231D0"/>
-    <w:rsid w:val="006870FF"/>
+    <w:rsid w:val="006747C3"/>
+    <w:rsid w:val="00687960"/>
     <w:rsid w:val="006B2FF6"/>
     <w:rsid w:val="006C52D4"/>
     <w:rsid w:val="00737E80"/>
+    <w:rsid w:val="00781C78"/>
     <w:rsid w:val="007854D9"/>
     <w:rsid w:val="008811DF"/>
     <w:rsid w:val="008B5D1B"/>
+    <w:rsid w:val="008C12C8"/>
     <w:rsid w:val="008C4134"/>
     <w:rsid w:val="008F7E82"/>
+    <w:rsid w:val="0090354D"/>
     <w:rsid w:val="0096373F"/>
+    <w:rsid w:val="00963FF8"/>
     <w:rsid w:val="009C2071"/>
     <w:rsid w:val="009C3A6E"/>
     <w:rsid w:val="009E4930"/>
+    <w:rsid w:val="009E6BE1"/>
+    <w:rsid w:val="00A82AAE"/>
+    <w:rsid w:val="00A856B2"/>
     <w:rsid w:val="00A85ADC"/>
-    <w:rsid w:val="00B14E75"/>
     <w:rsid w:val="00B24887"/>
+    <w:rsid w:val="00B5642D"/>
     <w:rsid w:val="00BD2702"/>
     <w:rsid w:val="00C153EE"/>
     <w:rsid w:val="00C5585C"/>
+    <w:rsid w:val="00C6455B"/>
     <w:rsid w:val="00C66D2C"/>
     <w:rsid w:val="00CF7B35"/>
     <w:rsid w:val="00D20BD4"/>
+    <w:rsid w:val="00D501A0"/>
+    <w:rsid w:val="00D829AC"/>
     <w:rsid w:val="00DA0AC2"/>
     <w:rsid w:val="00E56E19"/>
+    <w:rsid w:val="00E95521"/>
     <w:rsid w:val="00EE2565"/>
+    <w:rsid w:val="00EF3085"/>
+    <w:rsid w:val="00F65E76"/>
     <w:rsid w:val="00FC5C36"/>
     <w:rsid w:val="00FF7B2C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -5534,61 +6090,62 @@
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001A52B6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00B14E75"/>
+    <w:rsid w:val="001A52B6"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-      <w:bCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:sz w:val="32"/>
-      <w:szCs w:val="32"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001A52B6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
@@ -5756,60 +6313,56 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00B14E75"/>
+    <w:rsid w:val="001A52B6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-      <w:bCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="0"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001A52B6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="001A52B6"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
@@ -6651,273 +7204,50 @@
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F308D8A5-9367-4D4A-8140-011098E253D2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="008F68B6" w:rsidRDefault="002D578E" w:rsidP="002D578E">
           <w:pPr>
             <w:pStyle w:val="6730E3B858B14B22B25042630E18AC55"/>
           </w:pPr>
           <w:r w:rsidRPr="006B0DD3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="E8E8E8" w:themeColor="background2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8EE2C6C869AA41BCA3571F6F1A4A4D8D"/>
-[...221 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="91BBA68FF83747AEA82738568A32F655"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{87032FBB-D049-4005-AA29-42A5743725AA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="008F68B6" w:rsidRDefault="002D578E" w:rsidP="002D578E">
           <w:pPr>
             <w:pStyle w:val="91BBA68FF83747AEA82738568A32F655"/>
           </w:pPr>
           <w:r w:rsidRPr="006F378B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="E8E8E8" w:themeColor="background2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             </w:rPr>
             <w:t>Click or tap here to enter text</w:t>
@@ -7161,50 +7491,603 @@
         <w:name w:val="79DE511BFA794D308979386BA46B6A4F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{61EA43D4-270B-4290-9C03-CC8AB1566B16}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0083272D" w:rsidRDefault="0083272D" w:rsidP="0083272D">
           <w:pPr>
             <w:pStyle w:val="79DE511BFA794D308979386BA46B6A4F"/>
           </w:pPr>
           <w:r w:rsidRPr="006B0DD3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="E8E8E8" w:themeColor="background2"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
             </w:rPr>
             <w:t>Click to enter.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A35DB75331F64A4EB162CD9CBCBF0DFA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8791AE18-A526-433B-B63D-C0408BEE9C6C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0019404D" w:rsidRDefault="003A59B6" w:rsidP="003A59B6">
+          <w:pPr>
+            <w:pStyle w:val="A35DB75331F64A4EB162CD9CBCBF0DFA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006B0DD3">
+            <w:rPr>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            </w:rPr>
+            <w:t>Click to enter</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9D74F3E3C55F4154A48659846A530444"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DD511287-718F-4703-B6E4-68BEAD6A4510}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0019404D" w:rsidRDefault="003A59B6" w:rsidP="003A59B6">
+          <w:pPr>
+            <w:pStyle w:val="9D74F3E3C55F4154A48659846A530444"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006B0DD3">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            </w:rPr>
+            <w:t>Click to enter.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="625126E4DD1948D68B29185800924958"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C8BCCE9F-CCF4-46AC-88EF-BB0CC497504C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0019404D" w:rsidRDefault="003A59B6" w:rsidP="003A59B6">
+          <w:pPr>
+            <w:pStyle w:val="625126E4DD1948D68B29185800924958"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006B0DD3">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            </w:rPr>
+            <w:t>Click to enter.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="925D78C91B93484BACE99144E594FF10"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7A97788C-5104-4289-A480-7D0E4CCA496E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0019404D" w:rsidRDefault="003A59B6" w:rsidP="003A59B6">
+          <w:pPr>
+            <w:pStyle w:val="925D78C91B93484BACE99144E594FF10"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006B0DD3">
+            <w:rPr>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            </w:rPr>
+            <w:t>Click to enter</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9D1B82BB89AD4795B3FF16071C488E0B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{88629794-F7D6-4294-AB94-A97BB99D1765}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0019404D" w:rsidRDefault="003A59B6" w:rsidP="003A59B6">
+          <w:pPr>
+            <w:pStyle w:val="9D1B82BB89AD4795B3FF16071C488E0B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006B0DD3">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            </w:rPr>
+            <w:t>Click to enter.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6DF6AA5556EC44008583F0EEC61F10A4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{453A545C-589D-4B5E-B1CD-864CCDFDEA12}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0019404D" w:rsidRDefault="003A59B6" w:rsidP="003A59B6">
+          <w:pPr>
+            <w:pStyle w:val="6DF6AA5556EC44008583F0EEC61F10A4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00573A76">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            </w:rPr>
+            <w:t>Click to enter.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="47DFD970525E46E6A6D07D0D485B59AC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A5E9AD88-DD05-450D-B929-646970FB79C4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0019404D" w:rsidRDefault="003A59B6" w:rsidP="003A59B6">
+          <w:pPr>
+            <w:pStyle w:val="47DFD970525E46E6A6D07D0D485B59AC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006B0DD3">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            </w:rPr>
+            <w:t>Click to enter.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B333D19954E549C4BF27F9513F451A8F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7C07324E-E562-45FF-8E64-AC5E53F5A405}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0019404D" w:rsidRDefault="003A59B6" w:rsidP="003A59B6">
+          <w:pPr>
+            <w:pStyle w:val="B333D19954E549C4BF27F9513F451A8F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006B0DD3">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            </w:rPr>
+            <w:t>Click to enter.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="33849EA0EF714663B250B7487FB2D4A9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{276013CE-F742-432E-B1BD-365170F94DA3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0019404D" w:rsidRDefault="003A59B6" w:rsidP="003A59B6">
+          <w:pPr>
+            <w:pStyle w:val="33849EA0EF714663B250B7487FB2D4A9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006B0DD3">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            </w:rPr>
+            <w:t>Click to enter.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="ED337D6051F34AD5AD7333BF304F7DF3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{14F32B5B-029E-4550-9EB8-E3B503AFB258}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0019404D" w:rsidRDefault="003A59B6" w:rsidP="003A59B6">
+          <w:pPr>
+            <w:pStyle w:val="ED337D6051F34AD5AD7333BF304F7DF3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006B0DD3">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            </w:rPr>
+            <w:t>Click to enter.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="65284337661A45749D35AD009491060A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1E011C6B-CDC1-40DC-8DA8-6DA3032B7185}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0019404D" w:rsidRDefault="003A59B6" w:rsidP="003A59B6">
+          <w:pPr>
+            <w:pStyle w:val="65284337661A45749D35AD009491060A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006B0DD3">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            </w:rPr>
+            <w:t>Click to enter.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9682B30675BD464FA61491A65F180807"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D672D5FE-A941-49C8-B348-F0C32FDEA03C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0019404D" w:rsidRDefault="003A59B6" w:rsidP="003A59B6">
+          <w:pPr>
+            <w:pStyle w:val="9682B30675BD464FA61491A65F180807"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006B0DD3">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            </w:rPr>
+            <w:t>Click to enter.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7533D19EEA794A259CE7E5AF03BE29E3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8921A27A-1616-46A0-8A75-219CA86EA2BB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0019404D" w:rsidRDefault="003A59B6" w:rsidP="003A59B6">
+          <w:pPr>
+            <w:pStyle w:val="7533D19EEA794A259CE7E5AF03BE29E3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006B0DD3">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            </w:rPr>
+            <w:t>Click to enter.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2D1D37709A1F4BB6B55208E6A67749DA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{586693FB-58FB-4675-A1F4-C77C91592AB3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0019404D" w:rsidRDefault="003A59B6" w:rsidP="003A59B6">
+          <w:pPr>
+            <w:pStyle w:val="2D1D37709A1F4BB6B55208E6A67749DA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006B0DD3">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            </w:rPr>
+            <w:t>Click to enter.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="980997DF5BBB44A3B70DAC344DA9CB74"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4876DCBE-5BD5-4854-818E-4ABC19B1EC4B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0019404D" w:rsidRDefault="003A59B6" w:rsidP="003A59B6">
+          <w:pPr>
+            <w:pStyle w:val="980997DF5BBB44A3B70DAC344DA9CB74"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006B0DD3">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            </w:rPr>
+            <w:t>Click to enter.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="121244839EBF45FAA7F6D953AC4B7DDE"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{856C6AD7-2A1E-4832-89FD-0855B37B2640}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0019404D" w:rsidRDefault="003A59B6" w:rsidP="003A59B6">
+          <w:pPr>
+            <w:pStyle w:val="121244839EBF45FAA7F6D953AC4B7DDE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006B0DD3">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            </w:rPr>
+            <w:t>Click to enter</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            </w:rPr>
+            <w:t xml:space="preserve">. </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F9A909D748324139B2D544EC9B9BA79C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D03F41AB-83A1-4405-AF85-C59073556DFF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0019404D" w:rsidRDefault="003A59B6" w:rsidP="003A59B6">
+          <w:pPr>
+            <w:pStyle w:val="F9A909D748324139B2D544EC9B9BA79C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006B0DD3">
+            <w:rPr>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="006B0DD3">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="E8E8E8" w:themeColor="background2"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+            </w:rPr>
+            <w:t>Click to enter</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -7266,64 +8149,77 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D578E"/>
+    <w:rsid w:val="0001789A"/>
     <w:rsid w:val="000C32DF"/>
+    <w:rsid w:val="000D58C3"/>
+    <w:rsid w:val="001045B2"/>
+    <w:rsid w:val="0019404D"/>
     <w:rsid w:val="002D578E"/>
     <w:rsid w:val="002D5F4D"/>
+    <w:rsid w:val="003A59B6"/>
+    <w:rsid w:val="00437C6B"/>
+    <w:rsid w:val="00455723"/>
     <w:rsid w:val="00497335"/>
     <w:rsid w:val="004B7F0B"/>
+    <w:rsid w:val="004D6DB1"/>
     <w:rsid w:val="004F4E39"/>
-    <w:rsid w:val="006870FF"/>
+    <w:rsid w:val="005A76C9"/>
+    <w:rsid w:val="0061612A"/>
     <w:rsid w:val="0083272D"/>
     <w:rsid w:val="008F68B6"/>
+    <w:rsid w:val="00963FF8"/>
     <w:rsid w:val="00C153EE"/>
+    <w:rsid w:val="00D501A0"/>
     <w:rsid w:val="00DA0AC2"/>
-    <w:rsid w:val="00EA7B5A"/>
+    <w:rsid w:val="00E95CC6"/>
     <w:rsid w:val="00ED3172"/>
     <w:rsid w:val="00F60690"/>
+    <w:rsid w:val="00F65E76"/>
+    <w:rsid w:val="00FB546E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -7735,158 +8631,198 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0083272D"/>
+    <w:rsid w:val="003A59B6"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D40B00B3A7FF4B75BB5E0241B5A3B323">
     <w:name w:val="D40B00B3A7FF4B75BB5E0241B5A3B323"/>
     <w:rsid w:val="002D578E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BDC8BEEFA83F41629AB849A6F6056AB1">
     <w:name w:val="BDC8BEEFA83F41629AB849A6F6056AB1"/>
     <w:rsid w:val="002D578E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="26BCC40BC01C49E6BD882B4B4C7A8902">
     <w:name w:val="26BCC40BC01C49E6BD882B4B4C7A8902"/>
     <w:rsid w:val="002D578E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="62F201DD7FCF49B1BAA47DBB1BDC864E">
     <w:name w:val="62F201DD7FCF49B1BAA47DBB1BDC864E"/>
     <w:rsid w:val="002D578E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="64C7D98B76C44DE9B786750B58DB870B">
     <w:name w:val="64C7D98B76C44DE9B786750B58DB870B"/>
     <w:rsid w:val="002D578E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D473BD1F90E4E18B288605A91C23F57">
     <w:name w:val="3D473BD1F90E4E18B288605A91C23F57"/>
     <w:rsid w:val="002D578E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AEC2542631C74F62A8F90A349F728F80">
     <w:name w:val="AEC2542631C74F62A8F90A349F728F80"/>
     <w:rsid w:val="002D578E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="26B76DFCCDDF41D8BC4F8C7AEBA70ECD">
     <w:name w:val="26B76DFCCDDF41D8BC4F8C7AEBA70ECD"/>
     <w:rsid w:val="002D578E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D70A52311D504CAF8596F23EE8BE9BE5">
     <w:name w:val="D70A52311D504CAF8596F23EE8BE9BE5"/>
     <w:rsid w:val="002D578E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6730E3B858B14B22B25042630E18AC55">
     <w:name w:val="6730E3B858B14B22B25042630E18AC55"/>
     <w:rsid w:val="002D578E"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8EE2C6C869AA41BCA3571F6F1A4A4D8D">
-[...26 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="91BBA68FF83747AEA82738568A32F655">
     <w:name w:val="91BBA68FF83747AEA82738568A32F655"/>
     <w:rsid w:val="002D578E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3F0264CE306E4D07A6EA0860B8A61E73">
     <w:name w:val="3F0264CE306E4D07A6EA0860B8A61E73"/>
     <w:rsid w:val="002D578E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="51B93265C3174505A1920D3756D6A257">
     <w:name w:val="51B93265C3174505A1920D3756D6A257"/>
     <w:rsid w:val="002D578E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9197541914FB412595788F263A20442F">
     <w:name w:val="9197541914FB412595788F263A20442F"/>
     <w:rsid w:val="002D578E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7B67EDA707264B59A13599051DA7321F">
     <w:name w:val="7B67EDA707264B59A13599051DA7321F"/>
     <w:rsid w:val="002D578E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="32B5C872001D4D13AC871460A4C4D0AF">
     <w:name w:val="32B5C872001D4D13AC871460A4C4D0AF"/>
     <w:rsid w:val="002D578E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2BE8F36B9F534AEFBACABDD01C1C4870">
     <w:name w:val="2BE8F36B9F534AEFBACABDD01C1C4870"/>
     <w:rsid w:val="002D578E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A65739400A964A0DB7079E72EDA760B2">
     <w:name w:val="A65739400A964A0DB7079E72EDA760B2"/>
     <w:rsid w:val="002D578E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="79DE511BFA794D308979386BA46B6A4F">
     <w:name w:val="79DE511BFA794D308979386BA46B6A4F"/>
     <w:rsid w:val="0083272D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A35DB75331F64A4EB162CD9CBCBF0DFA">
+    <w:name w:val="A35DB75331F64A4EB162CD9CBCBF0DFA"/>
+    <w:rsid w:val="003A59B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D74F3E3C55F4154A48659846A530444">
+    <w:name w:val="9D74F3E3C55F4154A48659846A530444"/>
+    <w:rsid w:val="003A59B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="625126E4DD1948D68B29185800924958">
+    <w:name w:val="625126E4DD1948D68B29185800924958"/>
+    <w:rsid w:val="003A59B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="925D78C91B93484BACE99144E594FF10">
+    <w:name w:val="925D78C91B93484BACE99144E594FF10"/>
+    <w:rsid w:val="003A59B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D1B82BB89AD4795B3FF16071C488E0B">
+    <w:name w:val="9D1B82BB89AD4795B3FF16071C488E0B"/>
+    <w:rsid w:val="003A59B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6DF6AA5556EC44008583F0EEC61F10A4">
+    <w:name w:val="6DF6AA5556EC44008583F0EEC61F10A4"/>
+    <w:rsid w:val="003A59B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="47DFD970525E46E6A6D07D0D485B59AC">
+    <w:name w:val="47DFD970525E46E6A6D07D0D485B59AC"/>
+    <w:rsid w:val="003A59B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B333D19954E549C4BF27F9513F451A8F">
+    <w:name w:val="B333D19954E549C4BF27F9513F451A8F"/>
+    <w:rsid w:val="003A59B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="33849EA0EF714663B250B7487FB2D4A9">
+    <w:name w:val="33849EA0EF714663B250B7487FB2D4A9"/>
+    <w:rsid w:val="003A59B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ED337D6051F34AD5AD7333BF304F7DF3">
+    <w:name w:val="ED337D6051F34AD5AD7333BF304F7DF3"/>
+    <w:rsid w:val="003A59B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="65284337661A45749D35AD009491060A">
+    <w:name w:val="65284337661A45749D35AD009491060A"/>
+    <w:rsid w:val="003A59B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9682B30675BD464FA61491A65F180807">
+    <w:name w:val="9682B30675BD464FA61491A65F180807"/>
+    <w:rsid w:val="003A59B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7533D19EEA794A259CE7E5AF03BE29E3">
+    <w:name w:val="7533D19EEA794A259CE7E5AF03BE29E3"/>
+    <w:rsid w:val="003A59B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2D1D37709A1F4BB6B55208E6A67749DA">
+    <w:name w:val="2D1D37709A1F4BB6B55208E6A67749DA"/>
+    <w:rsid w:val="003A59B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="980997DF5BBB44A3B70DAC344DA9CB74">
+    <w:name w:val="980997DF5BBB44A3B70DAC344DA9CB74"/>
+    <w:rsid w:val="003A59B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="121244839EBF45FAA7F6D953AC4B7DDE">
+    <w:name w:val="121244839EBF45FAA7F6D953AC4B7DDE"/>
+    <w:rsid w:val="003A59B6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F9A909D748324139B2D544EC9B9BA79C">
+    <w:name w:val="F9A909D748324139B2D544EC9B9BA79C"/>
+    <w:rsid w:val="003A59B6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -8182,52 +9118,52 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AD43ACEABE47904BAFF06E7ABB2AC398" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f0ae54197104fba74c933fd2ed9a2901">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="efbb26b1-3cb8-4e54-bb70-c579010da8ab" xmlns:ns3="bd1b5740-7cfc-471a-89e4-67f1e04c287b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1427207385abd4dd06413f5ec385dd47" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AD43ACEABE47904BAFF06E7ABB2AC398" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9246401d544d75cec45eac20fef37d14">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="efbb26b1-3cb8-4e54-bb70-c579010da8ab" xmlns:ns3="bd1b5740-7cfc-471a-89e4-67f1e04c287b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fab8687ed0fc140754c1e4f963ef946a" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="efbb26b1-3cb8-4e54-bb70-c579010da8ab"/>
     <xsd:import namespace="bd1b5740-7cfc-471a-89e4-67f1e04c287b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:DateandTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:Section" minOccurs="0"/>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
                 <xsd:element ref="ns2:AssignedTo" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -8505,138 +9441,138 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Section xmlns="efbb26b1-3cb8-4e54-bb70-c579010da8ab" xsi:nil="true"/>
     <DateStarted xmlns="efbb26b1-3cb8-4e54-bb70-c579010da8ab" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="efbb26b1-3cb8-4e54-bb70-c579010da8ab">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="bd1b5740-7cfc-471a-89e4-67f1e04c287b" xsi:nil="true"/>
     <Status xmlns="efbb26b1-3cb8-4e54-bb70-c579010da8ab">Editing</Status>
     <DateandTime xmlns="efbb26b1-3cb8-4e54-bb70-c579010da8ab" xsi:nil="true"/>
     <AssignedTo xmlns="efbb26b1-3cb8-4e54-bb70-c579010da8ab">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </AssignedTo>
     <Category xmlns="efbb26b1-3cb8-4e54-bb70-c579010da8ab" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB23ADBF-A376-4C86-86BB-018C5FE16CBA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC7C273F-A5D0-452B-BBDB-099EBE8EBD63}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="efbb26b1-3cb8-4e54-bb70-c579010da8ab"/>
     <ds:schemaRef ds:uri="bd1b5740-7cfc-471a-89e4-67f1e04c287b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78F11310-456C-4645-8B2C-DBE9456280C0}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD1A3074-DC91-444A-B159-63FAACCDA60E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="efbb26b1-3cb8-4e54-bb70-c579010da8ab"/>
     <ds:schemaRef ds:uri="bd1b5740-7cfc-471a-89e4-67f1e04c287b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78F11310-456C-4645-8B2C-DBE9456280C0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>9811</Characters>
+  <Pages>6</Pages>
+  <Words>1771</Words>
+  <Characters>10100</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>208</Lines>
-  <Paragraphs>130</Paragraphs>
+  <Lines>84</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11468</CharactersWithSpaces>
+  <CharactersWithSpaces>11848</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>2490465</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.osbm.nc.gov/tiered-levels-evidence/download?attachment</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4915295</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -8733,27 +9669,30 @@
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Agsten, Ben</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AD43ACEABE47904BAFF06E7ABB2AC398</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>